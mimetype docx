--- v0 (2026-03-25)
+++ v1 (2026-05-01)
@@ -1206,183 +1206,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux articuler ses croyances et ses pratiques en matière d’inclusion grâce au soutien d’un dispositif ULIS : perspectives et limites</w:t>
+                <w:t xml:space="preserve">Une autre manière d’enquêter auprès de jeunes enfants à l’École</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Phronesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (2-3), pp.239-258. </w:t>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (3), pp.93-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1081794ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lsdle.533.0093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808751v1</w:t>
+                <w:t xml:space="preserve">hal-03808757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une autre manière d’enquêter auprès de jeunes enfants à l’École</w:t>
+                <w:t xml:space="preserve">Mieux articuler ses croyances et ses pratiques en matière d’inclusion grâce au soutien d’un dispositif ULIS : perspectives et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 53 (3), pp.93-110. </w:t>
+              <w:t xml:space="preserve">Revue Phronesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (2-3), pp.239-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lsdle.533.0093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1081794ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808757v1</w:t>
+                <w:t xml:space="preserve">hal-03808751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utiliser les connaissances produites sur les dimensions cachées de l’activité pour former des enseignants inclusifs</w:t>
               </w:r>
@@ -2528,217 +2528,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l'inclusion scolaire questionne le métier d'enseignant</w:t>
+                <w:t xml:space="preserve">Se questionner sur les résultats produits, et ses empêchements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Crepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Kuehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Nunez Moscoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefour recherche de l’enseignement supérieur agricole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSFEA, Jun 2022, Castanet-Tolosan, France</w:t>
+              <w:t xml:space="preserve">Faire résultat(s) dans les recherches en éducation. Pourquoi ? Avec qui ? Comment ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05186314v1</w:t>
+                <w:t xml:space="preserve">hal-04124423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se questionner sur les résultats produits, et ses empêchements</w:t>
+                <w:t xml:space="preserve">Quand l'inclusion scolaire questionne le métier d'enseignant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Javier Nunez Moscoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire résultat(s) dans les recherches en éducation. Pourquoi ? Avec qui ? Comment ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Carrefour recherche de l’enseignement supérieur agricole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSFEA, Jun 2022, Castanet-Tolosan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124423v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créativité et petits riens : des ressources pour l’éducation inclusive</w:t>
               </w:r>
@@ -3576,96 +3576,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'engagement au désengagement et vice-versa, des marges de manœuvre construites et négociées lors d'une enquête ethnographique sur l'École inclusive française</w:t>
+                <w:t xml:space="preserve">L’apport des dimensions cachées de l’activité d’accompagnement des élèves en situation de handicap à l’École dans la construction d’une activité collective d’accompagnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Ethnographies plurielles #7 : Ethnographies et engagements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rouen Normandie, Nov 2017, Rouen, France</w:t>
+              <w:t xml:space="preserve">52ème congrès international de la Société française d’ergonomie de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281148v1</w:t>
+                <w:t xml:space="preserve">hal-04281168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le processus de construction d’une activité collective d’accompagnement des élèves en situation de handicap dans la classe et l’établissement scolaire</w:t>
               </w:r>
@@ -3727,96 +3727,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport des dimensions cachées de l’activité d’accompagnement des élèves en situation de handicap à l’École dans la construction d’une activité collective d’accompagnement</w:t>
+                <w:t xml:space="preserve">De l'engagement au désengagement et vice-versa, des marges de manœuvre construites et négociées lors d'une enquête ethnographique sur l'École inclusive française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52ème congrès international de la Société française d’ergonomie de langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque Ethnographies plurielles #7 : Ethnographies et engagements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen Normandie, Nov 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281168v1</w:t>
+                <w:t xml:space="preserve">hal-04281148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction d’un « atelier artistique d’écriture sur l’activité » pour prendre en compte le point de vue de jeunes enfants en situation de handicap à l’École</w:t>
               </w:r>
@@ -4657,51 +4657,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B7A43658"/>
+    <w:nsid w:val="FD8E5F26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4888,51 +4888,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-kheroufi-andriot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3707-6845" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/252203216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186330v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kheroufi-Andriot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nunez-Moscoso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kuehn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Crepin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Fiamor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05227368v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Khamzina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Legrain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desombre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08856257.2025.2544035" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720537v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breidenbach Cassagnes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labb&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624627v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;l&#233;nie Brasselet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.100.0065" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170373v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506029v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284800v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629320v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.552.0095" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808748v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.20429" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285805v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808751v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1081794ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808757v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.533.0093" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808758v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.651.0131" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367107v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281141v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511480v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367111v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511494v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388983v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Collier-Bordet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Hadjab" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Viguier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reverchon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170382v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Kuehn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Berthe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170384v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Diter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720653v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506014v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506006v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guirimand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809877v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186314v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124423v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nunez Moscoso" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285800v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281153v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sahuc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daubin Karine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285797v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808870v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808864v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808851v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808853v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281162v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281160v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281158v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281148v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281166v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Champy-Remoussenard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281168v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01619869v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281146v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248465v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Tali" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Verscheure" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gardi&#232;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248470v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916776v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808875v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03118523v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LILUH021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284270v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-kheroufi-andriot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3707-6845" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/252203216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186330v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kheroufi-Andriot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nunez-Moscoso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kuehn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Crepin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Fiamor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05227368v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Khamzina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Legrain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desombre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08856257.2025.2544035" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720537v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breidenbach Cassagnes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labb&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624627v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;l&#233;nie Brasselet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.100.0065" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170373v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506029v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284800v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629320v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.552.0095" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808748v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.20429" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285805v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808757v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.533.0093" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808751v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1081794ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808758v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.651.0131" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367107v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281141v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511480v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367111v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511494v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388983v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Collier-Bordet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Hadjab" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Viguier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reverchon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170382v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Kuehn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Berthe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170384v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Diter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720653v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506014v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506006v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guirimand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809877v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124423v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nunez Moscoso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186314v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285800v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281153v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sahuc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daubin Karine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285797v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808870v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808864v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808851v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808853v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281162v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281160v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281158v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281168v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281166v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Champy-Remoussenard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281148v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01619869v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281146v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248465v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Tali" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Verscheure" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gardi&#232;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248470v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916776v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808875v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03118523v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LILUH021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284270v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>