--- v1 (2026-05-01)
+++ v2 (2026-05-27)
@@ -137,3818 +137,4146 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">UMR Éducation, Formation, Travail, Savoirs (EFTS), (UT2J et ENSFEA), Université de Toulouse</w:t>
+        <w:t xml:space="preserve">Unité mixte de recherche Éducation, Formation, Travail, Savoirs (UMR EFTS), UT2J et ENSFEA, Université de Toulouse</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">École nationale supérieure de formation de l'enseignement agricole (ENSFEA) de Toulouse</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">J’analyse la dimension collective de l’activité de travail dans les contextes de l’éducation et de la formation des enseignants. Mon intérêt porte en particulier sur le contexte de mise en œuvre de l’éducation inclusive à l’École et sur celui de la formation des enseignants à l’éducation inclusive dans une logique intercatégorielle, interinstitutionnelle, intersectorielle et interprofessionnelle. Je cherche à mieux comprendre dans ces contextes d’éducation et de formation pourquoi et comment certains collectifs de travail parviennent mieux que d’autres à travailler ensemble. Je pars également du postulat que la production scientifique que j’élabore doit servir à la formation des divers professionnels inscrits dans les contextes de travail que j’étudie, et c’est pourquoi mes recherches visent également la construction de dispositifs de formation au travail collectif. Je combine ainsi une visée heuristique, critique, politique et praxéologique en lien avec l’identité de mon laboratoire (UMR EFTS, UT2J/ENSFEA).Dans ces perspectives, je me focalise sur les processus d’appropriation des prescriptions, incitations et injonctions au travail collectif quand on est professionnel de l’éducation, et plus précisément aux difficultés et aux obstacles liés à ces processus d’appropriation qui vont renvoyer à des processus de création et de normativité de la part des acteurs quand le contexte de travail nous confronte à des dilemmes de métier, des contraintes, des tensions, des obstacles, etc. L’enjeu pour moi est ainsi d’approcher la créativité au travail collectif dans ces contextes d’éducation et de formation, et ce, selon de multiples dimensions (transformation des pratiques, ingénierie de formation, etc.). Pour y avoir accès, j’élabore, entre autres, des dispositifs d’accès à l’expérience vécue en situation de travail des professionnels. Je fais ainsi souvent le choix de partir d’un problème, de ce qui questionne, étonne, intrigue ou perturbe dans le travail collectif. Au final, tous ces éléments me permettent d’approfondir nos connaissances sur les relations entre expérience, activité, travail et formation.À ces fins et dans ces perspectives de recherche, je mobilise une approche qualitative, compréhensive et participative autour d’une démarche d’enquête socio-anthropologique articulée autour, le plus souvent, d’observations et d’immersions dans le terrain de l’enquête, d’entretiens compréhensifs et de recueil de matériaux divers (institutionnels, professionnels, personnels). Que ce soit avec les acteurs qui participent directement ou indirectement aux enquêtes de terrain, ou de moi-même, nous transformons nos terrains professionnels en terrains d’enquête, ce qui focalise également une partie de mes recherches autour de questions méthodologiques (dispositifs d’accès à l’expérience en situation de travail, dispositif de formation au travail collectif, dispositifs d’enquête notamment). Mon approche conceptuelle combine analyse du travail et sociologie pragmatique.</w:t>
+        <w:t xml:space="preserve">Mes recherches portent sur le travail collectif dans des contextes d’éducation et de formation. Je conçois, pour soutenir ce travail collectif, des dispositifs d’intervention en situation de travail à des fins de formation. Je mobilise pour cela l'analyse du travail dans sa visée ergonomique, la philosophie pragmatiste et l'interactionnisme en lien avec des méthodologies qualitatives. J'ai étudié et je suis intervenu jusqu'à présent dans un contexte de travail en particulier, celui de l'École française en relation avec sa visée inclusive et mes recherches tendent à s'élargir à d'autres contextes d'éducation et de formation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conception du travail collectif pluricatégoriel en situation de travail qu’en ont des formateurs d’un institut de formation aux métiers de l’éducation</w:t>
+                <w:t xml:space="preserve">Accessing lived experience through forum theater: Methodological questions and reflections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Nunez-Moscoso</w:t>
+                <w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Kuehn</w:t>
+                <w:t xml:space="preserve">Lucas Sivilotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Crepin</w:t>
+                <w:t xml:space="preserve">Cristina Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Emmanuelle Fiamor</w:t>
+                <w:t xml:space="preserve">Philippe Sahuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la recherche de l'ENSFEA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches Qualitatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 45 (1), pp.67-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1125168ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05186330v1</w:t>
+                <w:t xml:space="preserve">hal-05632215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing attitudes towards inclusive education: a mixed methods study of French teachers and paraprofessionals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+                <w:t xml:space="preserve">La conception du travail collectif pluricatégoriel en situation de travail qu’en ont des formateurs d’un institut de formation aux métiers de l’éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Legrain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
+                <w:t xml:space="preserve">Javier Nunez-Moscoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Desombre</w:t>
+                <w:t xml:space="preserve">Thibault Kuehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+                <w:t xml:space="preserve">Raphael Crepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Emmanuelle Fiamor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Special Needs Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de la recherche de l'ENSFEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, p. 49-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227368v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche en travail social comme espace de résistance</w:t>
+                <w:t xml:space="preserve">Comparing attitudes towards inclusive education: a mixed methods study of French teachers and paraprofessionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Breidenbach Cassagnes</w:t>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sociographe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Special Needs Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, [Published online], pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08856257.2025.2544035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720537v1</w:t>
+                <w:t xml:space="preserve">hal-05227368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une éthique en formation interprofessionnelle pour transcender les différences de métier entre enseignants et professionnels du médico-social</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La recherche en travail social comme espace de résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Breidenbach Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le sociographe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nresi.100.0065⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04624627v1</w:t>
+                <w:t xml:space="preserve">hal-04720537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de l'ouvrage du Collectif Langevin-Wallon (2023). L’éducation prioritaire. Une politique féconde pour le système éducatif. Vulaines sur Seine, 796 pages</w:t>
+                <w:t xml:space="preserve">Vers une éthique en formation interprofessionnelle pour transcender les différences de métier entre enseignants et professionnels du médico-social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (100), pp.65-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nresi.100.0065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05170373v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire une relation de confiance dans le contexte d’une division du travail éducatif</w:t>
+                <w:t xml:space="preserve">Recension de l'ouvrage du Collectif Langevin-Wallon (2023). L’éducation prioritaire. Une politique féconde pour le système éducatif. Vulaines sur Seine, 796 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 56 (1-2), pp.35-52</w:t>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04506029v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05170373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'inclusion scolaire, une transition vers un nouveau métier pour les enseignants ?</w:t>
+                <w:t xml:space="preserve">Construire une relation de confiance dans le contexte d’une division du travail éducatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier de recherche ENSFEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5, pp.25</w:t>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (1-2), pp.35-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284800v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation à et par l’interprofessionnalité au service de l’éducation inclusive</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'inclusion scolaire, une transition vers un nouveau métier pour les enseignants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier de recherche ENSFEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629320v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un exemple de créativité ordinaire au bénéfice d’une dynamique inclusive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La formation à et par l’interprofessionnalité au service de l’éducation inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/edso.20429⟩</w:t>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (2), pp.95-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lsdle.552.0095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808748v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dimension cachée du travail enseignant dans le contexte de l’inclusion scolaire française</w:t>
+                <w:t xml:space="preserve">Un exemple de créativité ordinaire au bénéfice d’une dynamique inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARENA : actualités de la recherche à l'ENSFEA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.20429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285805v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une autre manière d’enquêter auprès de jeunes enfants à l’École</w:t>
+                <w:t xml:space="preserve">La dimension cachée du travail enseignant dans le contexte de l’inclusion scolaire française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ARENA : actualités de la recherche à l'ENSFEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, p. 11-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808757v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux articuler ses croyances et ses pratiques en matière d’inclusion grâce au soutien d’un dispositif ULIS : perspectives et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Phronesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (2-3), pp.239-258. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1081794ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser les connaissances produites sur les dimensions cachées de l’activité pour former des enseignants inclusifs</w:t>
+                <w:t xml:space="preserve">Une autre manière d’enquêter auprès de jeunes enfants à l’École</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spir.651.0131⟩</w:t>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (3), pp.93-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lsdle.533.0093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808758v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le processus d'exclusion / inclusion des enfants en situation de handicap à l'école</w:t>
+                <w:t xml:space="preserve">Utiliser les connaissances produites sur les dimensions cachées de l’activité pour former des enseignants inclusifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">McGill Journal of Education / Revue des sciences de l'éducation de McGill</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (1), pp.131-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spir.651.0131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367107v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À l’école maternelle : penser ensemble l’accompagnement des enfants en situation de handicap.</w:t>
+                <w:t xml:space="preserve">Le processus d'exclusion / inclusion des enfants en situation de handicap à l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Furet - revue de la petite enfance et de l'intégration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 90</w:t>
+              <w:t xml:space="preserve">McGill Journal of Education / Revue des sciences de l'éducation de McGill</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281141v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de l'ouvrage de Tardif M., Marcel J.-F., Périsset D. et Piot T. (dir.) (2017). L’organisation du travail des acteurs scolaires. Points de repères sur les évolutions au début du XXIe siècle. Laval : Presses de l’Université Laval, 169 pages</w:t>
+                <w:t xml:space="preserve">À l’école maternelle : penser ensemble l’accompagnement des enfants en situation de handicap.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 51 (2), p. 105-110</w:t>
+              <w:t xml:space="preserve">Le Furet - revue de la petite enfance et de l'intégration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04511480v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le processus biographique d’engagement d’un chercheur-enseignant</w:t>
+                <w:t xml:space="preserve">Recension de l'ouvrage de Tardif M., Marcel J.-F., Périsset D. et Piot T. (dir.) (2017). L’organisation du travail des acteurs scolaires. Points de repères sur les évolutions au début du XXIe siècle. Laval : Presses de l’Université Laval, 169 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sujet dans la Cité - Revue internationale de recherche biographique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (2), p. 105-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02367111v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le processus biographique d’engagement d’un chercheur-enseignant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sujet dans la Cité - Revue internationale de recherche biographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de l'ouvrage de Bedoin, D. et Janner-Raimondi, M. (dir.) (2016). Petite enfance et handicap. Fontaine : Presses Universitaires de Grenoble, 280 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 59, p. 157-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer les parcours inclusifs des jeunes accompagnés en DITEP : ce que nous apprennent jeunes et familles</w:t>
+                <w:t xml:space="preserve">Accéder à l’expérience de l’éducation inclusive dans l’enseignement supérieur français par la mobilisation du théâtre-forum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Reverchon</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Sivilotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sahuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline-Marie Cavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vingt-neuvièmes journées de formation et de recherche de l’AIRe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIRe (Association des DITEP) / Champ social formations, Nov 2025, Saint-Étienne, France</w:t>
+              <w:t xml:space="preserve">Biennale internationale de l’éducation, de la formation et des pratiques professionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, le CNAM, Apr 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388983v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05632228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des expériences de travail collectif pluricatégoriel vécues par des formateurs dans un institut de formation français</w:t>
+                <w:t xml:space="preserve">Une situation intermédiaire ? À quelles conditions ? Quelles évaluations des pratiques professionnelles possibles dans de potentielles situations intermédiaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mickael Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’expérience vécue : développement d’un point de vue multi-situé organisée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Disability and Higher Education, Mar 2025, Cergy (CY Cergy Paris université), France</w:t>
+              <w:t xml:space="preserve"> Évaluation des pratiques professionnelles et situations intermédiaires </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, gEvaPP et Institut Agro Dijon, Feb 2026, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05170382v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05632224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail collectif pluricatégoriel</w:t>
+                <w:t xml:space="preserve">Évaluer les parcours inclusifs des jeunes accompagnés en DITEP : ce que nous apprennent jeunes et familles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kevin Diter</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Collier-Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nordine Hadjab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristel Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Agora de la recherche de l’ENSFEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSFEA, Apr 2025, Castanet-Tolosan, France</w:t>
+              <w:t xml:space="preserve">Vingt-neuvièmes journées de formation et de recherche de l’AIRe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIRe (Association des DITEP) / Champ social formations, Nov 2025, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05170384v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives inclusives des EHPAD</w:t>
+                <w:t xml:space="preserve">Des expériences de travail collectif pluricatégoriel vécues par des formateurs dans un institut de formation français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Nunez-Moscoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Kuehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Crepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Co-construire l'EHPAD de demain. Une conférence de consensus sur l'EHPAD à visée inclusive.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conseil départemental de la Haute-Garonne, Sep 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">L’expérience vécue : développement d’un point de vue multi-situé organisée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Disability and Higher Education, Mar 2025, Cergy (CY Cergy Paris université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720653v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05170382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignement professionnel agricole a des atouts à faire valoir dans la perspective d’une visée inclusive</w:t>
+                <w:t xml:space="preserve">Le travail collectif pluricatégoriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Nunez-Moscoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Kuehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Crepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Diter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférences des jeudis du Grhapes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSEI, Mar 2024, Suresnes, France</w:t>
+              <w:t xml:space="preserve">L'Agora de la recherche de l’ENSFEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSFEA, Apr 2025, Castanet-Tolosan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04506014v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05170384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives autour de la dimension interprofessionnelle de l’éducation inclusive (entre professionnels de l'éducation et professionnels du secteur médico-social)</w:t>
+                <w:t xml:space="preserve">Perspectives inclusives des EHPAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Congrès Occitadys : Co-éducation dans les troubles du neurodéveloppement de l'enfance à l'âge adulte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Occitadys, Jan 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Co-construire l'EHPAD de demain. Une conférence de consensus sur l'EHPAD à visée inclusive.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil départemental de la Haute-Garonne, Sep 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04506006v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combiner analyse de contenu et analyse lexicale automatisée dans le contexte d’une enquête exploratoire pour mieux préciser la question de recherche</w:t>
+                <w:t xml:space="preserve">L’enseignement professionnel agricole a des atouts à faire valoir dans la perspective d’une visée inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire méthodologique sur les « méthodes mixtes »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Plateforme universitaire de données de Lille (PUDL), Nov 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Cycle de conférences des jeudis du Grhapes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEI, Mar 2024, Suresnes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809877v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se questionner sur les résultats produits, et ses empêchements</w:t>
+                <w:t xml:space="preserve">Perspectives autour de la dimension interprofessionnelle de l’éducation inclusive (entre professionnels de l'éducation et professionnels du secteur médico-social)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guirimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire résultat(s) dans les recherches en éducation. Pourquoi ? Avec qui ? Comment ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">4ème Congrès Occitadys : Co-éducation dans les troubles du neurodéveloppement de l'enfance à l'âge adulte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Occitadys, Jan 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124423v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l'inclusion scolaire questionne le métier d'enseignant</w:t>
+                <w:t xml:space="preserve">Combiner analyse de contenu et analyse lexicale automatisée dans le contexte d’une enquête exploratoire pour mieux préciser la question de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefour recherche de l’enseignement supérieur agricole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSFEA, Jun 2022, Castanet-Tolosan, France</w:t>
+              <w:t xml:space="preserve">Séminaire méthodologique sur les « méthodes mixtes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plateforme universitaire de données de Lille (PUDL), Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186314v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Créativité et petits riens : des ressources pour l’éducation inclusive</w:t>
+                <w:t xml:space="preserve">Se questionner sur les résultats produits, et ses empêchements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Crepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Kuehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Nunez Moscoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation inclusive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre régional de formation des professionnels de l’enfance (CRFPE), 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Faire résultat(s) dans les recherches en éducation. Pourquoi ? Avec qui ? Comment ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285800v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théâtre-forum : faire résultat partagé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand l'inclusion scolaire questionne le métier d'enseignant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire résultat(s) dans les recherches en éducation. Pourquoi ? Avec qui ? Comment ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Carrefour recherche de l’enseignement supérieur agricole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSFEA, Jun 2022, Castanet-Tolosan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281153v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les transformations induites par le paradigme inclusif et les incidences sur la manière de scolariser les élèves</w:t>
+                <w:t xml:space="preserve">Créativité et petits riens : des ressources pour l’éducation inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle des webinaires organisé par l’École nationale supérieure de formation de l’enseignement agricole (ENSFEA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSFEA/EFTS, 2023, Castanet-Tolosan, France</w:t>
+              <w:t xml:space="preserve">Éducation inclusive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre régional de formation des professionnels de l’enfance (CRFPE), 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285797v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d'un contexte de construction de formations interprofessionnelles entre enseignant·es et professionnel·les du secteur médico-social en matière d'éducation inclusive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Théâtre-forum : faire résultat partagé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sahuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guirimand</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Crepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daubin Karine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international ISATT 2022. L’éthique inclusive comme nouvel horizon éducatif pour les enseignants et pour l’enseignement.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Mérignac, France</w:t>
+              <w:t xml:space="preserve">Faire résultat(s) dans les recherches en éducation. Pourquoi ? Avec qui ? Comment ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808870v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire de la collaboration interprofessionnelle une ressource à l’inclusion scolaire. Étude qualitative</w:t>
+                <w:t xml:space="preserve">Les transformations induites par le paradigme inclusif et les incidences sur la manière de scolariser les élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e congrès international de psychologie sociale (CIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Cycle des webinaires organisé par l’École nationale supérieure de formation de l’enseignement agricole (ENSFEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSFEA/EFTS, 2023, Castanet-Tolosan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808864v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dimension clandestine du travail enseignant dans le contexte de l’inclusion scolaire française</w:t>
+                <w:t xml:space="preserve">Analyse d'un contexte de construction de formations interprofessionnelles entre enseignant·es et professionnel·les du secteur médico-social en matière d'éducation inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guirimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Colloque international en éducation : enjeux actuels et futurs sur la formation et la profession enseignante (2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque international ISATT 2022. L’éthique inclusive comme nouvel horizon éducatif pour les enseignants et pour l’enseignement.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Mérignac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808851v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclure à plusieurs des élèves en situation de handicap selon une logique pluricatégorielle. Perspectives et débats pour l'école primaire</w:t>
+                <w:t xml:space="preserve">Faire de la collaboration interprofessionnelle une ressource à l’inclusion scolaire. Étude qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guirimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : L’école primaire au 21e siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Cergy Pontoise, France</w:t>
+              <w:t xml:space="preserve">14e congrès international de psychologie sociale (CIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808853v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce qui n’est pas dit et montré quand un enfant en situation de handicap est accueilli et scolarisé dans une classe et un établissement scolaire</w:t>
+                <w:t xml:space="preserve">La dimension clandestine du travail enseignant dans le contexte de l’inclusion scolaire française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Septième édition du festival Jeunes Chercheurs dans la Cité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Bruxelles (BE), France</w:t>
+              <w:t xml:space="preserve">8ème Colloque international en éducation : enjeux actuels et futurs sur la formation et la profession enseignante (2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281162v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les défis d’une activité collective d’accompagnement pour gérer une diversité d’identités professionnelles dans le contexte inclusif éducatif français</w:t>
+                <w:t xml:space="preserve">Inclure à plusieurs des élèves en situation de handicap selon une logique pluricatégorielle. Perspectives et débats pour l'école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisièmes rencontres du Réseau international éducation et diversité (RIED). Communautés éducatives : formations et pratiques en contexte de diversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Genève (CH), France</w:t>
+              <w:t xml:space="preserve">Colloque : L’école primaire au 21e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Cergy Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281160v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prendre en compte les dimensions clandestines de l'activité d'accompagnement des enfants en situation de handicap à l'École pour mieux les inclure</w:t>
+                <w:t xml:space="preserve">Ce qui n’est pas dit et montré quand un enfant en situation de handicap est accueilli et scolarisé dans une classe et un établissement scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Septième conférence annuelle de la Société européenne de recherche sur le handicap (ALTER). Transformer les pratiques, la formation et la production des connaissances au prisme du handicap : expériences, transmissions, formations, organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Septième édition du festival Jeunes Chercheurs dans la Cité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Bruxelles (BE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281158v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport des dimensions cachées de l’activité d’accompagnement des élèves en situation de handicap à l’École dans la construction d’une activité collective d’accompagnement</w:t>
+                <w:t xml:space="preserve">Les défis d’une activité collective d’accompagnement pour gérer une diversité d’identités professionnelles dans le contexte inclusif éducatif français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52ème congrès international de la Société française d’ergonomie de langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Troisièmes rencontres du Réseau international éducation et diversité (RIED). Communautés éducatives : formations et pratiques en contexte de diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Genève (CH), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281168v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le processus de construction d’une activité collective d’accompagnement des élèves en situation de handicap dans la classe et l’établissement scolaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prendre en compte les dimensions clandestines de l'activité d'accompagnement des enfants en situation de handicap à l'École pour mieux les inclure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium des quinzièmes rencontres du Réseau international de recherche en éducation et en formation (REF). Les nouvelles formes de division et de coordination du travail dans les organisations d’enseignement et de formation : relation avec l’évolution des contextes éducatifs et sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Septième conférence annuelle de la Société européenne de recherche sur le handicap (ALTER). Transformer les pratiques, la formation et la production des connaissances au prisme du handicap : expériences, transmissions, formations, organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281166v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'engagement au désengagement et vice-versa, des marges de manœuvre construites et négociées lors d'une enquête ethnographique sur l'École inclusive française</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le processus de construction d’une activité collective d’accompagnement des élèves en situation de handicap dans la classe et l’établissement scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Ethnographies plurielles #7 : Ethnographies et engagements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rouen Normandie, Nov 2017, Rouen, France</w:t>
+              <w:t xml:space="preserve">Symposium des quinzièmes rencontres du Réseau international de recherche en éducation et en formation (REF). Les nouvelles formes de division et de coordination du travail dans les organisations d’enseignement et de formation : relation avec l’évolution des contextes éducatifs et sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281148v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction d’un « atelier artistique d’écriture sur l’activité » pour prendre en compte le point de vue de jeunes enfants en situation de handicap à l’École</w:t>
+                <w:t xml:space="preserve">L’apport des dimensions cachées de l’activité d’accompagnement des élèves en situation de handicap à l’École dans la construction d’une activité collective d’accompagnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques sociales et apprentissages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">52ème congrès international de la Société française d’ergonomie de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619869v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'engagement au désengagement et vice-versa, des marges de manœuvre construites et négociées lors d'une enquête ethnographique sur l'École inclusive française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Ethnographies plurielles #7 : Ethnographies et engagements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen Normandie, Nov 2017, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction d’un « atelier artistique d’écriture sur l’activité » pour prendre en compte le point de vue de jeunes enfants en situation de handicap à l’École</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques sociales et apprentissages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dimensions clandestines de négociations à l'œuvre autour de la notification d'un accompagnement humain ou d'une décision d'orientation pour un élève auprès de la Maison départementale des personnes handicapées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décloisonner le suivi et le soin des personnes en situation de handicap et/ou atteintes de pathologies : les parcours de vie coordonnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rouen, Jun 2017, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3958,130 +4286,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire résultat(s) dans les recherches en éducation : Pour quoi ? Avec qui ? Comment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Tali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Verscheure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gardiès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cépaduès Editions. , 2025, L'esperluette Éducation &amp; Formation, 9782383952053</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4091,287 +4419,287 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale. Faire résultats en éducation et formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Tali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cépaduès Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire résultat(s) dans les recherches en éducation : Pour quoi ? Avec qui ? Comment ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.15-24, 2025, L'esperluette Éducation &amp; Formation, 9782383952053</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’atelier d’écriture et d’échange sur l’activité : un accès à l’expérience subjective de l’activité d’enfants à l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pagoni-Andreani M.; Baeza C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La place du sujet dans le travail éducatif. Regards croisés entre recherche biographique et analyse de l’activité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.147-162, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire une activité collective d’accompagnement partagée des enfants en situation de handicap à l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-F. Marcel, T. Piot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Division et coordination du travail dans l’enseignement et la formation. Relation avec l’évolution des contextes éducatifs et sociaux.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Croquant, pp.23-55, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4381,100 +4709,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'activité d'accompagnement dans le contexte de l'inclusion scolaire française. Perspectives pour l'organisation d'un collectif inclusif et la formation des enseignants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université de Lille, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020LILUH021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03118523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4484,112 +4812,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documentaire &amp;quot;Le collectif au bénéfice de l’inclusion scolaire en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Web-série « Les doc’teurs – Une thèse, un docteur, un mini-doc’ »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId95"/>
+      <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4657,51 +4985,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FD8E5F26"/>
+    <w:nsid w:val="A4EA67A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4888,51 +5216,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-kheroufi-andriot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3707-6845" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/252203216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186330v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kheroufi-Andriot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nunez-Moscoso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kuehn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Crepin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Fiamor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05227368v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Khamzina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Legrain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desombre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08856257.2025.2544035" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720537v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breidenbach Cassagnes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labb&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624627v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;l&#233;nie Brasselet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.100.0065" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170373v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506029v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284800v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629320v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.552.0095" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808748v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.20429" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285805v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808757v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.533.0093" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808751v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1081794ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808758v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.651.0131" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367107v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281141v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511480v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367111v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511494v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388983v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Collier-Bordet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Hadjab" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Viguier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reverchon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170382v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Kuehn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Berthe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170384v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Diter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720653v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506014v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506006v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guirimand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809877v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124423v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nunez Moscoso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186314v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285800v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281153v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sahuc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daubin Karine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285797v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808870v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808864v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808851v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808853v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281162v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281160v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281158v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281168v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281166v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Champy-Remoussenard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281148v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01619869v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281146v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248465v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Tali" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Verscheure" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gardi&#232;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248470v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916776v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808875v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03118523v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LILUH021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284270v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-kheroufi-andriot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3707-6845" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/252203216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632215v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kheroufi-Andriot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sivilotti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Popescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sahuc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1125168ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186330v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nunez-Moscoso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kuehn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Crepin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Fiamor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05227368v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Khamzina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Legrain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desombre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08856257.2025.2544035" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720537v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breidenbach Cassagnes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labb&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624627v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;l&#233;nie Brasselet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.100.0065" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170373v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506029v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284800v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629320v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.552.0095" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808748v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.20429" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285805v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808751v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1081794ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808757v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.533.0093" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808758v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.651.0131" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367107v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281141v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511480v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367111v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511494v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632228v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline-Marie Cavard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632224v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388983v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Collier-Bordet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Hadjab" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Viguier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reverchon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170382v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Kuehn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Berthe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170384v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Diter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720653v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506014v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506006v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guirimand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809877v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nunez Moscoso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186314v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285800v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281153v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daubin Karine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285797v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808870v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808864v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808851v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808853v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281162v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281160v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281158v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281166v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Champy-Remoussenard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281168v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281148v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01619869v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281146v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248465v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Tali" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Verscheure" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gardi&#232;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248470v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916776v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808875v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03118523v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LILUH021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284270v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>