--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -598,295 +598,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03097687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating folding beyond folding, from layer-parallel shortening to fold tightening, using mesostructures: lessons from the Apennines, Pyrenees, and Rocky Mountains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Burial-Deformation History of Folded Rocks Unraveled by Fracture Analysis, Stylolite Paleopiezometry and Vein Cement Geochemistry: A Case Study in the Cingoli Anticline (Umbria-Marche, Northern Apennines)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Labeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
+                <w:t xml:space="preserve">Laurent Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Petracchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/se-12-2145-2021⟩</w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences11030135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03379802v1</w:t>
+                <w:t xml:space="preserve">hal-03252176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burial-Deformation History of Folded Rocks Unraveled by Fracture Analysis, Stylolite Paleopiezometry and Vein Cement Geochemistry: A Case Study in the Cingoli Anticline (Umbria-Marche, Northern Apennines)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dating folding beyond folding, from layer-parallel shortening to fold tightening, using mesostructures: lessons from the Apennines, Pyrenees, and Rocky Mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas E Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Labeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Petracchini</w:t>
+                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, </w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (10), pp.2145 - 2157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/geosciences11030135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/se-12-2145-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252176v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical stress history and paleoburial in foreland basins unravelled by stylolite roughness paleopiezometry: Insights from bedding-parallel stylolites in the Bighorn Basin, Wyoming, USA.</w:t>
               </w:r>
@@ -1498,252 +1498,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D structural and thermal modelling of Mesozoic petroleum systems in the Po Valley Basin, northern Italy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Peter Shiner</w:t>
+                <w:t xml:space="preserve">Recent and future trends in paleopiezometry in the diagenetic domain: Insights into the tectonic paleostress and burial depth history of fold-and-thrust belts and sedimentary basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petroleum Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/petgeo2017-031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2018.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01630270v1</w:t>
+                <w:t xml:space="preserve">hal-01789822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent and future trends in paleopiezometry in the diagenetic domain: Insights into the tectonic paleostress and burial depth history of fold-and-thrust belts and sedimentary basins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+                <w:t xml:space="preserve">3D structural and thermal modelling of Mesozoic petroleum systems in the Po Valley Basin, northern Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Turrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Bosica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Shiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Petroleum Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (2), pp.172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2018.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1144/petgeo2017-031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789822v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Zone Evolution and Development of a Structural and Hydrological Barrier: The Quartz Breccia in the Kiggavik Area (Nunavut, Canada) and Its Control on Uranium Mineralization</w:t>
               </w:r>
@@ -2108,420 +2108,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of structural inheritance on foreland-foredeep system evolution: An example from the Po valley region (northern Italy)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudio Turrini</w:t>
+                <w:t xml:space="preserve">Fingerprinting stress: Stylolite and calcite twinning paleopiezometry revealing the complexity of progressive stress patterns during folding - The case of the Monte Nero anticline in the Apennines, Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Koehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Toscani</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Lecouty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Billi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2016.06.022⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (7), pp.1687-1712 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016TC004128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393356v1</w:t>
+                <w:t xml:space="preserve">hal-01393352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fingerprinting stress: Stylolite and calcite twinning paleopiezometry revealing the complexity of progressive stress patterns during folding - The case of the Monte Nero anticline in the Apennines, Italy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Koehn</w:t>
+                <w:t xml:space="preserve">Introduction to the Special Issue: &amp;quot;The role of fluids in faulting and fracturing in carbonates and other upper crustal rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Agosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Benjamin Luetkemeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliet G. Crider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016TC004128⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 690, pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393352v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the Special Issue: &amp;quot;The role of fluids in faulting and fracturing in carbonates and other upper crustal rocks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juliette Lamarche</w:t>
+                <w:t xml:space="preserve">Influence of structural inheritance on foreland-foredeep system evolution: An example from the Po valley region (northern Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Turrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliet G. Crider</w:t>
+                <w:t xml:space="preserve">Giovanni Toscani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Roure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.10.009⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 77, pp.376-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2016.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01393394v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and structural evolution of the external Western Alps: Insights from (U-Th-Sm)/He thermochronology and RSCM thermometry in the Aiguilles Rouges/Mont Blanc massifs</w:t>
               </w:r>
@@ -2934,337 +2934,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of deformation pattern templates in foreland basin systems and fold-and-thrust belts: implications for the state of stress in the frontal regions of thrust wedges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluid systems and fracture development during syn-depositional 1 fold growth: an example from the Pico del Aguila anticline, Sierras Exteriores, Southern Pyrenees, Spain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Tavani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Storti</w:t>
+                <w:t xml:space="preserve">Damien Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.A. Muñoz</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2014.11.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp.23-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2014.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393309v1</w:t>
+                <w:t xml:space="preserve">hal-01083732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid systems and fracture development during syn-depositional 1 fold growth: an example from the Pico del Aguila anticline, Sierras Exteriores, Southern Pyrenees, Spain.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+                <w:t xml:space="preserve">A review of deformation pattern templates in foreland basin systems and fold-and-thrust belts: implications for the state of stress in the frontal regions of thrust wedges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tavani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Storti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Emmanuel</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Corradetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 141, pp.82-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2014.11.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2014.11.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01083732v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional seismo-tectonics in the Po Valley basin, Northern Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Turrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Angeloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3344,768 +3344,768 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of pore-fluid pressure during folding and basin contraction in overpressured reservoirs: Insights from the Madison–Phosphoria carbonate formations in the Bighorn Basin (Wyoming, USA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+                <w:t xml:space="preserve">Inversion of pre-orogenic extensional basins in the external Western Alps: Structure, microstructures and restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boutoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Daniel</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Verlaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.12.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 60, pp.13-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2013.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02021566v1</w:t>
+                <w:t xml:space="preserve">hal-01065626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion of pre-orogenic extensional basins in the external Western Alps: Structure, microstructures and restoration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+                <w:t xml:space="preserve">Late Cenozoic faulting in SW Bulgaria: Fault geometry, kinematics and driving stress regimes. Implications for late orogenic processes in the Hellenic hinterland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markos D. Tranos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 74, pp.32-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2013.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2013.12.014⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01065626v1</w:t>
+                <w:t xml:space="preserve">hal-01065632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Cenozoic faulting in SW Bulgaria: Fault geometry, kinematics and driving stress regimes. Implications for late orogenic processes in the Hellenic hinterland</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Markos D. Tranos</w:t>
+                <w:t xml:space="preserve">Evolution of pore-fluid pressure during folding and basin contraction in overpressured reservoirs: Insights from the Madison–Phosphoria carbonate formations in the Bighorn Basin (Wyoming, USA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Amrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55, pp.214-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2013.12.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01065632v1</w:t>
+                <w:t xml:space="preserve">hal-02021566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present-day 3D structural model of the Po Valley basin, Northern Italy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An introduction to the Special Issue of Marine and Petroleum Geology: Fluiderocketectonics interactions in basins and orogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Roure</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Swennen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Caracausi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 56, pp.266-289. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.02.006⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 55, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01066759v1</w:t>
+                <w:t xml:space="preserve">hal-01066756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placing limits to shortening evolution in the Pyrenees: Role of margin architecture and implications for the Iberia/Europe convergence</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Pik</w:t>
+                <w:t xml:space="preserve">Present-day 3D structural model of the Po Valley basin, Northern Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Turrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56, pp.266-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.02.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014TC003663⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01103259v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An introduction to the Special Issue of Marine and Petroleum Geology: Fluiderocketectonics interactions in basins and orogens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Placing limits to shortening evolution in the Pyrenees: Role of margin architecture and implications for the Iberia/Europe convergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Filleaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Vacherat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.03.007⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (12), pp.2283-2314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014TC003663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01066756v1</w:t>
+                <w:t xml:space="preserve">hal-01103259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid systems above basement shear zones during inversion of pre-orogenic sedimentary basins (External Crystalline Massifs, Western Alps)</w:t>
               </w:r>
@@ -4276,51 +4276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pironon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4392,51 +4392,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collision kinematics in the western external Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boutoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4682,51 +4682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7, pp.57-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4845,131 +4845,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An introduction to the Tectonophysics special issue &amp;quot;Into the deformation history of folded rocks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and microstructural evolution of the Rattlesnake Mountain Anticline (Wyoming, USA): New insights into the Sevier and Laramide orogenic stress build-up in the Bighorn Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Amrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 576-577, pp.1-3. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 576-577, pp.20-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.03.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.08.036⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437520v1</w:t>
+                <w:t xml:space="preserve">hal-00872232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do fault slip data inversions actually yield &amp;quot;paleostresses&amp;quot; that can be compared with contemporary stresses? A critical discussion</w:t>
               </w:r>
@@ -5039,419 +5081,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and microstructural evolution of the Rattlesnake Mountain Anticline (Wyoming, USA): New insights into the Sevier and Laramide orogenic stress build-up in the Bighorn Basin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+                <w:t xml:space="preserve">Building the Zagros collisional orogen: Timing, strain distribution and the dynamics of Arabia/Eurasia plate convergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Leprêtre</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jaume Vergés</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 576-577, pp.20-45. </w:t>
+              <w:t xml:space="preserve">, 2012, 532-535, pp.27-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.03.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00872232v1</w:t>
+                <w:t xml:space="preserve">hal-01437513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building the Zagros collisional orogen: Timing, strain distribution and the dynamics of Arabia/Eurasia plate convergence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Constraints on palaeodrainage evolution induced by uplift and exhumation on the southern flank of the Zagros-Iranian-Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shokofeh Khadivi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Adatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jaume Vergés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.01.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Geological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 169 (1), pp.83-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/0016-76492011-031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437513v1</w:t>
+                <w:t xml:space="preserve">hal-00722116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on palaeodrainage evolution induced by uplift and exhumation on the southern flank of the Zagros-Iranian-Plateau</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
+                <w:t xml:space="preserve">An introduction to the Tectonophysics special issue &amp;quot;Into the deformation history of folded rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
+                <w:t xml:space="preserve">Stefano Tavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Adatte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+                <w:t xml:space="preserve">Ruth Soto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Geological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 169 (1), pp.83-97. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 576-577, pp.1-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/0016-76492011-031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.08.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00722116v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of margin inversion in the external Western Alps: Implications for crustal rheology</w:t>
               </w:r>
@@ -5688,51 +5688,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of fracture stratigraphy on the paleo-hydrogeology of the Madison Limestone in two basement-involved folds in the Bighorn basin, (Wyoming, USA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5860,51 +5860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (6), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5932,261 +5932,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00628840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: geodynamic evolution of the Zagros</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paleostress magnitudes in folded sedimentary rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Amrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guy Simpson</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0016756811000550⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (17), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011GL048649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623783v1</w:t>
+                <w:t xml:space="preserve">hal-00623822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleostress magnitudes in folded sedimentary rocks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction: geodynamic evolution of the Zagros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Daniel</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Grasemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Simpson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 38 (17), pp.1-6. </w:t>
+              <w:t xml:space="preserve">Geological Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 148 (5-6), pp.689-691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2011GL048649⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0016756811000550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623822v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture patterns in the Zagros Simply Folded Belt (Fars, Iran): constraints on early collisional tectonic history and role of basement faults</w:t>
               </w:r>
@@ -6198,51 +6198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geological Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 148 (5-6), pp.940-963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6533,291 +6533,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00564131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on deformation mechanisms during folding provided by rock physical properties: a case study at Sheep Mountain anticline (Wyoming, USA)</w:t>
+                <w:t xml:space="preserve">Stress and strain patterns, kinematics and deformation mechanisms in a basement-cored anticline: Sheep Mountain Anticline, Wyoming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Amrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Robion</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04673.x⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (1), pp.n/a - n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009TC002525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00569498v1</w:t>
+                <w:t xml:space="preserve">hal-00569489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress and strain patterns, kinematics and deformation mechanisms in a basement-cored anticline: Sheep Mountain Anticline, Wyoming</w:t>
+                <w:t xml:space="preserve">Constraints on deformation mechanisms during folding provided by rock physical properties: a case study at Sheep Mountain anticline (Wyoming, USA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Amrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Robion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 29 (1), pp.n/a - n/a. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 182 (3), pp.1105-1123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2009TC002525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04673.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00569489v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00569498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of palaeo-thermo-barometers and coupled thermal, fluid flow and pore-fluid pressure modelling for hydrocarbon and reservoir prediction in fold and thrust belts</w:t>
               </w:r>
@@ -6937,64 +6937,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetochronology of synorogenic Miocene foreland sediments in the Fars arc of the Zagros Folded Belt (SW Iran)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shokofeh Khadivi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Larrasoana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8087,316 +8087,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00634893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcite twining constraints on late Neogene stress patterns and deformation mechanisms in the active Zagros collision belt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural evolution of Andros Island (Cyclades, Greece): a key to the behaviour of a (flat) detachment within an extending continental crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Amrouch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Dissez</w:t>
+                <w:t xml:space="preserve">Gaetan Rimmele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geological Society Special Publication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 291, pp.41-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP291.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G23173A.1⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00143146v1</w:t>
+                <w:t xml:space="preserve">hal-00578244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural evolution of Andros Island (Cyclades, Greece): a key to the behaviour of a (flat) detachment within an extending continental crust</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calcite twining constraints on late Neogene stress patterns and deformation mechanisms in the active Zagros collision belt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Rimmele</w:t>
+                <w:t xml:space="preserve">K. Amrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dissez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society Special Publication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/SP291.3⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35 (3), pp.263-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G23173A.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00578244v1</w:t>
+                <w:t xml:space="preserve">hal-00143146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical constraints on the development of the Zagros Folded Belt. In &amp;quot;Thrust belts and foreland basins : from fold kinematics to hydrocarbon systems&amp;quot; O. Lacombe, J. Lavé, J. Vergés et F. Roure Ed.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8644,490 +8644,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00143148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Cenozoic and modern stress fields in the wester Fars (Iran) : Implications for the tectonic and kinematic evolution of Central Zagros</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lithospheric bulge in the West Taiwan Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2005TC001831⟩</w:t>
+              <w:t xml:space="preserve">Basin Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18, pp.277-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365.2006.00296x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023314v1</w:t>
+                <w:t xml:space="preserve">hal-00136298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Zagros Folded Belt (Fars, Iran) : Consraints from Topography and Critical Wedge Modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Evidence of Quaternary activity along the Deshir Fault : implication for the Tertiary tectonics of Central Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Meyer</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 165, pp.336-356</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 164, pp.192-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02784.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023539v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithospheric bulge in the West Taiwan Basin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Late Cenozoic and modern stress fields in the wester Fars (Iran) : Implications for the tectonic and kinematic evolution of Central Zagros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kargar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basin Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (1), pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005TC001831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365.2006.00296x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00136298v1</w:t>
+                <w:t xml:space="preserve">hal-00023314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Quaternary activity along the Deshir Fault : implication for the Tertiary tectonics of Central Iran</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">The Zagros Folded Belt (Fars, Iran) : Consraints from Topography and Critical Wedge Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Meyer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 164, pp.192-201. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 165, pp.336-356</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02784.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00018835v1</w:t>
+                <w:t xml:space="preserve">hal-00023539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inversion of the Paleogene Chinese continental margin and thick-skinned deformation in the Western Foreland of Taiwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9515,51 +9515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.T. Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9640,51 +9640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao-Tsu Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9902,51 +9902,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontal belt curvature and oblique ramp development at an obliquely collided irregular margin : geometry and kinematics of the NW Taiwan fold-thrust belt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10108,235 +10108,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basement-involved shortening and deep detachment tectonics in forelands of orogens: Insights from recent collision belts (Taiwan, Western Alps, Pyrenees)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variations along the strike of the Taiwan belt: basement control on structural style, wedge geometry, and kinematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Deffontaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Angelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 21 (4), pp.12-1 - 12-22. </w:t>
+              <w:t xml:space="preserve">Geological Society of America. Special Paper</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 358 (3), pp.31-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2001TC901018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/0-8137-2358-2.31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01402189v1</w:t>
+                <w:t xml:space="preserve">hal-00406709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations along the strike of the Taiwan belt: basement control on structural style, wedge geometry, and kinematics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Basement-involved shortening and deep detachment tectonics in forelands of orogens: Insights from recent collision belts (Taiwan, Western Alps, Pyrenees)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Angelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America. Special Paper</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 358 (3), pp.31-54. </w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21 (4), pp.12-1 - 12-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/0-8137-2358-2.31⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2001TC901018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00406709v1</w:t>
+                <w:t xml:space="preserve">hal-01402189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural inheritance and cenozoic stress fields in the Jura fold-and-thrust belt (France)</w:t>
               </w:r>
@@ -11375,51 +11375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pécheyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
@@ -12158,273 +12158,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exhumation and stress history in the sedimentary cover during Laramide thick-skinned tectonics assessed by stylolite roughness analysis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+                <w:t xml:space="preserve">Structural controls on uranium mineralization at the Kiggavik project (NE Thelon area, Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Grare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Benedicto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Coltier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anna Maria Trave Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne (AUT), Austria</w:t>
+              <w:t xml:space="preserve">Mineral Resources to Discover-14th SGA Biennial Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Geology Applied to Mineral Deposits, Aug 2017, Quebec (Canada), Canada. pp.20-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981592v1</w:t>
+                <w:t xml:space="preserve">hal-03981598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural controls on uranium mineralization at the Kiggavik project (NE Thelon area, Canada)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Benedicto</w:t>
+                <w:t xml:space="preserve">Exhumation and stress history in the sedimentary cover during Laramide thick-skinned tectonics assessed by stylolite roughness analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eléonore David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Koehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Maria Trave Herrero</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robin Coltier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineral Resources to Discover-14th SGA Biennial Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Geology Applied to Mineral Deposits, Aug 2017, Quebec (Canada), Canada. pp.20-23</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981598v1</w:t>
+                <w:t xml:space="preserve">hal-03981592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimates of chemical compaction and maximum burial depth from bedding parallel stylolites</w:t>
               </w:r>
@@ -12548,51 +12548,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collision et inversion des marges proximales européennes dans les Alpes externes occidentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boutoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12981,51 +12981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Benedicto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria Trave Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13406,51 +13406,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400891v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anies Zeboudj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacombe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas E Beaudoin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Callot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lamarche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences15120463" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974556v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756822001327" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614165v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parlangeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Amrouch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11110445" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03097687v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gasparrini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rohais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacemi Mohammed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Euzen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104826" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03379802v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Labeur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2145-2021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03252176v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Emmanuel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Petracchini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11030135" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557505v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Koehn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-El&#233;onore David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Farrell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2020.104061" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957355v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Billi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-1617-2020" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476537v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12451" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02046559v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dimanov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hallais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daniel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-10-307-2019" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374281v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick M W Roberts" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G46606Y.1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01630270v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Turrini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bosica" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ryan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Shiner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/petgeo2017-031" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01789822v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2018.04.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01875986v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grare" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Benedicto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guilcher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min8080319" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01630264v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schueller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.09.023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01675254v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trave" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2017.12.015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393356v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Toscani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Roure" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2016.06.022" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393352v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecouty" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016TC004128" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393394v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Agosta" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benjamin Luetkemeyer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet G. Crider" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.10.009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ574TRM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393341v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boutoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Nanni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pik" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verlaguet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.06.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393387v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2016.08.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393326v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756816000078" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393331v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ruh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Brown" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faramarz Nilfouroushan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756816000650" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393309v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tavani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Storti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corradetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2014.11.013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXZDZRD3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01083732v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2014.11.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247987v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Angeloni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ponton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roure" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.08.033" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021566v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.12.009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065626v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2013.12.014" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0QN1LVX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065632v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markos D. Tranos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2013.12.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2GNZG38-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066759v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.02.006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0R76TJ5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103259v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Filleaudeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vacherat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003663" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066756v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Swennen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Caracausi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.03.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JK57X7Q9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065620v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Villemant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.07.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QFPFMHN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064431v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12032" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-303SMVVZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01056977v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bellanger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013TC003453" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00725110v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lecomte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mehl" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.4-5.383" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434818v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.198" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452854v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergerat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.4-5.291" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437520v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tavani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Soto" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.08.036" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437534v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.01.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ28CGHW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872232v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.03.036" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NR8VHZG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437513v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Verg&#233;s" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.01.022" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8RPKNHR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722116v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shokofeh Khadivi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Barbarand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-76492011-031" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00715925v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.06.022" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681720v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL050756" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872302v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Barbier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gasparrini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Daniel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.06.048" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D43NPB16-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628840v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003494" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623783v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Grasemann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Simpson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756811000550" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623822v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048649" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590884v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S001675681100029X" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-FVJ2HMVW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563983v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Den&#232;le" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Labrousse" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.01.013" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564131v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04821.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569498v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robion" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04673.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569489v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009TC002525" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595315v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andriessen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Faure" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Ferket" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP348.6" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438677v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Larrasoana" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verg&#233;s" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2009.00446.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2CF9JGCM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591818v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2009088" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591569v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009TC002564" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443755v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.10.032" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00448474v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Bailly" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.11.001" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595275v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Vilasi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malandain" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barrier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.01.033" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HW9BN8X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428726v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malandain" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vilasi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roure" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.10.023" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K93R48WC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00715950v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Faccenna" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634893v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faram Ahmadhadi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Azzizadeh" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006TC001978" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143146v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Amrouch" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dissez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G23173A.1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578244v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Rimmele" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP291.3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-S1G1S3PW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143149v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tensi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kargar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143147v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2006.08.0009" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143148v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ahmadhadi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Daniel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023314v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005TC001831" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023539v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136298v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365.2006.00296x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018835v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02784.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023777v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2006.08.007" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTLSWNK5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022422v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004TC001673" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578241v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004TC001767" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021279v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Homberg" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Angelier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068581v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Chu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Deffontaines" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407326v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao-Tsu Chu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2004.02.007" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PRLQ40L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407317v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Homberg" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angelier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00586-7" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HM8FT9V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023595v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Cheng Lee" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002TC001436" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021617v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01402189v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001TC901018" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406709v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/0-8137-2358-2.31" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406746v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Philippe" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(02)00366-9" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCL4Q8RT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01402186v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001TC900019" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01402182v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mouthereau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deffontaines" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Chu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999TC900036" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01402201v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocher" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-W. Chen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96TC00625" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01402172v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Byrne" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Dupin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/93TC00233" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980737v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Petraccini" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8886" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980817v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7288" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980876v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-561" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587750v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labeur Aurelie" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas E. Beaudoin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980906v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980941v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhisek Basa" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981585v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trav&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981591v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lucas" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kohler" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981586v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moh Belkacemi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rohais" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pillot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980967v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick M.W. Roberts" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981592v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Coltier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981598v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Trave Herrero" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981596v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Youssef" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291425v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839426v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860518v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecomte" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981589v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545036v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Smith" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Eshraghi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP330.6" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400891v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anies Zeboudj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacombe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas E Beaudoin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Callot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lamarche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences15120463" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974556v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756822001327" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614165v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parlangeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Amrouch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11110445" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03097687v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gasparrini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rohais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacemi Mohammed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Euzen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104826" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03252176v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Labeur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Emmanuel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Petracchini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11030135" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03379802v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2145-2021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557505v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Koehn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-El&#233;onore David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Farrell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2020.104061" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957355v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Billi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-1617-2020" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476537v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12451" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02046559v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dimanov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hallais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daniel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-10-307-2019" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374281v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick M W Roberts" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G46606Y.1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01789822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2018.04.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01630270v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Turrini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bosica" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ryan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Shiner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/petgeo2017-031" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01875986v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grare" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Benedicto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guilcher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min8080319" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01630264v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schueller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.09.023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01675254v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trave" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2017.12.015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393352v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecouty" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016TC004128" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393394v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Agosta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benjamin Luetkemeyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet G. Crider" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.10.009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ574TRM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393356v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Toscani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Roure" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2016.06.022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393341v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boutoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Nanni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pik" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verlaguet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.06.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393387v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2016.08.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393326v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756816000078" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393331v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ruh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Brown" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faramarz Nilfouroushan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756816000650" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01083732v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2014.11.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393309v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tavani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Storti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corradetti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2014.11.013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXZDZRD3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247987v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Angeloni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ponton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roure" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.08.033" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065626v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2013.12.014" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0QN1LVX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065632v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markos D. Tranos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2013.12.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2GNZG38-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021566v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.12.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066756v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Swennen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Caracausi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.03.007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JK57X7Q9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066759v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.02.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0R76TJ5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103259v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Filleaudeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vacherat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003663" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065620v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Villemant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.07.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QFPFMHN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064431v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12032" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-303SMVVZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01056977v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bellanger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013TC003453" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00725110v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lecomte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mehl" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.4-5.383" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434818v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.198" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452854v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergerat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.4-5.291" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872232v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.03.036" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NR8VHZG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437534v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.01.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ28CGHW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437513v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Verg&#233;s" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.01.022" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8RPKNHR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722116v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shokofeh Khadivi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Barbarand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-76492011-031" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437520v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tavani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Soto" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.08.036" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00715925v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.06.022" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681720v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL050756" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872302v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Barbier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gasparrini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Daniel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.06.048" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D43NPB16-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628840v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003494" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623822v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048649" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623783v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Grasemann" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Simpson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756811000550" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590884v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S001675681100029X" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-FVJ2HMVW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563983v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Den&#232;le" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Labrousse" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.01.013" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564131v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04821.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569489v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009TC002525" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569498v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robion" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04673.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595315v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andriessen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Faure" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Ferket" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP348.6" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438677v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Larrasoana" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verg&#233;s" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2009.00446.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2CF9JGCM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591818v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2009088" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591569v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009TC002564" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443755v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.10.032" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00448474v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Bailly" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.11.001" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595275v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Vilasi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malandain" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barrier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.01.033" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HW9BN8X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428726v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malandain" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vilasi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roure" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.10.023" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K93R48WC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00715950v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Faccenna" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634893v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faram Ahmadhadi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Azzizadeh" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006TC001978" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578244v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Rimmele" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP291.3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-S1G1S3PW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143146v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Amrouch" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dissez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G23173A.1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143149v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tensi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kargar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143147v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2006.08.0009" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143148v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ahmadhadi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Daniel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136298v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365.2006.00296x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018835v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02784.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023314v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005TC001831" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023539v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023777v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2006.08.007" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTLSWNK5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022422v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004TC001673" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578241v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004TC001767" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021279v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Homberg" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Angelier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068581v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Chu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Deffontaines" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407326v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao-Tsu Chu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2004.02.007" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PRLQ40L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407317v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Homberg" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angelier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00586-7" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HM8FT9V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023595v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Cheng Lee" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002TC001436" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021617v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406709v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/0-8137-2358-2.31" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01402189v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001TC901018" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406746v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Philippe" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(02)00366-9" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCL4Q8RT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01402186v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001TC900019" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01402182v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mouthereau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deffontaines" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Chu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999TC900036" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01402201v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocher" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-W. Chen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96TC00625" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01402172v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Byrne" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Dupin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/93TC00233" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980737v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Petraccini" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8886" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980817v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7288" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980876v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-561" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587750v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labeur Aurelie" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas E. Beaudoin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980906v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980941v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhisek Basa" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981585v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trav&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981591v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lucas" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kohler" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981586v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moh Belkacemi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rohais" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pillot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980967v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick M.W. Roberts" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981598v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Trave Herrero" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981592v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Coltier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981596v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Youssef" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291425v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839426v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860518v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecomte" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981589v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545036v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Smith" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Eshraghi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP330.6" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>