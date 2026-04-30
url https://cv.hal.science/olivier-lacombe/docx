--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -598,295 +598,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03097687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burial-Deformation History of Folded Rocks Unraveled by Fracture Analysis, Stylolite Paleopiezometry and Vein Cement Geochemistry: A Case Study in the Cingoli Anticline (Umbria-Marche, Northern Apennines)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dating folding beyond folding, from layer-parallel shortening to fold tightening, using mesostructures: lessons from the Apennines, Pyrenees, and Rocky Mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas E Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Labeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Emmanuel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Petracchini</w:t>
+                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geosciences11030135⟩</w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (10), pp.2145 - 2157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-12-2145-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03252176v1</w:t>
+                <w:t xml:space="preserve">hal-03379802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating folding beyond folding, from layer-parallel shortening to fold tightening, using mesostructures: lessons from the Apennines, Pyrenees, and Rocky Mountains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Burial-Deformation History of Folded Rocks Unraveled by Fracture Analysis, Stylolite Paleopiezometry and Vein Cement Geochemistry: A Case Study in the Cingoli Anticline (Umbria-Marche, Northern Apennines)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Labeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Labeur</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
+                <w:t xml:space="preserve">Lorenzo Petracchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (10), pp.2145 - 2157. </w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/se-12-2145-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/geosciences11030135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03379802v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical stress history and paleoburial in foreland basins unravelled by stylolite roughness paleopiezometry: Insights from bedding-parallel stylolites in the Bighorn Basin, Wyoming, USA.</w:t>
               </w:r>
@@ -1498,386 +1498,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent and future trends in paleopiezometry in the diagenetic domain: Insights into the tectonic paleostress and burial depth history of fold-and-thrust belts and sedimentary basins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+                <w:t xml:space="preserve">Fault Zone Evolution and Development of a Structural and Hydrological Barrier: The Quartz Breccia in the Kiggavik Area (Nunavut, Canada) and Its Control on Uranium Mineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Grare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mercadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Benedicto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Guilcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2018.04.001⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (8), pp.319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min8080319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01789822v1</w:t>
+                <w:t xml:space="preserve">hal-01875986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D structural and thermal modelling of Mesozoic petroleum systems in the Po Valley Basin, northern Italy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Peter Shiner</w:t>
+                <w:t xml:space="preserve">Recent and future trends in paleopiezometry in the diagenetic domain: Insights into the tectonic paleostress and burial depth history of fold-and-thrust belts and sedimentary basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petroleum Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 24 (2), pp.172. </w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/petgeo2017-031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2018.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630270v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Zone Evolution and Development of a Structural and Hydrological Barrier: The Quartz Breccia in the Kiggavik Area (Nunavut, Canada) and Its Control on Uranium Mineralization</w:t>
+                <w:t xml:space="preserve">3D structural and thermal modelling of Mesozoic petroleum systems in the Po Valley Basin, northern Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Grare</w:t>
+                <w:t xml:space="preserve">Claudio Turrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Bosica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Shiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Guilcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (8), pp.319. </w:t>
+              <w:t xml:space="preserve">Petroleum Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (2), pp.172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/min8080319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1144/petgeo2017-031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875986v1</w:t>
+                <w:t xml:space="preserve">hal-01630270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inversion of calcite twin data for paleostress orientations and magnitudes: A new technique tested and calibrated on numerically-generated and natural data</w:t>
               </w:r>
@@ -1980,64 +1980,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Contact uranium prospect, Kiggavik project, Nunavut (Canada): Tectonic history, structural constraints and timing of mineralization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Grare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Benedicto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2108,333 +2108,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fingerprinting stress: Stylolite and calcite twinning paleopiezometry revealing the complexity of progressive stress patterns during folding - The case of the Monte Nero anticline in the Apennines, Italy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Koehn</w:t>
+                <w:t xml:space="preserve">Introduction to the Special Issue: &amp;quot;The role of fluids in faulting and fracturing in carbonates and other upper crustal rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Agosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Benjamin Luetkemeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliet G. Crider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016TC004128⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 690, pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393352v1</w:t>
+                <w:t xml:space="preserve">hal-01393394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the Special Issue: &amp;quot;The role of fluids in faulting and fracturing in carbonates and other upper crustal rocks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Juliet G. Crider</w:t>
+                <w:t xml:space="preserve">Fingerprinting stress: Stylolite and calcite twinning paleopiezometry revealing the complexity of progressive stress patterns during folding - The case of the Monte Nero anticline in the Apennines, Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Koehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lecouty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Billi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.10.009⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (7), pp.1687-1712 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016TC004128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01393394v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of structural inheritance on foreland-foredeep system evolution: An example from the Po valley region (northern Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Turrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Toscani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2934,337 +2934,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid systems and fracture development during syn-depositional 1 fold growth: an example from the Pico del Aguila anticline, Sierras Exteriores, Southern Pyrenees, Spain.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A review of deformation pattern templates in foreland basin systems and fold-and-thrust belts: implications for the state of stress in the frontal regions of thrust wedges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Huyghe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+                <w:t xml:space="preserve">S. Tavani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Storti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Emmanuel</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Corradetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2014.11.003⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 141, pp.82-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2014.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01083732v1</w:t>
+                <w:t xml:space="preserve">hal-01393309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of deformation pattern templates in foreland basin systems and fold-and-thrust belts: implications for the state of stress in the frontal regions of thrust wedges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Storti</w:t>
+                <w:t xml:space="preserve">Fluid systems and fracture development during syn-depositional 1 fold growth: an example from the Pico del Aguila anticline, Sierras Exteriores, Southern Pyrenees, Spain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.A. Muñoz</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2014.11.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp.23-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2014.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01393309v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional seismo-tectonics in the Po Valley basin, Northern Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Turrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Angeloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3344,272 +3344,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion of pre-orogenic extensional basins in the external Western Alps: Structure, microstructures and restoration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+                <w:t xml:space="preserve">Late Cenozoic faulting in SW Bulgaria: Fault geometry, kinematics and driving stress regimes. Implications for late orogenic processes in the Hellenic hinterland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markos D. Tranos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 60, pp.13-29. </w:t>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 74, pp.32-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2013.12.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2013.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065626v1</w:t>
+                <w:t xml:space="preserve">hal-01065632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Cenozoic faulting in SW Bulgaria: Fault geometry, kinematics and driving stress regimes. Implications for late orogenic processes in the Hellenic hinterland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inversion of pre-orogenic extensional basins in the external Western Alps: Structure, microstructures and restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boutoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Verlaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markos D. Tranos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 74, pp.32-55. </w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 60, pp.13-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2013.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2013.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065632v1</w:t>
+                <w:t xml:space="preserve">hal-01065626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of pore-fluid pressure during folding and basin contraction in overpressured reservoirs: Insights from the Madison–Phosphoria carbonate formations in the Bighorn Basin (Wyoming, USA)</w:t>
               </w:r>
@@ -3719,393 +3719,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An introduction to the Special Issue of Marine and Petroleum Geology: Fluiderocketectonics interactions in basins and orogens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Present-day 3D structural model of the Po Valley basin, Northern Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Turrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antonio Caracausi</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 55, pp.1-5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.03.007⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 56, pp.266-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01066756v1</w:t>
+                <w:t xml:space="preserve">hal-01066759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present-day 3D structural model of the Po Valley basin, Northern Italy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudio Turrini</w:t>
+                <w:t xml:space="preserve">Placing limits to shortening evolution in the Pyrenees: Role of margin architecture and implications for the Iberia/Europe convergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Filleaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Vacherat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.02.006⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (12), pp.2283-2314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014TC003663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01066759v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placing limits to shortening evolution in the Pyrenees: Role of margin architecture and implications for the Iberia/Europe convergence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
+                <w:t xml:space="preserve">An introduction to the Special Issue of Marine and Petroleum Geology: Fluiderocketectonics interactions in basins and orogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Filleaudeau</w:t>
+                <w:t xml:space="preserve">Rudy Swennen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Vacherat</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antonio Caracausi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014TC003663⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103259v1</w:t>
+                <w:t xml:space="preserve">hal-01066756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid systems above basement shear zones during inversion of pre-orogenic sedimentary basins (External Crystalline Massifs, Western Alps)</w:t>
               </w:r>
@@ -4276,51 +4276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pironon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4392,51 +4392,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collision kinematics in the western external Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boutoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4682,51 +4682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7, pp.57-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4845,509 +4845,509 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and microstructural evolution of the Rattlesnake Mountain Anticline (Wyoming, USA): New insights into the Sevier and Laramide orogenic stress build-up in the Bighorn Basin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+                <w:t xml:space="preserve">Building the Zagros collisional orogen: Timing, strain distribution and the dynamics of Arabia/Eurasia plate convergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Leprêtre</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jaume Vergés</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 576-577, pp.20-45. </w:t>
+              <w:t xml:space="preserve">, 2012, 532-535, pp.27-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.03.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00872232v1</w:t>
+                <w:t xml:space="preserve">hal-01437513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do fault slip data inversions actually yield &amp;quot;paleostresses&amp;quot; that can be compared with contemporary stresses? A critical discussion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constraints on palaeodrainage evolution induced by uplift and exhumation on the southern flank of the Zagros-Iranian-Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shokofeh Khadivi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Adatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2012.01.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Geological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 169 (1), pp.83-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/0016-76492011-031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437534v1</w:t>
+                <w:t xml:space="preserve">hal-00722116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building the Zagros collisional orogen: Timing, strain distribution and the dynamics of Arabia/Eurasia plate convergence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
+                <w:t xml:space="preserve">Structural and microstructural evolution of the Rattlesnake Mountain Anticline (Wyoming, USA): New insights into the Sevier and Laramide orogenic stress build-up in the Bighorn Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Amrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 532-535, pp.27-60. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 576-577, pp.20-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.03.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.01.022⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01437513v1</w:t>
+                <w:t xml:space="preserve">hal-00872232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on palaeodrainage evolution induced by uplift and exhumation on the southern flank of the Zagros-Iranian-Plateau</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do fault slip data inversions actually yield &amp;quot;paleostresses&amp;quot; that can be compared with contemporary stresses? A critical discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Geological Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 344 (3-4), pp.159-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2012.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/0016-76492011-031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00722116v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An introduction to the Tectonophysics special issue &amp;quot;Into the deformation history of folded rocks</w:t>
               </w:r>
@@ -5688,51 +5688,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of fracture stratigraphy on the paleo-hydrogeology of the Madison Limestone in two basement-involved folds in the Bighorn basin, (Wyoming, USA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5815,494 +5815,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture controlled paleohydrogeology in a basement-cored, fault-related fold: Sheep Mountain Anticline, Wyoming, United States</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paleostress magnitudes in folded sedimentary rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Amrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Emmanuel</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 12 (6), pp.1-15. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (17), pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2010GC003494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2011GL048649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00628840v1</w:t>
+                <w:t xml:space="preserve">hal-00623822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleostress magnitudes in folded sedimentary rocks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction: geodynamic evolution of the Zagros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Daniel</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Grasemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Simpson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011GL048649⟩</w:t>
+              <w:t xml:space="preserve">Geological Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 148 (5-6), pp.689-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0016756811000550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623822v1</w:t>
+                <w:t xml:space="preserve">hal-00623783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: geodynamic evolution of the Zagros</w:t>
+                <w:t xml:space="preserve">Fracture patterns in the Zagros Simply Folded Belt (Fars, Iran): constraints on early collisional tectonic history and role of basement faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guy Simpson</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geological Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 148 (5-6), pp.689-691. </w:t>
+              <w:t xml:space="preserve">, 2011, 148 (5-6), pp.940-963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0016756811000550⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S001675681100029X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623783v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00590884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture patterns in the Zagros Simply Folded Belt (Fars, Iran): constraints on early collisional tectonic history and role of basement faults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fracture controlled paleohydrogeology in a basement-cored, fault-related fold: Sheep Mountain Anticline, Wyoming, United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (6), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010GC003494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S001675681100029X⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00590884v1</w:t>
+                <w:t xml:space="preserve">hal-00628840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granite intrusion in a metamorphic core complex: The example of the Mykonos laccolith (Cyclades, Greece)</w:t>
               </w:r>
@@ -6797,307 +6797,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00569498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of palaeo-thermo-barometers and coupled thermal, fluid flow and pore-fluid pressure modelling for hydrocarbon and reservoir prediction in fold and thrust belts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Roure</w:t>
+                <w:t xml:space="preserve">Magnetochronology of synorogenic Miocene foreland sediments in the Fars arc of the Zagros Folded Belt (SW Iran)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shokofeh Khadivi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Andriessen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+                <w:t xml:space="preserve">J.C. Larrasoana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Faure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Helga Ferket</w:t>
+                <w:t xml:space="preserve">J. Vergés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Basin Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22, pp.918-932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2117.2009.00446.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/SP348.6⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00595315v1</w:t>
+                <w:t xml:space="preserve">hal-00438677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetochronology of synorogenic Miocene foreland sediments in the Fars arc of the Zagros Folded Belt (SW Iran)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
+                <w:t xml:space="preserve">The use of palaeo-thermo-barometers and coupled thermal, fluid flow and pore-fluid pressure modelling for hydrocarbon and reservoir prediction in fold and thrust belts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Larrasoana</w:t>
+                <w:t xml:space="preserve">P. Andriessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vergés</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+                <w:t xml:space="preserve">Jean-Luc Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helga Ferket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basin Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2117.2009.00446.x⟩</w:t>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 348, pp.87-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP348.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00438677v1</w:t>
+                <w:t xml:space="preserve">hal-00595315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcite Twins, a Tool for Tectonic Studies in Thrust Belts and Stable Orogenic Forelands</w:t>
               </w:r>
@@ -8261,51 +8261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Amrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dissez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8352,51 +8352,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical constraints on the development of the Zagros Folded Belt. In &amp;quot;Thrust belts and foreland basins : from fold kinematics to hydrocarbon systems&amp;quot; O. Lacombe, J. Lavé, J. Vergés et F. Roure Ed.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8663,51 +8663,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithospheric bulge in the West Taiwan Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8767,51 +8767,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Quaternary activity along the Deshir Fault : implication for the Tertiary tectonics of Central Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8884,51 +8884,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Cenozoic and modern stress fields in the wester Fars (Iran) : Implications for the tectonic and kinematic evolution of Central Zagros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kargar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8988,51 +8988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Zagros Folded Belt (Fars, Iran) : Consraints from Topography and Critical Wedge Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9083,51 +9083,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inversion of the Paleogene Chinese continental margin and thick-skinned deformation in the Western Foreland of Taiwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9515,51 +9515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.T. Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9608,371 +9608,371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00068581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Liuchiu Island offshore SW Taiwan: tectonic versus diapiric anticline development and comparisons with onshore structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using stress deflections to identify slip events in fault systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Homberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Angelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bergerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2004.02.007⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 217 (3-4), pp.409-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0012-821X(03)00586-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00407326v1</w:t>
+                <w:t xml:space="preserve">hal-00407317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using stress deflections to identify slip events in fault systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Homberg</w:t>
+                <w:t xml:space="preserve">The Liuchiu Island offshore SW Taiwan: tectonic versus diapiric anticline development and comparisons with onshore structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Angelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Angelier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hao-Tsu Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Deffontaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 217 (3-4), pp.409-424. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 336 (9), pp.815-825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0012-821X(03)00586-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2004.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00407317v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontal belt curvature and oblique ramp development at an obliquely collided irregular margin : geometry and kinematics of the NW Taiwan fold-thrust belt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao-Tsu Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Cheng Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10114,90 +10114,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations along the strike of the Taiwan belt: basement control on structural style, wedge geometry, and kinematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Deffontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Angelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geological Society of America. Special Paper</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 358 (3), pp.31-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10244,51 +10244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basement-involved shortening and deep detachment tectonics in forelands of orogens: Insights from recent collision belts (Taiwan, Western Alps, Pyrenees)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 21 (4), pp.12-1 - 12-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10322,51 +10322,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural inheritance and cenozoic stress fields in the Jura fold-and-thrust belt (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Homberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bergerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10374,51 +10374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Angelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 357 (1-4), pp.137-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10581,51 +10581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Deffontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. T. Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10702,51 +10702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.-W. Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10806,51 +10806,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eocene-Oligocene tectonics and kinematics of the Rhine-Saone Continental Transform Zone (eastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11375,51 +11375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pécheyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
@@ -11675,402 +11675,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical and mineralogical signature of fault zones in Archean basement rocks: characterizing a multi-episodic history of fluid-rock interactions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Mercadier</w:t>
+                <w:t xml:space="preserve">Natural sealed fractures from the Montney-Doig unconventional reservoirs tied to burial and tectonic history of the Western Canada foreland basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moh Belkacemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Gasparrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anna Travé</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Rohais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981585v1</w:t>
+                <w:t xml:space="preserve">hal-03981586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is EBSD a more efficient tool than universal stage to collect calcite twin data as used in calcite twin inversion for stress?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Parlangeau</w:t>
+                <w:t xml:space="preserve">Geochemical and mineralogical signature of fault zones in Archean basement rocks: characterizing a multi-episodic history of fluid-rock interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Grare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Benedicto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Daniel</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Travé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2018, Vienna (Austria), Austria</w:t>
+              <w:t xml:space="preserve">, Apr 2018, Vienne (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981591v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural sealed fractures from the Montney-Doig unconventional reservoirs tied to burial and tectonic history of the Western Canada foreland basin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marta Gasparrini</w:t>
+                <w:t xml:space="preserve">Is EBSD a more efficient tool than universal stage to collect calcite twin data as used in calcite twin inversion for stress?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Parlangeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Rohais</w:t>
+                <w:t xml:space="preserve">Ivan Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Pillot</w:t>
+                <w:t xml:space="preserve">Eric Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2018, Vienne (AUT), Austria</w:t>
+              <w:t xml:space="preserve">, Apr 2018, Vienna (Austria), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981586v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct dating of orogenic deformation in forelands: insights from LA-ICP-MS U-Pb dating of tectonic veins in the Sevier-Laramide Bighorn Basin, Wyoming, USA.</w:t>
               </w:r>
@@ -12158,441 +12158,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural controls on uranium mineralization at the Kiggavik project (NE Thelon area, Canada)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Benedicto</w:t>
+                <w:t xml:space="preserve">Estimates of chemical compaction and maximum burial depth from bedding parallel stylolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Gasparrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eléonore David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Maria Trave Herrero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ledru</w:t>
+                <w:t xml:space="preserve">Souhail Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineral Resources to Discover-14th SGA Biennial Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Geology Applied to Mineral Deposits, Aug 2017, Quebec (Canada), Canada. pp.20-23</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981598v1</w:t>
+                <w:t xml:space="preserve">hal-03981596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exhumation and stress history in the sedimentary cover during Laramide thick-skinned tectonics assessed by stylolite roughness analysis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+                <w:t xml:space="preserve">Structural controls on uranium mineralization at the Kiggavik project (NE Thelon area, Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Grare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Benedicto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Coltier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anna Maria Trave Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne (AUT), Austria</w:t>
+              <w:t xml:space="preserve">Mineral Resources to Discover-14th SGA Biennial Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Geology Applied to Mineral Deposits, Aug 2017, Quebec (Canada), Canada. pp.20-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981592v1</w:t>
+                <w:t xml:space="preserve">hal-03981598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimates of chemical compaction and maximum burial depth from bedding parallel stylolites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exhumation and stress history in the sedimentary cover during Laramide thick-skinned tectonics assessed by stylolite roughness analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Koehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souhail Youssef</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robin Coltier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981596v1</w:t>
+                <w:t xml:space="preserve">hal-03981592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collision et inversion des marges proximales européennes dans les Alpes externes occidentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boutoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12942,103 +12942,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the complex evolution of a polyphase fault/fracture network and its control on fluid circulation and ore deposition through macro- to micro-scale observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Grare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Benedicto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria Trave Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne (AUT), Austria. Abstract 12957, 2018</w:t>
@@ -13406,51 +13406,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400891v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anies Zeboudj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacombe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas E Beaudoin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Callot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lamarche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences15120463" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974556v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756822001327" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614165v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parlangeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Amrouch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11110445" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03097687v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gasparrini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rohais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacemi Mohammed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Euzen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104826" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03252176v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Labeur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Emmanuel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Petracchini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11030135" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03379802v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2145-2021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557505v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Koehn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-El&#233;onore David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Farrell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2020.104061" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957355v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Billi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-1617-2020" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476537v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12451" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02046559v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dimanov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hallais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daniel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-10-307-2019" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374281v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick M W Roberts" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G46606Y.1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01789822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2018.04.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01630270v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Turrini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bosica" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ryan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Shiner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/petgeo2017-031" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01875986v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grare" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Benedicto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guilcher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min8080319" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01630264v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schueller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.09.023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01675254v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trave" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2017.12.015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393352v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecouty" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016TC004128" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393394v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Agosta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benjamin Luetkemeyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet G. Crider" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.10.009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ574TRM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393356v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Toscani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Roure" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2016.06.022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393341v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boutoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Nanni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pik" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verlaguet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.06.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393387v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2016.08.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393326v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756816000078" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393331v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ruh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Brown" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faramarz Nilfouroushan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756816000650" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01083732v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2014.11.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393309v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tavani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Storti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corradetti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2014.11.013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXZDZRD3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247987v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Angeloni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ponton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roure" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.08.033" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065626v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2013.12.014" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0QN1LVX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065632v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markos D. Tranos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2013.12.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2GNZG38-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021566v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.12.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066756v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Swennen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Caracausi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.03.007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JK57X7Q9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066759v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.02.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0R76TJ5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103259v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Filleaudeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vacherat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003663" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065620v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Villemant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.07.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QFPFMHN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064431v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12032" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-303SMVVZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01056977v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bellanger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013TC003453" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00725110v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lecomte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mehl" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.4-5.383" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434818v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.198" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452854v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergerat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.4-5.291" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872232v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.03.036" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NR8VHZG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437534v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.01.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ28CGHW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437513v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Verg&#233;s" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.01.022" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8RPKNHR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722116v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shokofeh Khadivi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Barbarand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-76492011-031" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437520v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tavani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Soto" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.08.036" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00715925v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.06.022" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681720v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL050756" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872302v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Barbier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gasparrini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Daniel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.06.048" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D43NPB16-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628840v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003494" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623822v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048649" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623783v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Grasemann" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Simpson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756811000550" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590884v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S001675681100029X" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-FVJ2HMVW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563983v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Den&#232;le" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Labrousse" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.01.013" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564131v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04821.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569489v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009TC002525" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569498v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robion" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04673.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595315v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andriessen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Faure" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Ferket" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP348.6" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438677v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Larrasoana" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verg&#233;s" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2009.00446.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2CF9JGCM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591818v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2009088" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591569v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009TC002564" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443755v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.10.032" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00448474v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Bailly" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.11.001" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595275v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Vilasi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malandain" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barrier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.01.033" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HW9BN8X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428726v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malandain" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vilasi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roure" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.10.023" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K93R48WC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00715950v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Faccenna" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634893v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faram Ahmadhadi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Azzizadeh" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006TC001978" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578244v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Rimmele" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP291.3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-S1G1S3PW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143146v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Amrouch" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dissez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G23173A.1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143149v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tensi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kargar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143147v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2006.08.0009" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143148v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ahmadhadi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Daniel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136298v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365.2006.00296x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018835v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02784.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023314v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005TC001831" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023539v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023777v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2006.08.007" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTLSWNK5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022422v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004TC001673" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578241v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004TC001767" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021279v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Homberg" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Angelier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068581v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Chu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Deffontaines" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407326v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao-Tsu Chu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2004.02.007" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PRLQ40L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407317v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Homberg" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angelier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00586-7" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HM8FT9V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023595v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Cheng Lee" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002TC001436" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021617v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406709v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/0-8137-2358-2.31" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01402189v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001TC901018" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406746v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Philippe" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(02)00366-9" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCL4Q8RT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01402186v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001TC900019" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01402182v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mouthereau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deffontaines" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Chu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999TC900036" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01402201v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocher" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-W. Chen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96TC00625" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01402172v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Byrne" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Dupin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/93TC00233" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980737v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Petraccini" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8886" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980817v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7288" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980876v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-561" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587750v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labeur Aurelie" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas E. Beaudoin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980906v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980941v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhisek Basa" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981585v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trav&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981591v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lucas" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kohler" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981586v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moh Belkacemi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rohais" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pillot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980967v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick M.W. Roberts" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981598v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Trave Herrero" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981592v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Coltier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981596v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Youssef" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291425v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839426v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860518v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecomte" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981589v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545036v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Smith" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Eshraghi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP330.6" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400891v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anies Zeboudj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacombe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas E Beaudoin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Callot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lamarche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences15120463" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974556v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756822001327" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614165v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parlangeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Amrouch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11110445" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03097687v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gasparrini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rohais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacemi Mohammed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Euzen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104826" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03379802v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Labeur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2145-2021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03252176v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Emmanuel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Petracchini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11030135" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557505v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Koehn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-El&#233;onore David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Farrell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2020.104061" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957355v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Billi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-1617-2020" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476537v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12451" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02046559v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dimanov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hallais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daniel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-10-307-2019" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374281v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick M W Roberts" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G46606Y.1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01875986v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grare" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Benedicto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guilcher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min8080319" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01789822v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2018.04.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01630270v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Turrini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bosica" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ryan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Shiner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/petgeo2017-031" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01630264v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schueller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.09.023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01675254v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trave" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2017.12.015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393394v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Agosta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benjamin Luetkemeyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet G. Crider" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.10.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ574TRM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393352v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecouty" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016TC004128" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393356v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Toscani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Roure" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2016.06.022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393341v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boutoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Nanni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pik" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verlaguet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.06.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393387v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2016.08.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393326v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756816000078" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393331v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ruh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Brown" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faramarz Nilfouroushan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756816000650" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393309v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tavani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Storti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corradetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2014.11.013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXZDZRD3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01083732v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2014.11.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247987v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Angeloni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ponton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roure" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.08.033" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065632v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markos D. Tranos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2013.12.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2GNZG38-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065626v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2013.12.014" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0QN1LVX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021566v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.12.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066759v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.02.006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0R76TJ5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103259v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Filleaudeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vacherat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003663" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066756v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Swennen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Caracausi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.03.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JK57X7Q9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065620v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Villemant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.07.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QFPFMHN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064431v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12032" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-303SMVVZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01056977v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bellanger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013TC003453" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00725110v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lecomte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mehl" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.4-5.383" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434818v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.198" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452854v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergerat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.4-5.291" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437513v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Verg&#233;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.01.022" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8RPKNHR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722116v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shokofeh Khadivi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Barbarand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-76492011-031" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872232v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.03.036" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NR8VHZG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437534v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.01.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ28CGHW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437520v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tavani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Soto" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.08.036" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00715925v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.06.022" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681720v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL050756" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872302v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Barbier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gasparrini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Daniel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.06.048" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D43NPB16-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623822v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048649" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623783v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Grasemann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Simpson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756811000550" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590884v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S001675681100029X" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-FVJ2HMVW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628840v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003494" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563983v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Den&#232;le" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Labrousse" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.01.013" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564131v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04821.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569489v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009TC002525" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569498v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robion" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04673.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438677v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Larrasoana" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verg&#233;s" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2009.00446.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2CF9JGCM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595315v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andriessen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Faure" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Ferket" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP348.6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591818v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2009088" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591569v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009TC002564" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443755v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.10.032" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00448474v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Bailly" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.11.001" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595275v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Vilasi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malandain" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barrier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.01.033" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HW9BN8X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428726v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malandain" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vilasi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roure" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.10.023" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K93R48WC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00715950v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Faccenna" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634893v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faram Ahmadhadi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Azzizadeh" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006TC001978" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578244v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Rimmele" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP291.3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-S1G1S3PW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143146v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Amrouch" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dissez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G23173A.1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143149v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tensi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kargar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143147v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2006.08.0009" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143148v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ahmadhadi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Daniel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136298v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365.2006.00296x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018835v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02784.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023314v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005TC001831" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023539v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023777v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2006.08.007" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTLSWNK5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022422v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004TC001673" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578241v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004TC001767" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021279v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Homberg" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Angelier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068581v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Chu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Deffontaines" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407317v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Homberg" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angelier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00586-7" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HM8FT9V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407326v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao-Tsu Chu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2004.02.007" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PRLQ40L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023595v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Cheng Lee" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002TC001436" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021617v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406709v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/0-8137-2358-2.31" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01402189v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001TC901018" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406746v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Philippe" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(02)00366-9" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCL4Q8RT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01402186v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001TC900019" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01402182v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mouthereau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deffontaines" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Chu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999TC900036" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01402201v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocher" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-W. Chen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96TC00625" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01402172v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Byrne" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Dupin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/93TC00233" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980737v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Petraccini" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8886" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980817v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7288" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980876v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-561" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587750v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labeur Aurelie" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas E. Beaudoin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980906v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980941v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhisek Basa" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981586v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moh Belkacemi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rohais" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pillot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981585v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trav&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981591v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lucas" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kohler" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980967v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick M.W. Roberts" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981596v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Youssef" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981598v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Trave Herrero" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981592v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Coltier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291425v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839426v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860518v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecomte" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981589v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545036v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Smith" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Eshraghi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP330.6" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>