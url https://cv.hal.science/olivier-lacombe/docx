--- v2 (2026-04-30)
+++ v3 (2026-05-25)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (89)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (88)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -598,295 +598,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03097687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating folding beyond folding, from layer-parallel shortening to fold tightening, using mesostructures: lessons from the Apennines, Pyrenees, and Rocky Mountains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Burial-Deformation History of Folded Rocks Unraveled by Fracture Analysis, Stylolite Paleopiezometry and Vein Cement Geochemistry: A Case Study in the Cingoli Anticline (Umbria-Marche, Northern Apennines)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Labeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
+                <w:t xml:space="preserve">Laurent Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Petracchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/se-12-2145-2021⟩</w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences11030135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03379802v1</w:t>
+                <w:t xml:space="preserve">hal-03252176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burial-Deformation History of Folded Rocks Unraveled by Fracture Analysis, Stylolite Paleopiezometry and Vein Cement Geochemistry: A Case Study in the Cingoli Anticline (Umbria-Marche, Northern Apennines)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dating folding beyond folding, from layer-parallel shortening to fold tightening, using mesostructures: lessons from the Apennines, Pyrenees, and Rocky Mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas E Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Labeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Petracchini</w:t>
+                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, </w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (10), pp.2145 - 2157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/geosciences11030135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/se-12-2145-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252176v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical stress history and paleoburial in foreland basins unravelled by stylolite roughness paleopiezometry: Insights from bedding-parallel stylolites in the Bighorn Basin, Wyoming, USA.</w:t>
               </w:r>
@@ -1498,252 +1498,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Zone Evolution and Development of a Structural and Hydrological Barrier: The Quartz Breccia in the Kiggavik Area (Nunavut, Canada) and Its Control on Uranium Mineralization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Grare</w:t>
+                <w:t xml:space="preserve">Recent and future trends in paleopiezometry in the diagenetic domain: Insights into the tectonic paleostress and burial depth history of fold-and-thrust belts and sedimentary basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min8080319⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2018.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875986v1</w:t>
+                <w:t xml:space="preserve">hal-01789822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent and future trends in paleopiezometry in the diagenetic domain: Insights into the tectonic paleostress and burial depth history of fold-and-thrust belts and sedimentary basins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+                <w:t xml:space="preserve">Fault Zone Evolution and Development of a Structural and Hydrological Barrier: The Quartz Breccia in the Kiggavik Area (Nunavut, Canada) and Its Control on Uranium Mineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Grare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mercadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Benedicto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Guilcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (8), pp.319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2018.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/min8080319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789822v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D structural and thermal modelling of Mesozoic petroleum systems in the Po Valley Basin, northern Italy</w:t>
               </w:r>
@@ -1974,8951 +1974,8841 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Contact uranium prospect, Kiggavik project, Nunavut (Canada): Tectonic history, structural constraints and timing of mineralization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Benedicto</w:t>
+                <w:t xml:space="preserve">Introduction to the Special Issue: &amp;quot;The role of fluids in faulting and fracturing in carbonates and other upper crustal rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Agosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Benjamin Luetkemeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliet G. Crider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2017.12.015⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 690, pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675254v1</w:t>
+                <w:t xml:space="preserve">hal-01393394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the Special Issue: &amp;quot;The role of fluids in faulting and fracturing in carbonates and other upper crustal rocks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juliette Lamarche</w:t>
+                <w:t xml:space="preserve">Fingerprinting stress: Stylolite and calcite twinning paleopiezometry revealing the complexity of progressive stress patterns during folding - The case of the Monte Nero anticline in the Apennines, Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Koehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliet G. Crider</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Lecouty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Billi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 690, pp.1-3. </w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (7), pp.1687-1712 </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016TC004128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01393394v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fingerprinting stress: Stylolite and calcite twinning paleopiezometry revealing the complexity of progressive stress patterns during folding - The case of the Monte Nero anticline in the Apennines, Italy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Koehn</w:t>
+                <w:t xml:space="preserve">Influence of structural inheritance on foreland-foredeep system evolution: An example from the Po valley region (northern Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Turrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Toscani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lecouty</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francois Roure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 35 (7), pp.1687-1712 </w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 77, pp.376-398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016TC004128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2016.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393352v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of structural inheritance on foreland-foredeep system evolution: An example from the Po valley region (northern Italy)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal and structural evolution of the external Western Alps: Insights from (U-Th-Sm)/He thermochronology and RSCM thermometry in the Aiguilles Rouges/Mont Blanc massifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Toscani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+                <w:t xml:space="preserve">Alexandre Boutoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Roure</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Nanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Verlaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2016.06.022⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 683, pp.109-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393356v1</w:t>
+                <w:t xml:space="preserve">hal-01393341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and structural evolution of the external Western Alps: Insights from (U-Th-Sm)/He thermochronology and RSCM thermometry in the Aiguilles Rouges/Mont Blanc massifs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Thick-skinned tectonics and basement-involved fold-thrust belts. Insights from selected Cenozoic orogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.06.010⟩</w:t>
+              <w:t xml:space="preserve">Geological Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 153 (5/6), pp.763-810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0016756816000078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393341v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluids in crustal deformation: Fluid flow, fluid-rock interactions, rheology, melting and resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 101, pp.1-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2016.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2016.08.004⟩</w:t>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thick-skinned tectonics and basement-involved fold-thrust belts. Insights from selected Cenozoic orogens</w:t>
+                <w:t xml:space="preserve">Introduction: tectonic evolution and mechanics of basement-involved fold-and-thrust belts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Ruh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faramarz Nilfouroushan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geological Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 153 (5/6), pp.763-810. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0016756816000078⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 153 (5-6), pp.759 - 762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0016756816000650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393326v1</w:t>
+                <w:t xml:space="preserve">hal-01393331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: tectonic evolution and mechanics of basement-involved fold-and-thrust belts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A review of deformation pattern templates in foreland basin systems and fold-and-thrust belts: implications for the state of stress in the frontal regions of thrust wedges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tavani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Storti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Corradetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0016756816000650⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 141, pp.82-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2014.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393331v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of deformation pattern templates in foreland basin systems and fold-and-thrust belts: implications for the state of stress in the frontal regions of thrust wedges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Storti</w:t>
+                <w:t xml:space="preserve">Fluid systems and fracture development during syn-depositional 1 fold growth: an example from the Pico del Aguila anticline, Sierras Exteriores, Southern Pyrenees, Spain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.A. Muñoz</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp.23-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2014.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2014.11.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01393309v1</w:t>
+                <w:t xml:space="preserve">hal-01083732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid systems and fracture development during syn-depositional 1 fold growth: an example from the Pico del Aguila anticline, Sierras Exteriores, Southern Pyrenees, Spain.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+                <w:t xml:space="preserve">Three-dimensional seismo-tectonics in the Po Valley basin, Northern Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Turrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Angeloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Ponton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2014.11.003⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 661, pp.156-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2015.08.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083732v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional seismo-tectonics in the Po Valley basin, Northern Italy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pamela Angeloni</w:t>
+                <w:t xml:space="preserve">Inversion of pre-orogenic extensional basins in the external Western Alps: Structure, microstructures and restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boutoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Roure</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Verlaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2015.08.033⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 60, pp.13-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2013.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247987v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Cenozoic faulting in SW Bulgaria: Fault geometry, kinematics and driving stress regimes. Implications for late orogenic processes in the Hellenic hinterland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markos D. Tranos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 74, pp.32-55. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2013.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion of pre-orogenic extensional basins in the external Western Alps: Structure, microstructures and restoration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Evolution of pore-fluid pressure during folding and basin contraction in overpressured reservoirs: Insights from the Madison–Phosphoria carbonate formations in the Bighorn Basin (Wyoming, USA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Amrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55, pp.214-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2013.12.014⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01065626v1</w:t>
+                <w:t xml:space="preserve">hal-02021566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of pore-fluid pressure during folding and basin contraction in overpressured reservoirs: Insights from the Madison–Phosphoria carbonate formations in the Bighorn Basin (Wyoming, USA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+                <w:t xml:space="preserve">Present-day 3D structural model of the Po Valley basin, Northern Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Turrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Daniel</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 55, pp.214-229. </w:t>
+              <w:t xml:space="preserve">, 2014, 56, pp.266-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.12.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02021566v1</w:t>
+                <w:t xml:space="preserve">hal-01066759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present-day 3D structural model of the Po Valley basin, Northern Italy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudio Turrini</w:t>
+                <w:t xml:space="preserve">Placing limits to shortening evolution in the Pyrenees: Role of margin architecture and implications for the Iberia/Europe convergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Filleaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Vacherat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (12), pp.2283-2314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014TC003663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.02.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01066759v1</w:t>
+                <w:t xml:space="preserve">hal-01103259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placing limits to shortening evolution in the Pyrenees: Role of margin architecture and implications for the Iberia/Europe convergence</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An introduction to the Special Issue of Marine and Petroleum Geology: Fluiderocketectonics interactions in basins and orogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Swennen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Caracausi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014TC003663⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103259v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An introduction to the Special Issue of Marine and Petroleum Geology: Fluiderocketectonics interactions in basins and orogens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluid systems above basement shear zones during inversion of pre-orogenic sedimentary basins (External Crystalline Massifs, Western Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boutoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Verlaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Villemant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 206-207, pp.435-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.03.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01066756v1</w:t>
+                <w:t xml:space="preserve">hal-01065620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid systems above basement shear zones during inversion of pre-orogenic sedimentary basins (External Crystalline Massifs, Western Alps)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Crustal-scale fluid flow during the tectonic evolution of the Bighorn Basin (Wyoming, USA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pironon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Basin Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26, pp.403-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bre.12032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.07.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01065620v1</w:t>
+                <w:t xml:space="preserve">hal-01064431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal-scale fluid flow during the tectonic evolution of the Bighorn Basin (Wyoming, USA)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Collision kinematics in the western external Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boutoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basin Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (6), pp.1055-1088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013TC003453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bre.12032⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01064431v1</w:t>
+                <w:t xml:space="preserve">insu-01056977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collision kinematics in the western external Alps</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Initiation, geometry and mechanics of brittle faulting in exhuming metamorphic rocks: Insights from the northern Cycladic Islands (Aegean, Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013TC003453⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 184 (4-5), pp.383-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.184.4-5.383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01056977v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00725110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiation, geometry and mechanics of brittle faulting in exhuming metamorphic rocks: Insights from the northern Cycladic Islands (Aegean, Greece)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of Studies of Sub-Seismic fracture populations to Paleo-Hydrological Reconstructions (Bighorn Basin, USA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Caroline Mehl</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 184 (4-5), pp.383-403. </w:t>
+              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.57-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.184.4-5.383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proeps.2013.03.198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00725110v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Studies of Sub-Seismic fracture populations to Paleo-Hydrological Reconstructions (Bighorn Basin, USA)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faults, stresses and mechanics of the upper crust: a tribute to Jacques Angelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Emmanuel</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bergerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeps.2013.03.198⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 184 (4-5), pp.291-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.184.4-5.291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434818v1</w:t>
+                <w:t xml:space="preserve">hal-01452854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faults, stresses and mechanics of the upper crust: a tribute to Jacques Angelier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and microstructural evolution of the Rattlesnake Mountain Anticline (Wyoming, USA): New insights into the Sevier and Laramide orogenic stress build-up in the Bighorn Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Amrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.184.4-5.291⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 576-577, pp.20-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.03.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452854v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building the Zagros collisional orogen: Timing, strain distribution and the dynamics of Arabia/Eurasia plate convergence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Constraints on palaeodrainage evolution induced by uplift and exhumation on the southern flank of the Zagros-Iranian-Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shokofeh Khadivi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Adatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jaume Vergés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Geological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 169 (1), pp.83-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/0016-76492011-031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.01.022⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01437513v1</w:t>
+                <w:t xml:space="preserve">hal-00722116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on palaeodrainage evolution induced by uplift and exhumation on the southern flank of the Zagros-Iranian-Plateau</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Building the Zagros collisional orogen: Timing, strain distribution and the dynamics of Arabia/Eurasia plate convergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Vergés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Geological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/0016-76492011-031⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 532-535, pp.27-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00722116v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and microstructural evolution of the Rattlesnake Mountain Anticline (Wyoming, USA): New insights into the Sevier and Laramide orogenic stress build-up in the Bighorn Basin</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do fault slip data inversions actually yield &amp;quot;paleostresses&amp;quot; that can be compared with contemporary stresses? A critical discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 344 (3-4), pp.159-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2012.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.03.036⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00872232v1</w:t>
+                <w:t xml:space="preserve">hal-01437534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do fault slip data inversions actually yield &amp;quot;paleostresses&amp;quot; that can be compared with contemporary stresses? A critical discussion</w:t>
+                <w:t xml:space="preserve">An introduction to the Tectonophysics special issue &amp;quot;Into the deformation history of folded rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Tavani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Soto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 576-577, pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.08.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2012.01.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01437534v1</w:t>
+                <w:t xml:space="preserve">hal-01437520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An introduction to the Tectonophysics special issue &amp;quot;Into the deformation history of folded rocks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanisms of margin inversion in the external Western Alps: Implications for crustal rheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boutoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 576-577, pp.1-3. </w:t>
+              <w:t xml:space="preserve">, 2012, 560-561, pp.62-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.08.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437520v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00715925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of margin inversion in the external Western Alps: Implications for crustal rheology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Boutoux</w:t>
+                <w:t xml:space="preserve">Impact of fracture stratigraphy on the paleo-hydrogeology of the Madison Limestone in two basement-involved folds in the Bighorn basin, (Wyoming, USA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gasparrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 560-561, pp.62-83. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.06.022⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 576-577, pp.116-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.06.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00715925v1</w:t>
+                <w:t xml:space="preserve">hal-00872302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical basis for slip along low-angle normal faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 39 (L03307), pp.1-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2011GL050756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of fracture stratigraphy on the paleo-hydrogeology of the Madison Limestone in two basement-involved folds in the Bighorn basin, (Wyoming, USA)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paleostress magnitudes in folded sedimentary rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Amrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (17), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011GL048649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.06.048⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00872302v1</w:t>
+                <w:t xml:space="preserve">hal-00623822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleostress magnitudes in folded sedimentary rocks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction: geodynamic evolution of the Zagros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Daniel</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Grasemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Simpson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011GL048649⟩</w:t>
+              <w:t xml:space="preserve">Geological Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 148 (5-6), pp.689-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0016756811000550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623822v1</w:t>
+                <w:t xml:space="preserve">hal-00623783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: geodynamic evolution of the Zagros</w:t>
+                <w:t xml:space="preserve">Fracture patterns in the Zagros Simply Folded Belt (Fars, Iran): constraints on early collisional tectonic history and role of basement faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guy Simpson</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geological Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 148 (5-6), pp.689-691. </w:t>
+              <w:t xml:space="preserve">, 2011, 148 (5-6), pp.940-963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0016756811000550⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S001675681100029X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623783v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00590884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture patterns in the Zagros Simply Folded Belt (Fars, Iran): constraints on early collisional tectonic history and role of basement faults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fracture controlled paleohydrogeology in a basement-cored, fault-related fold: Sheep Mountain Anticline, Wyoming, United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (6), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010GC003494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S001675681100029X⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00590884v1</w:t>
+                <w:t xml:space="preserve">hal-00628840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture controlled paleohydrogeology in a basement-cored, fault-related fold: Sheep Mountain Anticline, Wyoming, United States</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+                <w:t xml:space="preserve">Granite intrusion in a metamorphic core complex: The example of the Mykonos laccolith (Cyclades, Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Denèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010GC003494⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 501 (1-4), pp.52-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2011.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00628840v1</w:t>
+                <w:t xml:space="preserve">insu-00563983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granite intrusion in a metamorphic core complex: The example of the Mykonos laccolith (Cyclades, Greece)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">A continuum mechanics approach to quantify brittle strain on weak faults: application to the extensional reactivation of shallow dipping discontinuities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 501 (1-4), pp.52-70. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 184, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2011.01.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04821.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00563983v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00564131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A continuum mechanics approach to quantify brittle strain on weak faults: application to the extensional reactivation of shallow dipping discontinuities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+                <w:t xml:space="preserve">Stress and strain patterns, kinematics and deformation mechanisms in a basement-cored anticline: Sheep Mountain Anticline, Wyoming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Amrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 184, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (1), pp.n/a - n/a. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04821.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2009TC002525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00564131v1</w:t>
+                <w:t xml:space="preserve">hal-00569489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress and strain patterns, kinematics and deformation mechanisms in a basement-cored anticline: Sheep Mountain Anticline, Wyoming</w:t>
+                <w:t xml:space="preserve">Constraints on deformation mechanisms during folding provided by rock physical properties: a case study at Sheep Mountain anticline (Wyoming, USA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Amrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Robion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009TC002525⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 182 (3), pp.1105-1123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04673.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00569489v1</w:t>
+                <w:t xml:space="preserve">hal-00569498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on deformation mechanisms during folding provided by rock physical properties: a case study at Sheep Mountain anticline (Wyoming, USA)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Robion</w:t>
+                <w:t xml:space="preserve">The use of palaeo-thermo-barometers and coupled thermal, fluid flow and pore-fluid pressure modelling for hydrocarbon and reservoir prediction in fold and thrust belts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Andriessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Daniel</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helga Ferket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04673.x⟩</w:t>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 348, pp.87-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP348.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00569498v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00595315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetochronology of synorogenic Miocene foreland sediments in the Fars arc of the Zagros Folded Belt (SW Iran)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shokofeh Khadivi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Larrasoana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vergés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basin Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22, pp.918-932. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2117.2009.00446.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00438677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of palaeo-thermo-barometers and coupled thermal, fluid flow and pore-fluid pressure modelling for hydrocarbon and reservoir prediction in fold and thrust belts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calcite Twins, a Tool for Tectonic Studies in Thrust Belts and Stable Orogenic Forelands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 348, pp.87-114. </w:t>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 65 (6), pp.809-838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/SP348.6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2009088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00595315v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcite Twins, a Tool for Tectonic Studies in Thrust Belts and Stable Orogenic Forelands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geometry and kinematics of Mykonos detachment, Cyclades, Greece: Evidence for slip at shallow dip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Denèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 65 (6), pp.809-838. </w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (5), pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2516/ogst/2009088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2009TC002564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00591818v1</w:t>
+                <w:t xml:space="preserve">hal-00591569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry and kinematics of Mykonos detachment, Cyclades, Greece: Evidence for slip at shallow dip</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">The North Cycladic Detachment System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Denèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009TC002564⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 289, pp.87-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.10.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00591569v1</w:t>
+                <w:t xml:space="preserve">hal-00443755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The North Cycladic Detachment System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Rifting and shallow-dipping detachments, clues from the Corinth Rift and the Aegean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yoann Denèle</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.10.032⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 483 (3-4), pp.287-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2009.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443755v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00448474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rifting and shallow-dipping detachments, clues from the Corinth Rift and the Aegean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vivien Bailly</w:t>
+                <w:t xml:space="preserve">From outcrop and petrographic studies to basin-scale fluid flow modelling: The use of the Albanian natural laboratory for carbonate reservoir characterisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Vilasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Malandain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Amrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 483 (3-4), pp.287-304. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2009.11.001⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 474, pp.367-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2009.01.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00448474v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00595275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From outcrop and petrographic studies to basin-scale fluid flow modelling: The use of the Albanian natural laboratory for carbonate reservoir characterisation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+                <w:t xml:space="preserve">From paleostresses to paleoburial in fold-thrust belts : Preliminary results from calcite twin analysis in the Outer Albanides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Malandain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vilasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Amrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Roure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 474, pp.367-392. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 475, pp.128-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2008.10.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2009.01.033⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00595275v1</w:t>
+                <w:t xml:space="preserve">hal-00428726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From paleostresses to paleoburial in fold-thrust belts : Preliminary results from calcite twin analysis in the Outer Albanides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retrait de la subduction et exhumation des unités de haute pression dans les Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Faccenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2008.10.023⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00428726v1</w:t>
+                <w:t xml:space="preserve">insu-00715950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrait de la subduction et exhumation des unités de haute pression dans les Alpes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for pre-folding vein development in the Oligo-Miocene Asmari Formation in the Central Zagros Fold Belt, Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Faccenna</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+                <w:t xml:space="preserve">Faram Ahmadhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehran Azzizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (1), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006TC001978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00715950v1</w:t>
+                <w:t xml:space="preserve">hal-00634893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for pre-folding vein development in the Oligo-Miocene Asmari Formation in the Central Zagros Fold Belt, Iran</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mehran Azzizadeh</w:t>
+                <w:t xml:space="preserve">Structural evolution of Andros Island (Cyclades, Greece): a key to the behaviour of a (flat) detachment within an extending continental crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Rimmele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2006TC001978⟩</w:t>
+              <w:t xml:space="preserve">Geological Society Special Publication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 291, pp.41-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP291.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00634893v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00578244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural evolution of Andros Island (Cyclades, Greece): a key to the behaviour of a (flat) detachment within an extending continental crust</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calcite twining constraints on late Neogene stress patterns and deformation mechanisms in the active Zagros collision belt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaetan Rimmele</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Amrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dissez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society Special Publication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35 (3), pp.263-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G23173A.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/SP291.3⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00578244v1</w:t>
+                <w:t xml:space="preserve">hal-00143146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcite twining constraints on late Neogene stress patterns and deformation mechanisms in the active Zagros collision belt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical constraints on the development of the Zagros Folded Belt. In &amp;quot;Thrust belts and foreland basins : from fold kinematics to hydrocarbon systems&amp;quot; O. Lacombe, J. Lavé, J. Vergés et F. Roure Ed.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kargar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frontiers in Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, chapter 13, pp.247-266</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00143146v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical constraints on the development of the Zagros Folded Belt. In &amp;quot;Thrust belts and foreland basins : from fold kinematics to hydrocarbon systems&amp;quot; O. Lacombe, J. Lavé, J. Vergés et F. Roure Ed.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of Paleostress magnitudes from calcite twins with contemporary stress magnitudes and frictional sliding criteria in the continental crust : Mechanical implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 29, pp.86-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2006.08.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00143149v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Paleostress magnitudes from calcite twins with contemporary stress magnitudes and frictional sliding criteria in the continental crust : Mechanical implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early reactivation of basement faults in Central Zagros (SW Iran) : evidence from pre-folding fracture populations in the Asmari Formation and Lower Tertiary paleogeography. In &amp;quot;Thrust belts and foreland basins : from fold kinematics to hydrocarbon systems&amp;quot; O. Lacombe, J. Lavé, J. Vergés et F. Roure Ed.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ahmadhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frontiers in Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, chapter 11, pp.205-228</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00143147v1</w:t>
+                <w:t xml:space="preserve">hal-00143148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early reactivation of basement faults in Central Zagros (SW Iran) : evidence from pre-folding fracture populations in the Asmari Formation and Lower Tertiary paleogeography. In &amp;quot;Thrust belts and foreland basins : from fold kinematics to hydrocarbon systems&amp;quot; O. Lacombe, J. Lavé, J. Vergés et F. Roure Ed.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Ahmadhadi</w:t>
+                <w:t xml:space="preserve">Lithospheric bulge in the West Taiwan Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.M. Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Basin Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18, pp.277-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365.2006.00296x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00143148v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00136298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithospheric bulge in the West Taiwan Basin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Evidence of Quaternary activity along the Deshir Fault : implication for the Tertiary tectonics of Central Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basin Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365.2006.00296x⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 164, pp.192-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02784.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00136298v1</w:t>
+                <w:t xml:space="preserve">hal-00018835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Quaternary activity along the Deshir Fault : implication for the Tertiary tectonics of Central Iran</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
+                <w:t xml:space="preserve">Late Cenozoic and modern stress fields in the wester Fars (Iran) : Implications for the tectonic and kinematic evolution of Central Zagros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kargar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Meyer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 164, pp.192-201. </w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (1), pp.1-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02784.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2005TC001831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018835v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Cenozoic and modern stress fields in the wester Fars (Iran) : Implications for the tectonic and kinematic evolution of Central Zagros</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Zagros Folded Belt (Fars, Iran) : Consraints from Topography and Critical Wedge Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 165, pp.336-356</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023314v1</w:t>
+                <w:t xml:space="preserve">hal-00023539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Zagros Folded Belt (Fars, Iran) : Consraints from Topography and Critical Wedge Modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Inversion of the Paleogene Chinese continental margin and thick-skinned deformation in the Western Foreland of Taiwan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 28, pp.1977-1993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2006.08.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023539v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion of the Paleogene Chinese continental margin and thick-skinned deformation in the Western Foreland of Taiwan</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and kinematic relationships between Corsica and the Pyrenees-Provence domain at the time of the Pyrenean orogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (TC1003), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004TC001673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2006.08.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00023777v1</w:t>
+                <w:t xml:space="preserve">hal-00022422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and kinematic relationships between Corsica and the Pyrenees-Provence domain at the time of the Pyrenean orogeny</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From ductile to brittle: evolution and localization of deformation below a crustal detachment (Tinos, Cyclades, Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 24 (TC1003), pp.1-20. </w:t>
+              <w:t xml:space="preserve">, 2005, 24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2004TC001673⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2004TC001767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022422v1</w:t>
+                <w:t xml:space="preserve">hal-00578241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From ductile to brittle: evolution and localization of deformation below a crustal detachment (Tinos, Cyclades, Greece)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+                <w:t xml:space="preserve">Using stress deflections to identify past ruptures in fault systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Homberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Angelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bergerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 217, pp.409-424</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00578241v1</w:t>
+                <w:t xml:space="preserve">hal-00021279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using stress deflections to identify past ruptures in fault systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Homberg</w:t>
+                <w:t xml:space="preserve">The Liuchiu Hsud island offshore SW Taiwan : tectonic vs diapiric anticline develoment and comparisons with onshore structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Angelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Angelier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H.T. Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Deffontaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 217, pp.409-424</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 336, pp.815-825</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021279v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00068581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Liuchiu Hsud island offshore SW Taiwan : tectonic vs diapiric anticline develoment and comparisons with onshore structures</w:t>
+                <w:t xml:space="preserve">The Liuchiu Island offshore SW Taiwan: tectonic versus diapiric anticline development and comparisons with onshore structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao-Tsu Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Deffontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 336, pp.815-825</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 336 (9), pp.815-825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2004.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00068581v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using stress deflections to identify slip events in fault systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Homberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bergerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 217 (3-4), pp.409-424. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0012-821X(03)00586-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00407317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Liuchiu Island offshore SW Taiwan: tectonic versus diapiric anticline development and comparisons with onshore structures</w:t>
+                <w:t xml:space="preserve">Frontal belt curvature and oblique ramp development at an obliquely collided irregular margin : geometry and kinematics of the NW Taiwan fold-thrust belt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao-Tsu Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Cheng Lee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22 (3), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2002TC001436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2004.02.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00407326v1</w:t>
+                <w:t xml:space="preserve">hal-00023595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontal belt curvature and oblique ramp development at an obliquely collided irregular margin : geometry and kinematics of the NW Taiwan fold-thrust belt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post-nappe brittle extension in the inner Western Alps (Schistes lustrés) following late ductile exhumation : a record of synextension block rotation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jian-Cheng Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 15, pp.306-314</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023595v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-nappe brittle extension in the inner Western Alps (Schistes lustrés) following late ductile exhumation : a record of synextension block rotation ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Fournier</w:t>
+                <w:t xml:space="preserve">Variations along the strike of the Taiwan belt: basement control on structural style, wedge geometry, and kinematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Deffontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Angelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geological Society of America. Special Paper</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 358 (3), pp.31-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/0-8137-2358-2.31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021617v1</w:t>
+                <w:t xml:space="preserve">hal-00406709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations along the strike of the Taiwan belt: basement control on structural style, wedge geometry, and kinematics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Basement-involved shortening and deep detachment tectonics in forelands of orogens: Insights from recent collision belts (Taiwan, Western Alps, Pyrenees)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Angelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America. Special Paper</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 358 (3), pp.31-54. </w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21 (4), pp.12-1 - 12-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/0-8137-2358-2.31⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2001TC901018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00406709v1</w:t>
+                <w:t xml:space="preserve">hal-01402189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basement-involved shortening and deep detachment tectonics in forelands of orogens: Insights from recent collision belts (Taiwan, Western Alps, Pyrenees)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural inheritance and cenozoic stress fields in the Jura fold-and-thrust belt (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Homberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bergerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Angelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2001TC901018⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 357 (1-4), pp.137-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-1951(02)00366-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01402189v1</w:t>
+                <w:t xml:space="preserve">hal-00406746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural inheritance and cenozoic stress fields in the Jura fold-and-thrust belt (France)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paleostress magnitudes associated with development of mountain belts: Insights from tectonic analyses of calcite twins in the Taiwan Foothills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Angelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 20 (6), pp.834 - 849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2001TC900019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0040-1951(02)00366-9⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00406746v1</w:t>
+                <w:t xml:space="preserve">hal-01402186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleostress magnitudes associated with development of mountain belts: Insights from tectonic analyses of calcite twins in the Taiwan Foothills</w:t>
+                <w:t xml:space="preserve">Geometry and Quaternary kinematics of fold-and-thrust units of southwestern Taiwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mouthereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Deffontaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Angelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. T. Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 20 (6), pp.834 - 849. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2001TC900019⟩</w:t>
+              <w:t xml:space="preserve">, 1999, 18 (6), pp.1198 - 1223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/1999TC900036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01402186v1</w:t>
+                <w:t xml:space="preserve">hal-01402182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry and Quaternary kinematics of fold-and-thrust units of southwestern Taiwan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical twin sets in calcite as markers of recent collisional events in a fold-and-thrust belt: Evidence from the reefal limestones of southwestern Taiwan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-W. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 18 (6), pp.1198 - 1223. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/1999TC900036⟩</w:t>
+              <w:t xml:space="preserve">, 1996, 15 (5), pp.984 - 996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/96TC00625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01402182v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical twin sets in calcite as markers of recent collisional events in a fold-and-thrust belt: Evidence from the reefal limestones of southwestern Taiwan</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eocene-Oligocene tectonics and kinematics of the Rhine-Saone Continental Transform Zone (eastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H.-W. Chen</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Dupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 15 (5), pp.984 - 996. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/96TC00625⟩</w:t>
+              <w:t xml:space="preserve">, 1993, 12 (4), pp.874-888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/93TC00233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...116 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10928,51 +10818,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing stress magnitude evolution in deformed carbonates: a paleopaleopiezometric study of the Cingoli anticline (North-Central Apennines, Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Labeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10981,128 +10871,128 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Petraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienne (AUT), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-8886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing burial history using stylolite roughness paleopiezometry with a twist in the Umbria-Marche Apennine Ridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11134,92 +11024,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienne (AUT), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term orogenic-scale paleofluid system across the Tuscan Nappe - Umbria-Marche Apennine Ridge (northern Apennines, Italy) as revealed by mesostructural and isotopic analyses of stylolite-vein networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11268,217 +11158,217 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Billi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienna (AUSTRIA), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de l'inversion des stylolites sédimentaires dans la reconstruction de l'histoire de la compaction et de la déformation dans les bassins d'avant-pays : exemple de la chaîne Ombrie-Marche (Apennins, Italie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labeur Aurelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas E. Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pécheyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Would the transmission of orogenic stress in cratonic forelands depend on structural style? Case of Sevier versus Early Laramide stress magnitude in the Bighorn Basin (Wyoming, USA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11520,73 +11410,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienna (AUSTRIA), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How bedding-parallel stylolites reveal burial depth history in fold-and-thrust belts: a multi-case comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11595,1330 +11485,1330 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Koehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhisek Basa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne (Austria), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural sealed fractures from the Montney-Doig unconventional reservoirs tied to burial and tectonic history of the Western Canada foreland basin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marta Gasparrini</w:t>
+                <w:t xml:space="preserve">Geochemical and mineralogical signature of fault zones in Archean basement rocks: characterizing a multi-episodic history of fluid-rock interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Grare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Benedicto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Pillot</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Travé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981586v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical and mineralogical signature of fault zones in Archean basement rocks: characterizing a multi-episodic history of fluid-rock interactions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Mercadier</w:t>
+                <w:t xml:space="preserve">Is EBSD a more efficient tool than universal stage to collect calcite twin data as used in calcite twin inversion for stress?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Parlangeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anna Travé</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2018, Vienne (AUT), Austria</w:t>
+              <w:t xml:space="preserve">, Apr 2018, Vienna (Austria), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981585v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is EBSD a more efficient tool than universal stage to collect calcite twin data as used in calcite twin inversion for stress?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Parlangeau</w:t>
+                <w:t xml:space="preserve">Natural sealed fractures from the Montney-Doig unconventional reservoirs tied to burial and tectonic history of the Western Canada foreland basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moh Belkacemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Gasparrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Daniel</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Rohais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2018, Vienna (Austria), Austria</w:t>
+              <w:t xml:space="preserve">, Apr 2018, Vienne (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981591v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct dating of orogenic deformation in forelands: insights from LA-ICP-MS U-Pb dating of tectonic veins in the Sevier-Laramide Bighorn Basin, Wyoming, USA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick M.W. Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Koehn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne (Austria), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimates of chemical compaction and maximum burial depth from bedding parallel stylolites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+                <w:t xml:space="preserve">Structural controls on uranium mineralization at the Kiggavik project (NE Thelon area, Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Grare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Benedicto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Souhail Youssef</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Trave Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne (AUT), Austria</w:t>
+              <w:t xml:space="preserve">Mineral Resources to Discover-14th SGA Biennial Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Geology Applied to Mineral Deposits, Aug 2017, Quebec (Canada), Canada. pp.20-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981596v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural controls on uranium mineralization at the Kiggavik project (NE Thelon area, Canada)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Benedicto</w:t>
+                <w:t xml:space="preserve">Exhumation and stress history in the sedimentary cover during Laramide thick-skinned tectonics assessed by stylolite roughness analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eléonore David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Koehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Coltier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineral Resources to Discover-14th SGA Biennial Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Geology Applied to Mineral Deposits, Aug 2017, Quebec (Canada), Canada. pp.20-23</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981598v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exhumation and stress history in the sedimentary cover during Laramide thick-skinned tectonics assessed by stylolite roughness analysis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimates of chemical compaction and maximum burial depth from bedding parallel stylolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Gasparrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eléonore David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhail Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981592v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collision et inversion des marges proximales européennes dans les Alpes externes occidentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boutoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01291425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidences for weak crust during Alpine collision in external Western Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boutoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00839426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aegean tectonics, a record of slab-overriding plate interactions (Invited)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Faccenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Huet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.04</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00860518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12928,154 +12818,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the complex evolution of a polyphase fault/fracture network and its control on fluid circulation and ore deposition through macro- to micro-scale observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Grare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Benedicto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria Trave Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne (AUT), Austria. Abstract 12957, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13085,181 +12975,181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New magnetic fabric data and their comparison with palaeostress markers in the Western Fars Arc (Zagros, Iran): tectonic implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Aubourg</w:t>
+                <w:t xml:space="preserve">Brigitte Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Smith</w:t>
+                <w:t xml:space="preserve">Ali Eshraghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Authemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascale Leturmy; Cécile Robin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonic and stratigraphic evolution of Zagros and Makran during the Mesozoic-Cenozoic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Geological Society of London, pp.97-120, 2010, Geological Society Special Publication, 330, 9781862392939. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1144/SP330.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId373"/>
+      <w:footerReference w:type="default" r:id="rId372"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13406,51 +13296,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400891v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anies Zeboudj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacombe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas E Beaudoin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Callot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lamarche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences15120463" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974556v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756822001327" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614165v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parlangeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Amrouch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11110445" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03097687v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gasparrini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rohais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacemi Mohammed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Euzen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104826" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03379802v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Labeur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2145-2021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03252176v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Emmanuel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Petracchini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11030135" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557505v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Koehn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-El&#233;onore David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Farrell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2020.104061" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957355v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Billi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-1617-2020" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476537v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12451" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02046559v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dimanov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hallais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daniel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-10-307-2019" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374281v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick M W Roberts" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G46606Y.1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01875986v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grare" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Benedicto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guilcher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min8080319" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01789822v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2018.04.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01630270v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Turrini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bosica" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ryan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Shiner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/petgeo2017-031" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01630264v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schueller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.09.023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01675254v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trave" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2017.12.015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393394v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Agosta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benjamin Luetkemeyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet G. Crider" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.10.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ574TRM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393352v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecouty" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016TC004128" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393356v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Toscani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Roure" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2016.06.022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393341v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boutoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Nanni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pik" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verlaguet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.06.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393387v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2016.08.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393326v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756816000078" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393331v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ruh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Brown" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faramarz Nilfouroushan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756816000650" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393309v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tavani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Storti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corradetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2014.11.013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXZDZRD3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01083732v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2014.11.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247987v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Angeloni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ponton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roure" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.08.033" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065632v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markos D. Tranos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2013.12.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2GNZG38-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065626v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2013.12.014" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0QN1LVX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021566v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.12.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066759v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.02.006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0R76TJ5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103259v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Filleaudeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vacherat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003663" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066756v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Swennen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Caracausi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.03.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JK57X7Q9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065620v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Villemant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.07.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QFPFMHN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064431v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12032" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-303SMVVZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01056977v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bellanger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013TC003453" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00725110v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lecomte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mehl" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.4-5.383" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434818v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.198" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452854v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergerat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.4-5.291" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437513v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Verg&#233;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.01.022" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8RPKNHR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722116v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shokofeh Khadivi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Barbarand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-76492011-031" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872232v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.03.036" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NR8VHZG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437534v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.01.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ28CGHW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437520v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tavani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Soto" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.08.036" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00715925v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.06.022" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681720v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL050756" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872302v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Barbier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gasparrini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Daniel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.06.048" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D43NPB16-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623822v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048649" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623783v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Grasemann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Simpson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756811000550" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590884v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S001675681100029X" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-FVJ2HMVW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628840v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003494" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563983v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Den&#232;le" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Labrousse" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.01.013" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564131v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04821.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569489v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009TC002525" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569498v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robion" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04673.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438677v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Larrasoana" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verg&#233;s" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2009.00446.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2CF9JGCM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595315v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andriessen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Faure" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Ferket" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP348.6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591818v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2009088" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591569v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009TC002564" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443755v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.10.032" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00448474v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Bailly" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.11.001" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595275v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Vilasi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malandain" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barrier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.01.033" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HW9BN8X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428726v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malandain" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vilasi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roure" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.10.023" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K93R48WC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00715950v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Faccenna" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634893v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faram Ahmadhadi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Azzizadeh" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006TC001978" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578244v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Rimmele" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP291.3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-S1G1S3PW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143146v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Amrouch" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dissez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G23173A.1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143149v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tensi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kargar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143147v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2006.08.0009" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143148v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ahmadhadi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Daniel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136298v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365.2006.00296x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018835v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02784.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023314v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005TC001831" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023539v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023777v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2006.08.007" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTLSWNK5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022422v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004TC001673" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578241v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004TC001767" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021279v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Homberg" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Angelier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068581v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Chu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Deffontaines" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407317v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Homberg" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angelier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00586-7" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HM8FT9V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407326v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao-Tsu Chu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2004.02.007" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PRLQ40L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023595v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Cheng Lee" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002TC001436" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021617v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406709v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/0-8137-2358-2.31" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01402189v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001TC901018" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406746v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Philippe" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(02)00366-9" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCL4Q8RT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01402186v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001TC900019" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01402182v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mouthereau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deffontaines" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Chu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999TC900036" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01402201v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocher" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-W. Chen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96TC00625" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01402172v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Byrne" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Dupin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/93TC00233" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980737v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Petraccini" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8886" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980817v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7288" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980876v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-561" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587750v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labeur Aurelie" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas E. Beaudoin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980906v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980941v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhisek Basa" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981586v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moh Belkacemi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rohais" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pillot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981585v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trav&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981591v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lucas" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kohler" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980967v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick M.W. Roberts" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981596v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Youssef" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981598v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Trave Herrero" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981592v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Coltier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291425v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839426v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860518v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecomte" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981589v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545036v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Smith" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Eshraghi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP330.6" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400891v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anies Zeboudj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacombe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas E Beaudoin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Callot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lamarche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences15120463" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974556v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756822001327" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614165v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parlangeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Amrouch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11110445" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03097687v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gasparrini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rohais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacemi Mohammed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Euzen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104826" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03252176v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Labeur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Emmanuel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Petracchini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11030135" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03379802v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2145-2021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557505v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Koehn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-El&#233;onore David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Farrell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2020.104061" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957355v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Billi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-1617-2020" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476537v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12451" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02046559v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dimanov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hallais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daniel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-10-307-2019" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374281v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick M W Roberts" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G46606Y.1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01789822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2018.04.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01875986v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grare" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Benedicto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guilcher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min8080319" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01630270v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Turrini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bosica" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ryan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Shiner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/petgeo2017-031" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01630264v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schueller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.09.023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393394v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Agosta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benjamin Luetkemeyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet G. Crider" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.10.009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ574TRM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393352v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecouty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016TC004128" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393356v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Toscani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Roure" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2016.06.022" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393341v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boutoux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Nanni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pik" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verlaguet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.06.010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P07BDNDN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393326v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756816000078" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393387v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2016.08.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6TWJ6VX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393331v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ruh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Brown" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faramarz Nilfouroushan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756816000650" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393309v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tavani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Storti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corradetti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2014.11.013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXZDZRD3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01083732v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2014.11.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247987v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Angeloni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ponton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roure" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.08.033" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065626v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2013.12.014" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0QN1LVX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065632v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markos D. Tranos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2013.12.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2GNZG38-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021566v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.12.009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066759v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.02.006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0R76TJ5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103259v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Filleaudeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vacherat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003663" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066756v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Swennen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Caracausi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.03.007" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JK57X7Q9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065620v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Villemant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.07.005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QFPFMHN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064431v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12032" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-303SMVVZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01056977v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bellanger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013TC003453" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00725110v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lecomte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mehl" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.4-5.383" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434818v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.198" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452854v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergerat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.4-5.291" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872232v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.03.036" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NR8VHZG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722116v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shokofeh Khadivi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Barbarand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-76492011-031" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437513v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Verg&#233;s" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.01.022" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8RPKNHR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437534v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.01.006" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ28CGHW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437520v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tavani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Soto" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.08.036" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00715925v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.06.022" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872302v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Barbier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gasparrini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Daniel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.06.048" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D43NPB16-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681720v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL050756" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623822v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048649" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623783v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Grasemann" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Simpson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756811000550" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590884v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S001675681100029X" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-FVJ2HMVW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628840v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003494" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563983v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Den&#232;le" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Labrousse" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.01.013" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564131v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04821.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569489v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009TC002525" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569498v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robion" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04673.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595315v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andriessen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Faure" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Ferket" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP348.6" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438677v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Larrasoana" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verg&#233;s" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2009.00446.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2CF9JGCM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591818v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2009088" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591569v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009TC002564" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443755v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.10.032" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00448474v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Bailly" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.11.001" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595275v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Vilasi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malandain" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barrier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.01.033" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HW9BN8X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428726v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malandain" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vilasi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roure" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.10.023" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K93R48WC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00715950v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Faccenna" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634893v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faram Ahmadhadi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Azzizadeh" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006TC001978" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578244v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Rimmele" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP291.3" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-S1G1S3PW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143146v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Amrouch" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dissez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G23173A.1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143149v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tensi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kargar" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143147v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2006.08.0009" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143148v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ahmadhadi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Daniel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136298v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365.2006.00296x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018835v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02784.x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023314v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005TC001831" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023539v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023777v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2006.08.007" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTLSWNK5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022422v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004TC001673" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578241v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004TC001767" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021279v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Homberg" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Angelier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068581v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Chu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Deffontaines" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407326v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao-Tsu Chu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2004.02.007" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PRLQ40L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407317v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Homberg" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angelier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00586-7" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HM8FT9V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023595v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Cheng Lee" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002TC001436" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021617v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406709v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/0-8137-2358-2.31" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01402189v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001TC901018" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406746v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Philippe" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(02)00366-9" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCL4Q8RT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01402186v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001TC900019" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01402182v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mouthereau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deffontaines" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Chu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999TC900036" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01402201v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocher" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-W. Chen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96TC00625" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01402172v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Byrne" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Dupin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/93TC00233" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980737v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Petraccini" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8886" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980817v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7288" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980876v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-561" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587750v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labeur Aurelie" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas E. Beaudoin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980906v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980941v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhisek Basa" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981585v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trav&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981591v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lucas" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kohler" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981586v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moh Belkacemi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rohais" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pillot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980967v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick M.W. Roberts" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981598v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Trave Herrero" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981592v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Coltier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981596v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Youssef" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291425v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839426v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860518v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecomte" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981589v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545036v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Smith" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Eshraghi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP330.6" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>