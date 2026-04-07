--- v0 (2026-03-07)
+++ v1 (2026-04-07)
@@ -75,5042 +75,5444 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mid-infrared spectrum of β Pictoris b</w:t>
+                <w:t xml:space="preserve">First light for the GRAVITY+ Adaptive Optics: Extreme adaptive optics for the Very Large Telescope Interferometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Houllé</w:t>
+                <w:t xml:space="preserve">R. Abuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Millour</w:t>
+                <w:t xml:space="preserve">F. Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Berio</w:t>
+                <w:t xml:space="preserve">C. Bailet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Scigliuto</w:t>
+                <w:t xml:space="preserve">M. Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lacour</w:t>
+                <w:t xml:space="preserve">A. Berdeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 704, pp.A182. </w:t>
+              <w:t xml:space="preserve">, 2026, 707, pp.A115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202453323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05496427v1</w:t>
+                <w:t xml:space="preserve">hal-05568386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stellar intensity interferometry in the photon-counting regime</w:t>
+                <w:t xml:space="preserve">Spatially resolved broad-line region in a quasar at z = 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Guerin</w:t>
+                <w:t xml:space="preserve">K. Abd El Dayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Hugbart</w:t>
+                <w:t xml:space="preserve">N. Aimar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berdeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Tolila</w:t>
+                <w:t xml:space="preserve">J.-P. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolan Matthews</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lai</w:t>
+                <w:t xml:space="preserve">G. Bourdarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crphys.259⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 706, pp.A99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202557285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05328333v1</w:t>
+                <w:t xml:space="preserve">hal-05568553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid: Early Release Observations -- Programme overview and pipeline for compact- and diffuse-emission photometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stellar intensity interferometry in the photon-counting regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C Cuillandre</w:t>
+                <w:t xml:space="preserve">Mathilde Hugbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Bertin</w:t>
+                <w:t xml:space="preserve">Sarah Tolila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bolzonella</w:t>
+                <w:t xml:space="preserve">Nolan Matthews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Bouy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S Gwyn</w:t>
+                <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450803⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (G1), pp.659-679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crphys.259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592901v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamical measure of the black hole mass in a quasar 11 billion years ago</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The mid-infrared spectrum of β Pictoris b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Houllé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Abuter</w:t>
+                <w:t xml:space="preserve">F. Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Allouche</w:t>
+                <w:t xml:space="preserve">P. Berio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Amorim</w:t>
+                <w:t xml:space="preserve">J. Scigliuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bailet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Berdeu</w:t>
+                <w:t xml:space="preserve">S. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-024-07053-4⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 704, pp.A182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202453323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770044v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the lateral mis-registrations of the GRAVITY + adaptive optics system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclid: Early Release Observations -- Programme overview and pipeline for compact- and diffuse-emission photometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C Cuillandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Berdeu</w:t>
+                <w:t xml:space="preserve">E Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bonnet</w:t>
+                <w:t xml:space="preserve">M Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B. Le Bouquin</w:t>
+                <w:t xml:space="preserve">H Bouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Édouard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Gomes</w:t>
+                <w:t xml:space="preserve">S Gwyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 687, pp.A157. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449311⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 697, pp.A6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639795v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Resolution of Microlensed Images of a Binary-lens Event</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Przemek Mróz</w:t>
+                <w:t xml:space="preserve">The mid-infrared spectrum of β Pictoris b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Houllé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Millour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Scigliuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ad90b9⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 704, pp.A182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202453323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04959181v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DanceCam: atmospheric turbulence mitigation in wide-field astronomical images with short-exposure video streams</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Rivet</w:t>
+                <w:t xml:space="preserve">First Resolution of Microlensed Images of a Binary-lens Event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zexuan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subo Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mérand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Kochanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Przemek Mróz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stae1018⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 977 (2), pp.229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ad90b9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770031v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensity Interferometry Observations of the Hα Envelope of γCas with MéO and a Portable Telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Labeyrie</w:t>
+                <w:t xml:space="preserve">A dynamical measure of the black hole mass in a quasar 11 billion years ago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bailet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berdeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/acb142⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 627 (8003), pp.281-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-024-07053-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237189v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing exoplanets from Antarctica in two colours: set-up and operation of ASTEP+</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Crouzet</w:t>
+                <w:t xml:space="preserve">Estimation of the lateral mis-registrations of the GRAVITY + adaptive optics system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Berdeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Le Bouquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Édouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2628952⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 687, pp.A157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04104874v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-order wavefront control using a Zernike sensor through Lyot coronagraphs for exoplanet imaging. Blind stabilization of an image dark hole</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Carbillet</w:t>
+                <w:t xml:space="preserve">DanceCam: atmospheric turbulence mitigation in wide-field astronomical images with short-exposure video streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spencer Bialek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fabbro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243145⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 531 (1), pp.403-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stae1018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03780768v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined spectroscopy and intensity interferometry to determine the distances of the blue supergiants P Cygni and Rigel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Intensity Interferometry Observations of the Hα Envelope of γCas with MéO and a Portable Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolan Matthews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hugbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Farrokh Vakili</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stac1617⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 165 (3), pp.117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/acb142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615887v2</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensity interferometry at Calern and beyond: progress report</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robin Kaiser</w:t>
+                <w:t xml:space="preserve">Low-order wavefront control using a Zernike sensor through Lyot coronagraphs for exoplanet imaging. Blind stabilization of an image dark hole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pourcelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. N'Diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. H. Por</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Laginja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE DIGITAL LIBRARY - Proc. SPIE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2628561⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 663, pp.A49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04239451v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03780768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Light for GRAVITY Wide: Large Separation Fringe Tracking for the Very Large Telescope Interferometer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Bauböck</w:t>
+                <w:t xml:space="preserve">Observing exoplanets from Antarctica in two colours: set-up and operation of ASTEP+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schmider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyu Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Agabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bendjoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243941⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Ground-based and Airborne Telescopes IX, 12182, pp.1218220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2628952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856361v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DO-CRIME: Dynamic On-sky Covariance Random Interaction Matrix Evaluation, a novel method for calibrating adaptive optics systems</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intensity interferometry at Calern and beyond: progress report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolan Matthews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hugbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa3874⟩</w:t>
+              <w:t xml:space="preserve">SPIE DIGITAL LIBRARY - Proc. SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12183, pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2628561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03037127v2</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensity interferometry of P Cygni in the H$\alpha$ emission line: towards distance calibration of LBV supergiant stars</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Combined spectroscopy and intensity interferometry to determine the distances of the blue supergiants P Cygni and Rigel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. S. G. de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Domiciano de Souza</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hugbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Domiciano de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farrokh Vakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa588⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 515, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stac1617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340533v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615887v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct measure of dome seeing with a localized optical turbulence sensor</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">First Light for GRAVITY Wide: Large Separation Fringe Tracking for the Very Large Telescope Interferometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bailet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bauböck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz396⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303520v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Image Quality over 10′ Fields with the ʻImaka Ground-layer Adaptive Optics Experiment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DO-CRIME: Dynamic On-sky Covariance Random Interaction Matrix Evaluation, a novel method for calibrating adaptive optics systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Chun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Dungee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Carbillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/aad1f2⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa3874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957451v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03037127v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical long baseline intensity interferometry: prospects for stellar physics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Fouché</w:t>
+                <w:t xml:space="preserve">Intensity interferometry of P Cygni in the H$\alpha$ emission line: towards distance calibration of LBV supergiant stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -P. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Siciak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. S. G. de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domiciano de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10686-018-9595-0⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 494, pp.218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902583v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AGILIS: Agile Guided Interferometer for Longbaseline Imaging Synthesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Direct measure of dome seeing with a localized optical turbulence sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Kanoa Withington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Chun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730500⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265764v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Subaru Coronagraphic Extreme Adaptive Optics System: Enabling High-Contrast Imaging on Solar-System Scales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Singh</w:t>
+                <w:t xml:space="preserve">Improved Image Quality over 10′ Fields with the ʻImaka Ground-layer Adaptive Optics Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Abdurrahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Service</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/682989⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 156 (3), pp.100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/aad1f2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02474277v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The VAST Survey - IV. A wide brown dwarf companion to the A3V star zeta Delphini</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Marois</w:t>
+                <w:t xml:space="preserve">Optical long baseline intensity interferometry: prospects for stellar physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farrokh Vakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stu2018⟩</w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.531-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10686-018-9595-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441013v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The VAST Survey - III. The multiplicity of A-type stars within 75 pc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AGILIS: Agile Guided Interferometer for Longbaseline Imaging Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Woillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. J. de Rosa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. J. Wiktorowicz</w:t>
+                <w:t xml:space="preserve">Marc Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stt1932⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 602, pp.A116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441014v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIRST, a fibered aperture masking instrument. II. Spectroscopy of the Capella binary system at the diffraction limit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Perrin</w:t>
+                <w:t xml:space="preserve">The Subaru Coronagraphic Extreme Adaptive Optics System: Enabling High-Contrast Imaging on Solar-System Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martinache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Clergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321894⟩</w:t>
+              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 127 (955), pp.890-910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/682989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545585v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIRST, a fibered aperture masking instrument</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The VAST Survey - IV. A wide brown dwarf companion to the A3V star zeta Delphini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. J. de Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patience</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Huby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Perrin</w:t>
+                <w:t xml:space="preserve">K. Ward-Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Marchis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Kotani</w:t>
+                <w:t xml:space="preserve">C. Marois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201118517⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 445 (4), pp.3694--3705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stu2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884718v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of frequency conversion of starlight to high-resolution imaging interferometry. On-sky sensitivity test of a single arm of the interferometer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Delage</w:t>
+                <w:t xml:space="preserve">The VAST Survey - III. The multiplicity of A-type stars within 75 pc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. J. de Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patience</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. J. Wiktorowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 427 (1), pp.L95-L98. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1745-3933.2012.01352.x⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 437 (2), pp.1216--1240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stt1932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806768v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Volume-limited A-Star (VAST) survey - II. Orbital motion monitoring of A-type star multiples</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Schneider</w:t>
+                <w:t xml:space="preserve">FIRST, a fibered aperture masking instrument. II. Spectroscopy of the Capella binary system at the diffraction limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marchis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 422 (4), pp.2765-2785. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 560, pp.A113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.20397.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118392v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FlyEyes: A CCD-based Wavefront Sensor for PUEO, the CFHT Curvature AO System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lai</w:t>
+                <w:t xml:space="preserve">FIRST, a fibered aperture masking instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marchis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Cuillandre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tom Benedict</w:t>
+                <w:t xml:space="preserve">T. Kotani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/659149⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 541, pp.A55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201118517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03732513v1</w:t>
+                <w:t xml:space="preserve">hal-02884718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VASAO: visible all sky adaptive optics: a new adaptive optics concept for CFHT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Application of frequency conversion of starlight to high-resolution imaging interferometry. On-sky sensitivity test of a single arm of the interferometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ceus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Woillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Veillet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc R. Baril</w:t>
+                <w:t xml:space="preserve">Laurent Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.789666⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 427 (1), pp.L95-L98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1745-3933.2012.01352.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118479v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VASAO: visible all sky adaptive optics</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Volume-limited A-Star (VAST) survey - II. Orbital motion monitoring of A-type star multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. J. de Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patience</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.672750⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 422 (4), pp.2765-2785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.20397.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118414v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring atmospheric phenomena on Titan</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alberto Negrão</w:t>
+                <w:t xml:space="preserve">FlyEyes: A CCD-based Wavefront Sensor for PUEO, the CFHT Curvature AO System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Cuillandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin K. Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Benedict</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20053381⟩</w:t>
+              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 123, pp.448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/659149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00093994v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03732513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferometric coupling of the keck telescopes with single-mode fibers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">VASAO: visible all sky adaptive optics: a new adaptive optics concept for CFHT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Kotani</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Veillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrick Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc R. Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Adaptive Optics Systems. Edited by Hubin, Norbert; Max, Claire E.; Wizinowich, Peter L., 7015, pp.701543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.789666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023406v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferometric coupling of the Keck telescopes with single-mode fibers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">VASAO: visible all sky adaptive optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Veillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrick Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Pique</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1120249⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Advances in Adaptive Optics II. Edited by Ellerbroek, Brent L.; Bonaccini Calia, Domenico., 6272, pp.637221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.672750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03732303v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Optics Observations of the Binary Star HD 43587</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring atmospheric phenomena on Titan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hirtzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athena Coustenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Drossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Catala</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alberto Negrão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/508374⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 456 (2), pp.761-774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20053381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398271v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00093994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Optics Observations of the Binary Star HD 43587</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interferometric coupling of the Keck telescopes with single-mode fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien M. Woillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Catala</w:t>
+                <w:t xml:space="preserve">Jean Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Forveille</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Takayuki Kotani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 311, pp.194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1120249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03732574v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03732303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared study of Titan's resolved disk in spectro-imaging with CFHT/OASIS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Hirtzig</w:t>
+                <w:t xml:space="preserve">Interferometric coupling of the keck telescopes with single-mode fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Woillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Coustenis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arlette Pecontal</w:t>
+                <w:t xml:space="preserve">J. Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kotani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vol.311, pp.194</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00077307v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maps of Titan's surface from 1 to 2.5 mum</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Adaptive Optics Observations of the Binary Star HD 43587</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Forveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2005.03.012⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 132, pp.2318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/508374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03729563v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High angular resolution K-band spectroscopy of the nucleus of &amp;lt;ASTROBJ&amp;gt;NGC 1068&amp;lt;/ASTROBJ&amp;gt; with PUEO-GRIF (CFHT)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Adaptive Optics Observations of the Binary Star HD 43587</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Forveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Forveille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 132, pp.2318-2325</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03801668v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03732574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Near-infrared study of Titan's resolved disk in spectro-imaging with CFHT/OASIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hirtzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coustenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Emsellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Pecontal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 53, pp.535-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2004.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00077307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maps of Titan's surface from 1 to 2.5 mum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athéna Coustenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hirtzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Drossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 177, pp.89-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2005.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03729563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High angular resolution K-band spectroscopy of the nucleus of &amp;lt;ASTROBJ&amp;gt;NGC 1068&amp;lt;/ASTROBJ&amp;gt; with PUEO-GRIF (CFHT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gratadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Forveille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 411, pp.335-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20031376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03801668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">GriF: The New Three-dimensional Spectroscopic Mode of PUEO, the Canada-France-Hawaii Telescope Adaptive Optics Bonnette: First Observations in the Fabry-Pérot Scanning Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Clénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Le Coarer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Joncas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Beuzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 114, pp.563-576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03801661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5120,9652 +5522,9652 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of Doppler measurements thanks to adaptive optics: the case of JOVIAL+AOC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schmider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gaulme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyu Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive Optics Systems IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Yokohama, France. pp.217, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3016773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First laboratory and on-sky results of an adaptive secondary mirror with TNO-style actuators on the NASA Infrared Telescope Facility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruihan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Baeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive Optics Systems IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.98, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3016132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GRAVITY+ adaptive optics (GPAO) tests in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bourdarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Le Bouquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Berdeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Houllé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical and Infrared Interferometry and Imaging IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Yokohama, France. pp.72, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3020269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altering reality to fit our turbulence simulations… A slow descent into madness?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanoa Withington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Chun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COAT 2023: Communications and Observations through Atmospheric Turbulence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, James Osborne, Mar 2023, Durham, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34693/COAT2023-016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics and performances of the small and large field adaptive optics system AOC at the C2PU telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyu Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schmider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dejonghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive Optics Systems IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Yokohama, France. pp.108, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3016304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-lab and On-sky Closed-loop Results of Adaptive Secondary Mirrors with TNO's Hybrid Variable Reluctance Actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruihan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Baeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Connelley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes and Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.157, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3019167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V(WF)$^2$S: Very Wide Field WaveFront Sensor for GLAO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kuiper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niek Doelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AO4ELT7-– Adaptive Optics for the Extremely Large Telescopes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V(WF)²S: Very Wide Field WaveFront Sensor for GLAO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kuiper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niek Doelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive Optics for Extremely Large Telescopes 7th Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ONERA, Jun 2023, Avignon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13009/AO4ELT7-2023-015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a GRAVITY+ Adaptive Optics Test Bench</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Gravity Plus Consortium</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Robbe-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03748161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation scheduling and automatic data reduction for the Antarctic telescope, ASTEP+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgina Dransfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Mekarnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Triaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyu Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Montréal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2629920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observing exoplanets from Antarctica in two colours: set-up and operation of ASTEP+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schmider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyu Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Agabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bendjoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation : Ground-based and Airborne Telescopes IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.133, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2628952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03862106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of the planetary adaptive optics mode of AOC, the adaptive optics project at Calern observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Buralli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyu Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schmider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making adaptive optics available to all: a concept for 1m class telescopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kuiper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niek Doelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Montréal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2626074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fighting the devil within: improving image quality by thwarting local turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanoa Withington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Montréal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2626076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensioning adaptive optics for future VLTI projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Patru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Eisenhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive Optics Systems VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online Only, France. pp.286, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2562433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03370668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance analysis of the adaptive secondary mirror for the UH2.2 telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kuiper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter A Jonker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Maniscalco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiel van Der Ven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robbert Voorhoeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online Only, France. pp.229, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2562461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPECTRAL MULTIPLEXING IN INTENSITY INTERFEROMETRY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Vakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la SF2A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SF2A, Jun 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revival of intensity interferometry with modern photonic technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hugbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. S. G. de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF2A-2021: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A. Siebert, K. Baillié, E. Lagadec, N. Lagarde, J. Malzac, J.-B. Marquette, M. N'Diaye, J. Richard, O. Venot, Jun 2021, Online, France. pp.331-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAKING ADAPTIVE OPTICS AVAILABLE TO ALL: A CONCEPT FOR 1M-CLASS TELESCOPES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Kuiper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Doelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la SF2A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SF2A, Jun 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new adaptive secondary mirror for astronomy on the University of Hawaii 2.2-meter telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark R Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Baranec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica R Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruihan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online Only, France. pp.52, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2562847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing adaptive secondary mirror concepts for the APF and W.M. Keck Observatory based on HVR technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Hinz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bowens-Rubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Baranec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive Optics Systems VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online Only, France. pp.233, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2563223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03370598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensioning adaptive optics for future VLTI projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Patru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Eisenhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive Optics Systems VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online Only, United States. pp.286, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2562433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Turbulence: Effects and causes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanoa Withington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Chun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AO4ELT6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Secondary Mirror development for the UH-88 telescope</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local Turbulence: Effects and causes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanoa Withington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Chun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AO4ELT6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384381v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Turbulence: Effects and causes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adaptive Secondary Mirror development for the UH-88 telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kuiper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter Jonker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Maniscalco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Priem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cees Coolen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AO4ELT6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384375v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capabilities of a fibered imager on an extremely large telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vievard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Cvetojevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AO4ELT6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deconstructing turbulence and optimising GLAO using imaka telemetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Abdurrahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxwell Service</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive Optics Systems VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Austin, TX, United States. pp.229, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2313356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensity interferometry revival on the Côte d’Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farrokh Vakili-Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Austin, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2309491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-sky results from the wide-field ground-layer adaptive optics demonstrator 'imaka</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Ground layer adaptive optics for the W. M. Keck Observatory: feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christoph Baranec</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mark Ammons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive Optics Systems VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.19, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2311956⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2314417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340522v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground layer adaptive optics for the W. M. Keck Observatory: feasibility study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">On-sky results from the wide-field ground-layer adaptive optics demonstrator 'imaka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Kassis</w:t>
+                <w:t xml:space="preserve">Fatima Abdurrahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mark Ammons</w:t>
+                <w:t xml:space="preserve">Maxwell Service</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas R. Toomey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Baranec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive Optics Systems VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.23, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2314417⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2311956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308635v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground layer adaptive optics for the W. M. Keck Observatory: feasibility study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Geometric distortion calibration using a pinhole mask</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxwell Service</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Chun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dora Fohring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Mark Ammons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive Optics Systems VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.23, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2314417⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2018, Austin, France. pp.177, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2313769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340511v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric distortion calibration using a pinhole mask</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Ground layer adaptive optics for the W. M. Keck Observatory: feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mark Ammons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive Optics Systems VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Austin, France. pp.177, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2313769⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2314417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308227v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deconstructing turbulence and optimising GLAO using imaka telemetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Abdurrahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxwell Service</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.229, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2313356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and recent results from the Subaru coronagraphic extreme adaptive optics system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemanja Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garima Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Montréal, Quebec, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2057249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03734545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIRST, a fibered aperture masking instrument: on-sky results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvestre Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takayuki Kotani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Amsterdam, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.925615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03724486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaka: a one-degree high-resolution imager for the Canada-France-Hawaii Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Imaka: a Lagrange invariant of ELTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark R. Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Luc Astier</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Pazder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Véran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolissaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy III</w:t>
+              <w:t xml:space="preserve">Adaptive Optics Systems II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, San Diego, California, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.857570⟩</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.857595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724471v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03743306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaka: a Lagrange invariant of ELTs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mark R. Chun</w:t>
+                <w:t xml:space="preserve">Development of a high-dynamic range imaging instrument for a single telescope by a pupil remapping system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takayuki Kotani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Pazder</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jolissaint</w:t>
+                <w:t xml:space="preserve">Sylvestre Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptive Optics Systems II</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.857595⟩</w:t>
+              <w:t xml:space="preserve">Optical and Infrared Interferometry II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, San Diego, California, United States. pp.116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.856899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03743306v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03803059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a high-dynamic range imaging instrument for a single telescope by a pupil remapping system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+                <w:t xml:space="preserve">High Dynamic Range Imaging with the FIRST instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvestre Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Perrin</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Marchis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical and Infrared Interferometry II</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">In the Spirit of Lyot 2010: Direct Detection of Exoplanets and Circumstellar Disks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, University of Paris Diderot, France. pp.62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03803059v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Dynamic Range Imaging with the FIRST instrument</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaspard Duchêne</w:t>
+                <w:t xml:space="preserve">Imaka: a one-degree high-resolution imager for the Canada-France-Hawaii Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark R. Chun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray G. Carlberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harvey B. Richer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Luc Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In the Spirit of Lyot 2010: Direct Detection of Exoplanets and Circumstellar Disks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, San Diego, California, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.857570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808986v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titan's Clouds Detections: Observational Constraints from Adaptive Optics and Comparison to GCM Predictions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hirtzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuya Tokano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athéna Coustenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #41</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Fajardo, Puerto Rico, Puerto Rico. pp.560</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03802221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaka:. Imaging from Mauna Kea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Cuillandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark R. Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ray G. Carlberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harvey B. Richer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Turbulance: Astronomy Meets Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Sardinia, Italy, Italy. pp.291-298, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9781848164864_0034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03734252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMAKA: imaging from Mauna KeA with an atmosphere corrected 1 square degree optical imager</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Harvey B. Richer</w:t>
+                <w:t xml:space="preserve">The FIRST project: a single-mode fiber-based very high-dynamic range diffraction-limited imaging instrument at visible to near-infrared wavelengths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takayuki Kotani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien M. Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptive Optics Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.790114⟩</w:t>
+              <w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Marseille, France. pp.57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.789008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03743621v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03734557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The FIRST project: a single-mode fiber-based very high-dynamic range diffraction-limited imaging instrument at visible to near-infrared wavelengths</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien M. Woillez</w:t>
+                <w:t xml:space="preserve">IMAKA: imaging from Mauna KeA with an atmosphere corrected 1 square degree optical imager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark R. Chun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Cuillandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray G. Carlberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harvey B. Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy II</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.789008⟩</w:t>
+              <w:t xml:space="preserve">Adaptive Optics Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.790114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03734557v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03743621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titan's Clouds Detections : Observational Constraints from Adaptive Optics and Comparison to GCM Predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hirtzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tokano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coustenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Astronomical Society, DPS meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Ithaca - N.Y., United States. pp.#31.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Titan's atmospheric dynamical activity during the last decade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hirtzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coustenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Vienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00200356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Titan's dynamics using both adaptive optics and VIMS data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hirtzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coustenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Negrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jul 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00119940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titan in the Infrared with Adaptive Optics. An Overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hirtzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athéna Coustenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Drossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Negrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visions for Infrared Astronomy, Instrumentation, Mesure, Metrologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Paris, France. pp.205-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03804509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FlyEyes: integrating CCID-35 into PUEO AO system at CFHT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin K. Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Cuillandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chueh-Jen Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Benedict</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Energy, Optical, and Infrared Detectors for Astronomy II.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Orlando, Florida, United States. pp.43, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.670089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03802116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">`OHANA: one step closer to an Extremely Large Optical Interferometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien M. Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Astronomical Society Meeting Abstracts #207</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Washington, DC, United States. pp.1308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ohana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien M. Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takayuki Kotani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Frontiers in Stellar Interferometry, SPIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Glasgow, United Kingdom. pp.391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titan with adaptive optics : atmospheric changes and surface maps, 2000-2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hirtzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athéna Coustenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Drossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #36</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Louisville, KY, United States. pp.1120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03803039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Update report on FlyEyes: a dual CCD detector system upgrade for PUEO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin K. Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Cuillandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Puget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derrick A. Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical and Infrared Detectors for Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Glasgow, United Kingdom. pp.395-405, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.552445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03743764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomography of active galactic nuclei broad line region: a science case for next-generation extremely long baseline optical interferometry</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Cartography of Titan's Surface Before Cassini/Huygens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hirtzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athéna Coustenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Frontiers in Stellar Interferometry, SPIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Glasgow, United Kingdom. pp.97</w:t>
+              <w:t xml:space="preserve">35th COSPAR Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Paris, France, France. pp.2916</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03803954v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03802680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFHT's FlyEyes: Assessing On-sky Performance of the New MIT/LL CCID-35 CCD Curvature Wavefront Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Cuillandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhold J. Dorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James W. Beletic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard A. Luppino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidik Isani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Detectors for Astronomy, The Beginning of a New Era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Hawaii, USA, United States. pp.299-304, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4020-2527-3_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03802616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartography of Titan's Surface Before Cassini/Huygens.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Tomography of active galactic nuclei broad line region: a science case for next-generation extremely long baseline optical interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien M. Woillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th COSPAR Scientific Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Paris, France, France. pp.2916</w:t>
+              <w:t xml:space="preserve">New Frontiers in Stellar Interferometry, SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Glasgow, United Kingdom. pp.97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03802680v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03803954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OHANA phase I: adaptive optics and single mode fiber coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien M. Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Frontiers in Stellar Interferometry, SPIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Glasgow, United Kingdom. pp.1425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03804010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A step towards very high angular resolution in the near infrared : the 'OHANA project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien M. Woillez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Astronomical Society Meeting Abstracts #204</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Denver, CO, United States. pp.982</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03802308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Seasonal and Meteorological Phenomena in Titan's Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hirtzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athéna Coustenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Negrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th COSPAR Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Paris, France, France. pp.2924</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Delay for OHANA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Ridgway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien M. Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interferometry for Optical Astronomy II.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Waikoloa, Hawaii, United States. pp.1310-1316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03802134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Titan Atmospheric and Surface Features as Seen with CFHT/PUEO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hirtzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athéna Coustenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #35</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Monterey, CA, United States. pp.932</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03802335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OHANA: representative science objectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Ridgway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dougados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interferometry for Optical Astronomy II.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Waikoloa, Hawaii, United States. pp.1410-1423</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03804218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FlyEyes: a dual CCD detector system for CFHT PUEO NUI's wavefront sensor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sidik Isani</w:t>
+                <w:t xml:space="preserve">Injection into single mode fibers for OHANA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien M. Woillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptive Optical System Technologies II</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interferometry for Optical Astronomy II.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Waikoloa, Hawaii, United States. pp.1341-1343</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744003v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03804589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-infrared spectroscopy of NGC 1068 with adaptive optics at CFHT (GriF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Clénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gratadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Forveille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Active Galactic Nuclei: From Central Engine to Host Galaxy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Meudon, France, France. pp.191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection into single mode fibers for OHANA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francois Reynaud</w:t>
+                <w:t xml:space="preserve">FlyEyes: a dual CCD detector system for CFHT PUEO NUI's wavefront sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Cuillandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James W. Beletic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhold J. Dorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard A. Luppino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidik Isani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interferometry for Optical Astronomy II.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Adaptive Optical System Technologies II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Waikoloa, Hawaii, United States. pp.272-279, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.458830⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03804589v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New adaptive optics images of Titan with CFHT/PUEO: disk-resolved description of atmospheric and surface features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athéna Coustenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hirtzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGS - AGU - EUG Joint Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Nice, France, France. pp.3985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03804368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-infrared (0.85-1 micron) study of Titan's resolved disk in spectro-imaging with CFHT/OASIS and the adaptive optics system PUEO.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hirtzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athéna Coustenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Emsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGS - AGU - EUG Joint Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Nice, France, France. pp.6233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03804583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extragalactic astronomy with the OHANA array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien M. Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interferometry for Optical Astronomy II.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Waikoloa, Hawaii, United States. pp.1389-1395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03802880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science with CFHT's future high dynamic range AO system PUEO NUI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Cuillandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive Optical System Technologies II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Waikoloa, Hawaii, United States. pp.1110-1116, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.459685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03734042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OHANA Phase III: scientific operation of an 800 meter Mauna Kea interferometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Ridgway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Léna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Fahlman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interferometry for Optical Astronomy II.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Waikoloa, Hawaii, United States. pp.1296-1303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03802299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active galactic muclei at very high angular resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien M. Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Active Galactic Nuclei: From Central Engine to Host Galaxy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Meudon, France, France. pp.149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUEO NUI: feasible and fast upgrade of the CFHT adaptive optics system for high-dynamic range imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Cuillandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive Optical System Technologies II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Waikoloa, Hawaii, United States. pp.659-672, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.458834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03743483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OHANA phase II: a prototype demonstrator of fiber linked interferometry between very large telescopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien M. Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interferometry for Optical Astronomy II.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Waikoloa, Hawaii, United States. pp.1290-1295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03804370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0.85-1 micron Study of Titan's resolved disk : Adaptive Optics Spectro-imaging with CFHT/OASIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hirtzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athéna Coustenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #34</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Birmingham, AL, United States. pp.878</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03804005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Adaptive Optics images of Titan with CFHT/PUEO: Atmospheric and Surface features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athéna Coustenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hirtzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #34</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Birmingham, AL, United States. pp.881</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03803974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zooming towards Active Galactic Nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien M. Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF2A-2002: Semaine de l'Astrophysique Francaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Paris, France, France. pp.431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GRIF, the New 3D Spectroscopic Mode of the CFHT Adaptive Optics System: Presentation and First Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Clénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Le Coarer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Joncas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Beuzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Galaxies: the Third Dimension</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2001, Cozumel, Mexico, Mexico. pp.457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03804666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eXtragalactic astronomy: the X-games of adaptive optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomical Telescopes and Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2000, Munich, Germany. pp.773-786, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.390372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03570933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14775,120 +15177,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curvature Wavefront Sensing: Simple, Elegant, and Efficient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Chun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The WSPC Handbook of Astronomical Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, WORLD SCIENTIFIC, pp.187-203, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789811203787_0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03570898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14898,100 +15300,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'optique adaptative du Telescope Canada France Hawaii et son utilisation pour l'etude des coeurs de galaxies a flambee d'etoiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Astrophysique [astro-ph]. Université Paris-Diderot - Paris VII, 1996. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00003538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15001,105 +15403,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20 ans d'optique adaptative sur Maunakea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Instrumentation et méthodes pour l'astrophysique [astro-ph.IM]. Université Nice Sofia-Antipolis, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03571042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId430"/>
+      <w:footerReference w:type="default" r:id="rId440"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15246,51 +15648,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496427v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houll&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scigliuto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453323" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328333v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guerin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hugbart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tolila" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Matthews" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.259" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592901v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Cuillandre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bertin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bolzonella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bouy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gwyn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450803" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770044v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abuter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allouche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amorim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berdeu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07053-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639795v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Berdeu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Le Bouquin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. &#201;douard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gomes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449311" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959181v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexuan Wu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subo Dong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;rand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kochanek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemek Mr&#243;z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad90b9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770031v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Bialek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fabbro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bouy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rivet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae1018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237189v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vernet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Labeyrie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/acb142" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104874v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schmider" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyu Abe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Agabi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bendjoya" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crouzet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2628952" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03780768v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pourcelot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N'Diaye" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. Por" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Laginja" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carbillet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243145" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615887v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. G. de Almeida" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Domiciano de Souza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrokh Vakili" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1617" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239451v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kaiser" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2628561" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856361v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baub&#246;ck" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243941" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037127v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Chun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Dungee" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Carbillet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3874" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340533v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Rivet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siciak" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vakili" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domiciano de Souza" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa588" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303520v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kanoa Withington" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laugier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz396" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957451v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdurrahman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Service" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lai" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aad1f2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902583v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fouch&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-018-9595-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265764v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Woillez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perrin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reynaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baril" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730500" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474277v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jovanovic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinache" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guyon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clergeon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Singh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/682989" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441013v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. de Rosa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patience" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ward-Duong" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vigan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu2018" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441014v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Wilson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schneider" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Wiktorowicz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1932" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545585v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huby" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marchis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perrin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321894" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884718v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kotani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118517" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806768v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ceus" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Woillez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delage" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-3933.2012.01352.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118392v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.20397.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732513v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Cuillandre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin K. Ho" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Benedict" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/659149" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118479v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Veillet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Salmon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ho" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R. Baril" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789666" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118414v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Pique" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.672750" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093994v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hirtzig" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Coustenis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gendron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drossart" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Negr&#227;o" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053381" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023406v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732303v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M. Woillez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guerin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Kotani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1120249" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398271v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catala" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Forveille" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/508374" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732574v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Catala" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Forveille" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077307v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hirtzig" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coustenis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Emsellem" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Pecontal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2004.08.006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QDJHR96-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729563v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na Coustenis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gendron" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2005.03.012" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3T6PK0H6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801668v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gratadour" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cl&#233;net" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rouan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20031376" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801661v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Le Coarer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Joncas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beuzit" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728778v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gaulme" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016773" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770066v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Lee" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruihan Zhang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Baeten" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016132" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895384v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Millour" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdarot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Bouquin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Houll&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3020269" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605075v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanoa Withington" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34693/COAT2023-016" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728794v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dejonghe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016304" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770083v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Connelley" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019167" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04238853v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kuiper" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niek Doelman" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402903v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-015" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748161v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Gravity Plus Consortium" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berio" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lagarde" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Robbe-Dubois" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106813v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Dransfield" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mekarnia" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Triaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guillot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629920" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03862106v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790391v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Buralli" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789751v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schmidt" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2626074" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789734v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2626076" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370668v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Patru" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Eisenhauer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562433" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371097v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter A Jonker" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Maniscalco" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel van Der Ven" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbert Voorhoeve" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562461" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408824v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Labeyrie" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Guerin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vakili" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kaiser" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628775v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guerin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rivet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hugbart" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408834v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kuiper" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Doelman" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chun" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schmidt" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371091v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Chun" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Baranec" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica R Lu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562847" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370598v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hinz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bowens-Rubin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bundy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2563223" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550757v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029278v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384381v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Jonker" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Priem" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cees Coolen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384375v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384387v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vievard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cvetojevic" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340523v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abdurrahman" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Service" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313356" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902571v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrokh Vakili-Christensen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2309491" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340522v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas R. Toomey" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2311956" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308635v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kassis" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mark Ammons" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2314417" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340511v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308227v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Fohring" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313769" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308705v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734545v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Jovanovic" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Martinache" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clergeon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garima Singh" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2057249" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724486v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Huby" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marchis" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Lacour" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.925615" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724471v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Chun" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray G. Carlberg" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey B. Richer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mellier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Astier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.857570" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743306v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pazder" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre V&#233;ran" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolissaint" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.857595" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803059v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Choquet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.856899" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808986v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Duch&#234;ne" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802221v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Tokano" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rannou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734252v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781848164864_0034" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743621v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.790114" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734557v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789008" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405404v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tokano" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rannou" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200356v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodriguez" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sotin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119940v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Negrao" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804509v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Negrao" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802116v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chueh-Jen Lin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.670089" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809230v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809522v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803039v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Combes" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743764v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puget" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick A. Salmon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.552445" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803954v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sol" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802616v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold J. Dorn" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Beletic" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard A. Luppino" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidik Isani" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-2527-3_34" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802680v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804010v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Reynaud" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802308v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809164v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802134v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ridgway" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802335v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804218v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berger" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dougados" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coud&#233; Du Foresto" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744003v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.458830" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809586v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804589v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804368v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804583v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802880v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734042v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Menard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.459685" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802299v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;na" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Fahlman" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809231v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743483v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.458834" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804370v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804005v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schmitt" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803974v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809615v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804666v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03570933v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.390372" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03570898v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811203787_0010" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003538v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-03571042v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568386v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abuter" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allouche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benisty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berdeu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555666" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568553v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abd El Dayem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aimar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Berger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdarot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202557285" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328333v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guerin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hugbart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tolila" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Matthews" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.259" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568602v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houll&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scigliuto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453323" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592901v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Cuillandre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bertin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bolzonella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bouy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gwyn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450803" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496427v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959181v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexuan Wu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subo Dong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;rand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kochanek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemek Mr&#243;z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad90b9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770044v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amorim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07053-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639795v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Berdeu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bonnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Le Bouquin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. &#201;douard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gomes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449311" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770031v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Bialek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fabbro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bouy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rivet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae1018" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237189v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vernet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Labeyrie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/acb142" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03780768v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pourcelot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N'Diaye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. Por" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Laginja" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carbillet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243145" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104874v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schmider" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyu Abe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Agabi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bendjoya" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crouzet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2628952" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239451v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kaiser" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2628561" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615887v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. G. de Almeida" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Domiciano de Souza" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrokh Vakili" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1617" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856361v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baub&#246;ck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243941" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037127v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Chun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Dungee" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Carbillet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3874" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340533v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Rivet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siciak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vakili" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domiciano de Souza" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa588" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303520v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kanoa Withington" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laugier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz396" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957451v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdurrahman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Service" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aad1f2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902583v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fouch&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-018-9595-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265764v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Woillez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perrin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reynaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baril" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730500" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474277v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jovanovic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinache" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guyon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clergeon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Singh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/682989" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441013v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. de Rosa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patience" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ward-Duong" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vigan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu2018" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441014v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Wilson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schneider" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Wiktorowicz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1932" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545585v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huby" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marchis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perrin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321894" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884718v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kotani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118517" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806768v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ceus" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Woillez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delage" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-3933.2012.01352.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118392v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.20397.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732513v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Cuillandre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin K. Ho" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Benedict" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/659149" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118479v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Veillet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Salmon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ho" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R. Baril" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789666" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118414v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Pique" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.672750" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093994v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hirtzig" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Coustenis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gendron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drossart" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Negr&#227;o" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053381" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732303v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M. Woillez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guerin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Kotani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1120249" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023406v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398271v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catala" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Forveille" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/508374" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732574v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Catala" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Forveille" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077307v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hirtzig" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coustenis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Emsellem" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Pecontal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2004.08.006" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QDJHR96-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729563v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na Coustenis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gendron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2005.03.012" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3T6PK0H6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801668v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gratadour" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cl&#233;net" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rouan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20031376" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801661v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Le Coarer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Joncas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beuzit" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728778v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gaulme" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016773" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770066v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Lee" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruihan Zhang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Baeten" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016132" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895384v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Millour" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdarot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Bouquin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Houll&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3020269" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605075v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanoa Withington" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34693/COAT2023-016" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728794v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dejonghe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016304" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770083v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Connelley" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019167" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04238853v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kuiper" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niek Doelman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402903v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-015" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748161v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Gravity Plus Consortium" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berio" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lagarde" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Robbe-Dubois" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106813v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Dransfield" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mekarnia" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Triaud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guillot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629920" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03862106v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790391v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Buralli" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789751v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schmidt" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2626074" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789734v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2626076" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370668v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Patru" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Eisenhauer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562433" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371097v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter A Jonker" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Maniscalco" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel van Der Ven" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbert Voorhoeve" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562461" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408824v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Labeyrie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Guerin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vakili" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kaiser" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628775v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guerin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rivet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hugbart" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408834v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kuiper" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Doelman" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chun" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schmidt" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371091v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Chun" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Baranec" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica R Lu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562847" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370598v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hinz" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bowens-Rubin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bundy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2563223" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550757v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029278v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384375v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384381v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Jonker" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Priem" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cees Coolen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384387v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vievard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cvetojevic" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340523v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abdurrahman" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Service" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313356" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902571v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrokh Vakili-Christensen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2309491" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308635v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kassis" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mark Ammons" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2314417" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340522v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas R. Toomey" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2311956" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308227v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Fohring" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313769" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340511v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308705v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734545v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Jovanovic" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Martinache" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clergeon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garima Singh" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2057249" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724486v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Huby" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marchis" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Lacour" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.925615" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743306v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Chun" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pazder" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre V&#233;ran" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolissaint" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.857595" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803059v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Choquet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.856899" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808986v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Duch&#234;ne" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724471v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray G. Carlberg" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey B. Richer" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mellier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Astier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.857570" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802221v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Tokano" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rannou" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734252v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781848164864_0034" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734557v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789008" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743621v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.790114" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405404v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tokano" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rannou" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200356v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodriguez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sotin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119940v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Negrao" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804509v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Negrao" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802116v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chueh-Jen Lin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.670089" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809230v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809522v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803039v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Combes" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743764v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puget" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick A. Salmon" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.552445" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802680v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802616v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold J. Dorn" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Beletic" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard A. Luppino" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidik Isani" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-2527-3_34" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803954v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sol" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804010v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Reynaud" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802308v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809164v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802134v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ridgway" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802335v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804218v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berger" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dougados" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coud&#233; Du Foresto" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804589v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809586v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744003v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.458830" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804368v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804583v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802880v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734042v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Menard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.459685" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802299v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;na" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Fahlman" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809231v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743483v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.458834" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804370v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804005v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schmitt" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803974v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809615v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804666v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03570933v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.390372" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03570898v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811203787_0010" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003538v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-03571042v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>