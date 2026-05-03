--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -377,295 +377,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stellar intensity interferometry in the photon-counting regime</w:t>
+                <w:t xml:space="preserve">The mid-infrared spectrum of β Pictoris b</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Guerin</w:t>
+                <w:t xml:space="preserve">M. Houllé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Hugbart</w:t>
+                <w:t xml:space="preserve">F. Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Tolila</w:t>
+                <w:t xml:space="preserve">P. Berio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolan Matthews</w:t>
+                <w:t xml:space="preserve">J. Scigliuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lai</w:t>
+                <w:t xml:space="preserve">S. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (G1), pp.659-679. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 704, pp.A182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crphys.259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202453323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05328333v1</w:t>
+                <w:t xml:space="preserve">hal-05568602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mid-infrared spectrum of β Pictoris b</w:t>
+                <w:t xml:space="preserve">Stellar intensity interferometry in the photon-counting regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Houllé</w:t>
+                <w:t xml:space="preserve">William Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Millour</w:t>
+                <w:t xml:space="preserve">Mathilde Hugbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Berio</w:t>
+                <w:t xml:space="preserve">Sarah Tolila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Scigliuto</w:t>
+                <w:t xml:space="preserve">Nolan Matthews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lacour</w:t>
+                <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 704, pp.A182. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (G1), pp.659-679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202453323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crphys.259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05568602v1</w:t>
+                <w:t xml:space="preserve">hal-05328333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid: Early Release Observations -- Programme overview and pipeline for compact- and diffuse-emission photometry</w:t>
               </w:r>
@@ -785,289 +785,289 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mid-infrared spectrum of β Pictoris b</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Houllé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Scigliuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 704, pp.A182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202453323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Resolution of Microlensed Images of a Binary-lens Event</w:t>
+                <w:t xml:space="preserve">Estimation of the lateral mis-registrations of the GRAVITY + adaptive optics system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zexuan Wu</w:t>
+                <w:t xml:space="preserve">Anthony Berdeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subo Dong</w:t>
+                <w:t xml:space="preserve">H. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mérand</w:t>
+                <w:t xml:space="preserve">J.-B. Le Bouquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Kochanek</w:t>
+                <w:t xml:space="preserve">C. Édouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Przemek Mróz</w:t>
+                <w:t xml:space="preserve">T. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 977 (2), pp.229. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 687, pp.A157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ad90b9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04959181v1</w:t>
+                <w:t xml:space="preserve">hal-04639795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamical measure of the black hole mass in a quasar 11 billion years ago</w:t>
               </w:r>
@@ -1181,161 +1181,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the lateral mis-registrations of the GRAVITY + adaptive optics system</w:t>
+                <w:t xml:space="preserve">First Resolution of Microlensed Images of a Binary-lens Event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Berdeu</w:t>
+                <w:t xml:space="preserve">Zexuan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bonnet</w:t>
+                <w:t xml:space="preserve">Subo Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B. Le Bouquin</w:t>
+                <w:t xml:space="preserve">A. Mérand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Édouard</w:t>
+                <w:t xml:space="preserve">Christopher Kochanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Gomes</w:t>
+                <w:t xml:space="preserve">Przemek Mróz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 687, pp.A157. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 977 (2), pp.229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ad90b9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04639795v1</w:t>
+                <w:t xml:space="preserve">hal-04959181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DanceCam: atmospheric turbulence mitigation in wide-field astronomical images with short-exposure video streams</w:t>
               </w:r>
@@ -1455,90 +1455,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensity Interferometry Observations of the Hα Envelope of γCas with MéO and a Portable Telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolan Matthews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hugbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1583,563 +1583,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-order wavefront control using a Zernike sensor through Lyot coronagraphs for exoplanet imaging. Blind stabilization of an image dark hole</w:t>
+                <w:t xml:space="preserve">Combined spectroscopy and intensity interferometry to determine the distances of the blue supergiants P Cygni and Rigel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Pourcelot</w:t>
+                <w:t xml:space="preserve">E. S. G. de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hugbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. N'Diaye</w:t>
+                <w:t xml:space="preserve">Armando Domiciano de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. H. Por</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Carbillet</w:t>
+                <w:t xml:space="preserve">Farrokh Vakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243145⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 515, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stac1617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03780768v1</w:t>
+                <w:t xml:space="preserve">hal-03615887v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing exoplanets from Antarctica in two colours: set-up and operation of ASTEP+</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Crouzet</w:t>
+                <w:t xml:space="preserve">Intensity interferometry at Calern and beyond: progress report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolan Matthews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hugbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2628952⟩</w:t>
+              <w:t xml:space="preserve">SPIE DIGITAL LIBRARY - Proc. SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12183, pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2628561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04104874v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensity interferometry at Calern and beyond: progress report</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robin Kaiser</w:t>
+                <w:t xml:space="preserve">Observing exoplanets from Antarctica in two colours: set-up and operation of ASTEP+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schmider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyu Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Agabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bendjoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE DIGITAL LIBRARY - Proc. SPIE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2628561⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Ground-based and Airborne Telescopes IX, 12182, pp.1218220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2628952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04239451v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined spectroscopy and intensity interferometry to determine the distances of the blue supergiants P Cygni and Rigel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-order wavefront control using a Zernike sensor through Lyot coronagraphs for exoplanet imaging. Blind stabilization of an image dark hole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pourcelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. N'Diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. S. G. de Almeida</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Hugbart</w:t>
+                <w:t xml:space="preserve">E. H. Por</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armando Domiciano de Souza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Rivet</w:t>
+                <w:t xml:space="preserve">Iva Laginja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farrokh Vakili</w:t>
+                <w:t xml:space="preserve">M. Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 515, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 663, pp.A49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stac1617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615887v2</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03780768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Light for GRAVITY Wide: Large Separation Fringe Tracking for the Very Large Telescope Interferometer</w:t>
               </w:r>
@@ -2259,51 +2259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DO-CRIME: Dynamic On-sky Covariance Random Interaction Matrix Evaluation, a novel method for calibrating adaptive optics systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2415,51 +2415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -P. Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Siciak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. S. G. de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2523,51 +2523,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct measure of dome seeing with a localized optical turbulence sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Kanoa Withington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2787,64 +2787,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical long baseline intensity interferometry: prospects for stellar physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farrokh Vakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2921,51 +2921,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AGILIS: Agile Guided Interferometer for Longbaseline Imaging Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3483,51 +3483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Marchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3617,51 +3617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Marchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kotani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3751,51 +3751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3980,51 +3980,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FlyEyes: A CCD-based Wavefront Sensor for PUEO, the CFHT Curvature AO System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Cuillandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4114,51 +4114,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VASAO: visible all sky adaptive optics: a new adaptive optics concept for CFHT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Veillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4242,537 +4242,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VASAO: visible all sky adaptive optics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Interferometric coupling of the keck telescopes with single-mode fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Woillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Pique</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kotani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vol.311, pp.194</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118414v1</w:t>
+                <w:t xml:space="preserve">hal-00023406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring atmospheric phenomena on Titan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interferometric coupling of the Keck telescopes with single-mode fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien M. Woillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Hirtzig</w:t>
+                <w:t xml:space="preserve">Jean Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athena Coustenis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alberto Negrão</w:t>
+                <w:t xml:space="preserve">Takayuki Kotani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20053381⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 311, pp.194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1120249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00093994v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03732303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferometric coupling of the Keck telescopes with single-mode fibers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Perrin</w:t>
+                <w:t xml:space="preserve">Monitoring atmospheric phenomena on Titan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hirtzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athena Coustenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien M. Woillez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lai</w:t>
+                <w:t xml:space="preserve">Pierre Drossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Guerin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Takayuki Kotani</w:t>
+                <w:t xml:space="preserve">Alberto Negrão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1120249⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 456 (2), pp.761-774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20053381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03732303v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00093994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferometric coupling of the keck telescopes with single-mode fibers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">VASAO: visible all sky adaptive optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Veillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrick Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Pique</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Advances in Adaptive Optics II. Edited by Ellerbroek, Brent L.; Bonaccini Calia, Domenico., 6272, pp.637221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.672750⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023406v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Optics Observations of the Binary Star HD 43587</w:t>
               </w:r>
@@ -4784,51 +4784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Forveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astronomical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 132, pp.2318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4888,51 +4888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Forveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astronomical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 132, pp.2318-2325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4983,51 +4983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hirtzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coustenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Emsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5116,90 +5116,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maps of Titan's surface from 1 to 2.5 mum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athéna Coustenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hirtzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Drossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 177, pp.89-105. </w:t>
@@ -5288,51 +5288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Clénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Forveille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5530,459 +5530,459 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Doppler measurements thanks to adaptive optics: the case of JOVIAL+AOC</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GRAVITY+ adaptive optics (GPAO) tests in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Gaulme</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marcel Carbillet</w:t>
+                <w:t xml:space="preserve">Florentin Millour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bourdarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Le Bouquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Berdeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Houllé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptive Optics Systems IX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.3016773⟩</w:t>
+              <w:t xml:space="preserve">Optical and Infrared Interferometry and Imaging IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Yokohama, France. pp.72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3020269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728778v1</w:t>
+                <w:t xml:space="preserve">hal-04895384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First laboratory and on-sky results of an adaptive secondary mirror with TNO-style actuators on the NASA Infrared Telescope Facility</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Improvement of Doppler measurements thanks to adaptive optics: the case of JOVIAL+AOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schmider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gaulme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyu Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Max Baeten</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive Optics Systems IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.98, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.3016132⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2024, Yokohama, France. pp.217, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3016773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770066v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRAVITY+ adaptive optics (GPAO) tests in Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First laboratory and on-sky results of an adaptive secondary mirror with TNO-style actuators on the NASA Infrared Telescope Facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bourdarot</w:t>
+                <w:t xml:space="preserve">Ellen Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Chun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Le Bouquin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Berdeu</w:t>
+                <w:t xml:space="preserve">Ruihan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis Houllé</w:t>
+                <w:t xml:space="preserve">Max Baeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical and Infrared Interferometry and Imaging IX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Yokohama, France. pp.72, </w:t>
+              <w:t xml:space="preserve">Adaptive Optics Systems IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.98, </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.3020269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.3016132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895384v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altering reality to fit our turbulence simulations… A slow descent into madness?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanoa Withington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6042,77 +6042,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics and performances of the small and large field adaptive optics system AOC at the C2PU telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyu Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schmider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6176,90 +6176,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-lab and On-sky Closed-loop Results of Adaptive Secondary Mirrors with TNO's Hybrid Variable Reluctance Actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruihan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Baeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Connelley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6310,51 +6310,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V(WF)$^2$S: Very Wide Field WaveFront Sensor for GLAO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6435,51 +6435,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V(WF)²S: Very Wide Field WaveFront Sensor for GLAO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6563,575 +6563,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a GRAVITY+ Adaptive Optics Test Bench</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Robbe-Dubois</w:t>
+                <w:t xml:space="preserve">Observing exoplanets from Antarctica in two colours: set-up and operation of ASTEP+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schmider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyu Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Agabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bendjoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation : Ground-based and Airborne Telescopes IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.133, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2628952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03748161v1</w:t>
+                <w:t xml:space="preserve">insu-03862106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation scheduling and automatic data reduction for the Antarctic telescope, ASTEP+</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tristan Guillot</w:t>
+                <w:t xml:space="preserve">Numerical modelling of the planetary adaptive optics mode of AOC, the adaptive optics project at Calern observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Buralli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Carbillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyu Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyu Abe</w:t>
+                <w:t xml:space="preserve">François-Xavier Schmider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.337</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106813v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing exoplanets from Antarctica in two colours: set-up and operation of ASTEP+</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Crouzet</w:t>
+                <w:t xml:space="preserve">Building a GRAVITY+ Adaptive Optics Test Bench</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Gravity Plus Consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Millour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Robbe-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation : Ground-based and Airborne Telescopes IX</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03862106v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03748161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of the planetary adaptive optics mode of AOC, the adaptive optics project at Calern observatory</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Observation scheduling and automatic data reduction for the Antarctic telescope, ASTEP+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgina Dransfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Mekarnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Triaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyu Abe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Schmider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2629920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790391v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making adaptive optics available to all: a concept for 1m class telescopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kuiper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7221,51 +7221,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fighting the devil within: improving image quality by thwarting local turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7319,420 +7319,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensioning adaptive optics for future VLTI projects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SPECTRAL MULTIPLEXING IN INTENSITY INTERFEROMETRY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Patru</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marcel Carbillet</w:t>
+                <w:t xml:space="preserve">G Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Eisenhauer</w:t>
+                <w:t xml:space="preserve">W Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Vakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptive Optics Systems VII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de la SF2A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SF2A, Jun 2021, Virtual, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03370668v1</w:t>
+                <w:t xml:space="preserve">hal-03408824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of the adaptive secondary mirror for the UH2.2 telescope</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dimensioning adaptive optics for future VLTI projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Maniscalco</w:t>
+                <w:t xml:space="preserve">Fabien Patru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Millour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emiel van Der Ven</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robbert Voorhoeve</w:t>
+                <w:t xml:space="preserve">Frank Eisenhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2562461⟩</w:t>
+              <w:t xml:space="preserve">Adaptive Optics Systems VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Online Only, France. pp.286, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2562433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371097v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPECTRAL MULTIPLEXING IN INTENSITY INTERFEROMETRY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lai</w:t>
+                <w:t xml:space="preserve">Performance analysis of the adaptive secondary mirror for the UH2.2 telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kuiper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter A Jonker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Labeyrie</w:t>
+                <w:t xml:space="preserve">Matthew Maniscalco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W Guerin</w:t>
+                <w:t xml:space="preserve">Emiel van Der Ven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Vakili</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R Kaiser</w:t>
+                <w:t xml:space="preserve">Robbert Voorhoeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la SF2A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Online Only, France. pp.229, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2562461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408824v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revival of intensity interferometry with modern photonic technologies</w:t>
               </w:r>
@@ -7770,51 +7770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hugbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. S. G. de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF2A-2021: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A. Siebert, K. Baillié, E. Lagadec, N. Lagarde, J. Malzac, J.-B. Marquette, M. N'Diaye, J. Richard, O. Venot, Jun 2021, Online, France. pp.331-334</w:t>
@@ -7843,51 +7843,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAKING ADAPTIVE OPTICS AVAILABLE TO ALL: A CONCEPT FOR 1M-CLASS TELESCOPES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Kuiper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7994,77 +7994,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark R Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Baranec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica R Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruihan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online Only, France. pp.52, </w:t>
@@ -8236,130 +8236,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensioning adaptive optics for future VLTI projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Patru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Eisenhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive Optics Systems VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online Only, United States. pp.286, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2562433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550757v1</w:t>
@@ -8370,51 +8370,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Turbulence: Effects and causes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanoa Withington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8472,415 +8472,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Turbulence: Effects and causes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capabilities of a fibered imager on an extremely large telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vievard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Cvetojevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lai</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AO4ELT6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384375v1</w:t>
+                <w:t xml:space="preserve">hal-02384387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Secondary Mirror development for the UH-88 telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kuiper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter Jonker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Maniscalco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Priem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cees Coolen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AO4ELT6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capabilities of a fibered imager on an extremely large telescope</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local Turbulence: Effects and causes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lacour</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanoa Withington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Chun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AO4ELT6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384387v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deconstructing turbulence and optimising GLAO using imaka telemetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8970,90 +8970,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensity interferometry revival on the Côte d’Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farrokh Vakili-Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9098,295 +9098,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground layer adaptive optics for the W. M. Keck Observatory: feasibility study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On-sky results from the wide-field ground-layer adaptive optics demonstrator 'imaka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lai</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Abdurrahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxwell Service</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Kassis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Mark Ammons</w:t>
+                <w:t xml:space="preserve">Douglas R. Toomey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Baranec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive Optics Systems VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.23, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2314417⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2311956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308635v1</w:t>
+                <w:t xml:space="preserve">hal-02340522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-sky results from the wide-field ground-layer adaptive optics demonstrator 'imaka</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ground layer adaptive optics for the W. M. Keck Observatory: feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxwell Service</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas R. Toomey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christoph Baranec</w:t>
+                <w:t xml:space="preserve">S. Mark Ammons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive Optics Systems VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.19, </w:t>
+              <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.23, </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2311956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2314417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340522v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric distortion calibration using a pinhole mask</w:t>
               </w:r>
@@ -9424,51 +9424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora Fohring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive Optics Systems VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Austin, France. pp.177, </w:t>
@@ -9532,104 +9532,104 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Kassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mark Ammons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive Optics Systems VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.23, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2314417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340511v1</w:t>
@@ -9640,51 +9640,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deconstructing turbulence and optimising GLAO using imaka telemetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9960,51 +9960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvestre Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takayuki Kotani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Amsterdam, Netherlands. </w:t>
@@ -10036,584 +10036,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03724486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaka: a Lagrange invariant of ELTs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imaka: a one-degree high-resolution imager for the Canada-France-Hawaii Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark R. Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Pazder</w:t>
+                <w:t xml:space="preserve">Ray G. Carlberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Véran</w:t>
+                <w:t xml:space="preserve">Harvey B. Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Jolissaint</w:t>
+                <w:t xml:space="preserve">Yannick Mellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Luc Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptive Optics Systems II</w:t>
+              <w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, San Diego, California, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.857595⟩</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.857570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03743306v1</w:t>
+                <w:t xml:space="preserve">hal-03724471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a high-dynamic range imaging instrument for a single telescope by a pupil remapping system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guy Perrin</w:t>
+                <w:t xml:space="preserve">Imaka: a Lagrange invariant of ELTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark R. Chun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Pazder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Véran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolissaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical and Infrared Interferometry II</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.856899⟩</w:t>
+              <w:t xml:space="preserve">Adaptive Optics Systems II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, San Diego, California, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.857595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03803059v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03743306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Dynamic Range Imaging with the FIRST instrument</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a high-dynamic range imaging instrument for a single telescope by a pupil remapping system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takayuki Kotani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Perrin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gaspard Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In the Spirit of Lyot 2010: Direct Detection of Exoplanets and Circumstellar Disks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical and Infrared Interferometry II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, San Diego, California, United States. pp.116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.856899⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808986v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03803059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaka: a one-degree high-resolution imager for the Canada-France-Hawaii Telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Luc Astier</w:t>
+                <w:t xml:space="preserve">High Dynamic Range Imaging with the FIRST instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Marchis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy III</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">In the Spirit of Lyot 2010: Direct Detection of Exoplanets and Circumstellar Disks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, University of Paris Diderot, France. pp.62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724471v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titan's Clouds Detections: Observational Constraints from Adaptive Optics and Comparison to GCM Predictions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hirtzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuya Tokano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10621,51 +10621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athéna Coustenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #41</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Fajardo, Puerto Rico, Puerto Rico. pp.560</w:t>
@@ -10694,103 +10694,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaka:. Imaging from Mauna Kea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Cuillandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark R. Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ray G. Carlberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harvey B. Richer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Turbulance: Astronomy Meets Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Sardinia, Italy, Italy. pp.291-298, </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10818,295 +10818,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03734252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The FIRST project: a single-mode fiber-based very high-dynamic range diffraction-limited imaging instrument at visible to near-infrared wavelengths</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien M. Woillez</w:t>
+                <w:t xml:space="preserve">IMAKA: imaging from Mauna KeA with an atmosphere corrected 1 square degree optical imager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark R. Chun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Cuillandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray G. Carlberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harvey B. Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy II</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.789008⟩</w:t>
+              <w:t xml:space="preserve">Adaptive Optics Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.790114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03734557v1</w:t>
+                <w:t xml:space="preserve">hal-03743621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMAKA: imaging from Mauna KeA with an atmosphere corrected 1 square degree optical imager</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Harvey B. Richer</w:t>
+                <w:t xml:space="preserve">The FIRST project: a single-mode fiber-based very high-dynamic range diffraction-limited imaging instrument at visible to near-infrared wavelengths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takayuki Kotani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien M. Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptive Optics Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Marseille, France. </w:t>
+              <w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Marseille, France. pp.57, </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.790114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.789008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03743621v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03734557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titan's Clouds Detections : Observational Constraints from Adaptive Optics and Comparison to GCM Predictions</w:t>
               </w:r>
@@ -11144,51 +11144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coustenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Astronomical Society, DPS meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Ithaca - N.Y., United States. pp.#31.23</w:t>
@@ -11460,90 +11460,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titan in the Infrared with Adaptive Optics. An Overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hirtzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athéna Coustenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Drossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Negrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11637,51 +11637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chueh-Jen Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Benedict</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Energy, Optical, and Infrared Detectors for Astronomy II.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Orlando, Florida, United States. pp.43, </w:t>
@@ -11719,77 +11719,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">`OHANA: one step closer to an Extremely Large Optical Interferometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien M. Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Astronomical Society Meeting Abstracts #207</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Washington, DC, United States. pp.1308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11808,847 +11808,847 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ohana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tomography of active galactic nuclei broad line region: a science case for next-generation extremely long baseline optical interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien M. Woillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Frontiers in Stellar Interferometry, SPIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2004, Glasgow, United Kingdom. pp.391</w:t>
+              <w:t xml:space="preserve">, Jun 2004, Glasgow, United Kingdom. pp.97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03809522v1</w:t>
+                <w:t xml:space="preserve">hal-03803954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titan with adaptive optics : atmospheric changes and surface maps, 2000-2004</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Combes</w:t>
+                <w:t xml:space="preserve">CFHT's FlyEyes: Assessing On-sky Performance of the New MIT/LL CCID-35 CCD Curvature Wavefront Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Cuillandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhold J. Dorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James W. Beletic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard A. Luppino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidik Isani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #36</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Detectors for Astronomy, The Beginning of a New Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Hawaii, USA, United States. pp.299-304, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4020-2527-3_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03803039v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03802616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update report on FlyEyes: a dual CCD detector system upgrade for PUEO</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Cartography of Titan's Surface Before Cassini/Huygens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hirtzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athéna Coustenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical and Infrared Detectors for Astronomy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">35th COSPAR Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Paris, France, France. pp.2916</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03743764v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03802680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartography of Titan's Surface Before Cassini/Huygens.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Update report on FlyEyes: a dual CCD detector system upgrade for PUEO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin K. Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Cuillandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrick A. Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th COSPAR Scientific Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical and Infrared Detectors for Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Glasgow, United Kingdom. pp.395-405, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.552445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03802680v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03743764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFHT's FlyEyes: Assessing On-sky Performance of the New MIT/LL CCID-35 CCD Curvature Wavefront Sensor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sidik Isani</w:t>
+                <w:t xml:space="preserve">ohana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien M. Woillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takayuki Kotani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Detectors for Astronomy, The Beginning of a New Era</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Frontiers in Stellar Interferometry, SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Glasgow, United Kingdom. pp.391</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4020-2527-3_34⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03802616v1</w:t>
+                <w:t xml:space="preserve">hal-03809522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomography of active galactic nuclei broad line region: a science case for next-generation extremely long baseline optical interferometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Titan with adaptive optics : atmospheric changes and surface maps, 2000-2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hirtzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athéna Coustenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien M. Woillez</w:t>
+                <w:t xml:space="preserve">Pierre Drossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Sol</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Frontiers in Stellar Interferometry, SPIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Glasgow, United Kingdom. pp.97</w:t>
+              <w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #36</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Louisville, KY, United States. pp.1120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03803954v1</w:t>
+                <w:t xml:space="preserve">hal-03803039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OHANA phase I: adaptive optics and single mode fiber coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien M. Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12703,64 +12703,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A step towards very high angular resolution in the near infrared : the 'OHANA project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien M. Woillez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Astronomical Society Meeting Abstracts #204</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Denver, CO, United States. pp.982</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12785,51 +12785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Seasonal and Meteorological Phenomena in Titan's Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hirtzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athéna Coustenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12837,51 +12837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Negrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th COSPAR Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Paris, France, France. pp.2924</w:t>
@@ -12904,847 +12904,847 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Delay for OHANA</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Near-infrared spectroscopy of NGC 1068 with adaptive optics at CFHT (GriF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gratadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Forveille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interferometry for Optical Astronomy II.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2002, Waikoloa, Hawaii, United States. pp.1310-1316</w:t>
+              <w:t xml:space="preserve">Active Galactic Nuclei: From Central Engine to Host Galaxy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Meudon, France, France. pp.191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03802134v1</w:t>
+                <w:t xml:space="preserve">hal-03809586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Titan Atmospheric and Surface Features as Seen with CFHT/PUEO</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Éric Gendron</w:t>
+                <w:t xml:space="preserve">FlyEyes: a dual CCD detector system for CFHT PUEO NUI's wavefront sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Cuillandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James W. Beletic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhold J. Dorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard A. Luppino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidik Isani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #35</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Adaptive Optical System Technologies II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Waikoloa, Hawaii, United States. pp.272-279, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.458830⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03802335v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OHANA: representative science objectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Injection into single mode fibers for OHANA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien M. Woillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interferometry for Optical Astronomy II.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2002, Waikoloa, Hawaii, United States. pp.1410-1423</w:t>
+              <w:t xml:space="preserve">, Aug 2002, Waikoloa, Hawaii, United States. pp.1341-1343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03804218v1</w:t>
+                <w:t xml:space="preserve">hal-03804589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection into single mode fibers for OHANA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Optical Delay for OHANA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Ridgway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien M. Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interferometry for Optical Astronomy II.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2002, Waikoloa, Hawaii, United States. pp.1341-1343</w:t>
+              <w:t xml:space="preserve">, Aug 2002, Waikoloa, Hawaii, United States. pp.1310-1316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03804589v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03802134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared spectroscopy of NGC 1068 with adaptive optics at CFHT (GriF)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">New Titan Atmospheric and Surface Features as Seen with CFHT/PUEO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hirtzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athéna Coustenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Active Galactic Nuclei: From Central Engine to Host Galaxy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Meudon, France, France. pp.191</w:t>
+              <w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #35</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Monterey, CA, United States. pp.932</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03809586v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03802335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FlyEyes: a dual CCD detector system for CFHT PUEO NUI's wavefront sensor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sidik Isani</w:t>
+                <w:t xml:space="preserve">OHANA: representative science objectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Ridgway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dougados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptive Optical System Technologies II</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interferometry for Optical Astronomy II.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Waikoloa, Hawaii, United States. pp.1410-1423</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744003v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03804218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New adaptive optics images of Titan with CFHT/PUEO: disk-resolved description of atmospheric and surface features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athéna Coustenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hirtzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13786,77 +13786,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-infrared (0.85-1 micron) study of Titan's resolved disk in spectro-imaging with CFHT/OASIS and the adaptive optics system PUEO.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hirtzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athéna Coustenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13911,77 +13911,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extragalactic astronomy with the OHANA array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien M. Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14045,51 +14045,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science with CFHT's future high dynamic range AO system PUEO NUI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Cuillandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14136,64 +14136,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OHANA Phase III: scientific operation of an 800 meter Mauna Kea interferometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Ridgway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Léna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14261,77 +14261,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active galactic muclei at very high angular resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien M. Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14363,312 +14363,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PUEO NUI: feasible and fast upgrade of the CFHT adaptive optics system for high-dynamic range imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">OHANA phase II: a prototype demonstrator of fiber linked interferometry between very large telescopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien M. Woillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptive Optical System Technologies II</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interferometry for Optical Astronomy II.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Waikoloa, Hawaii, United States. pp.1290-1295</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03743483v1</w:t>
+                <w:t xml:space="preserve">hal-03804370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OHANA phase II: a prototype demonstrator of fiber linked interferometry between very large telescopes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">PUEO NUI: feasible and fast upgrade of the CFHT adaptive optics system for high-dynamic range imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Cuillandre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interferometry for Optical Astronomy II.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Adaptive Optical System Technologies II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Waikoloa, Hawaii, United States. pp.659-672, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.458834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03804370v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03743483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0.85-1 micron Study of Titan's resolved disk : Adaptive Optics Spectro-imaging with CFHT/OASIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hirtzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athéna Coustenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14736,77 +14736,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Adaptive Optics images of Titan with CFHT/PUEO: Atmospheric and Surface features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athéna Coustenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hirtzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14848,77 +14848,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zooming towards Active Galactic Nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien M. Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15081,51 +15081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eXtragalactic astronomy: the X-games of adaptive optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomical Telescopes and Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2000, Munich, Germany. pp.773-786, </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15191,51 +15191,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curvature Wavefront Sensing: Simple, Elegant, and Efficient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Chun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15314,51 +15314,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'optique adaptative du Telescope Canada France Hawaii et son utilisation pour l'etude des coeurs de galaxies a flambee d'etoiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Astrophysique [astro-ph]. Université Paris-Diderot - Paris VII, 1996. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -15417,51 +15417,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20 ans d'optique adaptative sur Maunakea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Instrumentation et méthodes pour l'astrophysique [astro-ph.IM]. Université Nice Sofia-Antipolis, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15648,51 +15648,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568386v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abuter" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allouche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benisty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berdeu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555666" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568553v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abd El Dayem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aimar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Berger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdarot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202557285" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328333v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guerin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hugbart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tolila" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Matthews" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.259" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568602v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houll&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scigliuto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453323" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592901v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Cuillandre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bertin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bolzonella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bouy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gwyn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450803" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496427v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959181v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexuan Wu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subo Dong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;rand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kochanek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemek Mr&#243;z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad90b9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770044v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amorim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07053-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639795v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Berdeu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bonnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Le Bouquin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. &#201;douard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gomes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449311" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770031v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Bialek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fabbro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bouy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rivet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae1018" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237189v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vernet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Labeyrie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/acb142" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03780768v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pourcelot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N'Diaye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. Por" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Laginja" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carbillet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243145" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104874v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schmider" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyu Abe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Agabi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bendjoya" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crouzet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2628952" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239451v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kaiser" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2628561" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615887v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. G. de Almeida" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Domiciano de Souza" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrokh Vakili" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1617" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856361v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baub&#246;ck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243941" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037127v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Chun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Dungee" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Carbillet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3874" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340533v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Rivet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siciak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vakili" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domiciano de Souza" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa588" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303520v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kanoa Withington" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laugier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz396" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957451v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdurrahman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Service" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aad1f2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902583v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fouch&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-018-9595-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265764v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Woillez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perrin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reynaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baril" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730500" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474277v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jovanovic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinache" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guyon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clergeon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Singh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/682989" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441013v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. de Rosa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patience" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ward-Duong" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vigan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu2018" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441014v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Wilson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schneider" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Wiktorowicz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1932" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545585v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huby" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marchis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perrin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321894" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884718v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kotani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118517" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806768v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ceus" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Woillez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delage" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-3933.2012.01352.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118392v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.20397.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732513v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Cuillandre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin K. Ho" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Benedict" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/659149" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118479v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Veillet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Salmon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ho" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R. Baril" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789666" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118414v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Pique" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.672750" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093994v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hirtzig" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Coustenis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gendron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drossart" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Negr&#227;o" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053381" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732303v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M. Woillez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guerin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Kotani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1120249" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023406v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398271v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catala" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Forveille" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/508374" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732574v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Catala" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Forveille" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077307v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hirtzig" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coustenis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Emsellem" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Pecontal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2004.08.006" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QDJHR96-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729563v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na Coustenis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gendron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2005.03.012" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3T6PK0H6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801668v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gratadour" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cl&#233;net" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rouan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20031376" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801661v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Le Coarer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Joncas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beuzit" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728778v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gaulme" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016773" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770066v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Lee" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruihan Zhang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Baeten" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016132" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895384v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Millour" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdarot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Bouquin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Houll&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3020269" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605075v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanoa Withington" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34693/COAT2023-016" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728794v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dejonghe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016304" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770083v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Connelley" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019167" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04238853v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kuiper" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niek Doelman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402903v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-015" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748161v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Gravity Plus Consortium" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berio" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lagarde" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Robbe-Dubois" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106813v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Dransfield" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mekarnia" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Triaud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guillot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629920" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03862106v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790391v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Buralli" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789751v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schmidt" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2626074" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789734v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2626076" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370668v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Patru" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Eisenhauer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562433" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371097v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter A Jonker" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Maniscalco" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel van Der Ven" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbert Voorhoeve" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562461" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408824v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Labeyrie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Guerin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vakili" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kaiser" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628775v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guerin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rivet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hugbart" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408834v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kuiper" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Doelman" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chun" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schmidt" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371091v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Chun" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Baranec" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica R Lu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562847" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370598v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hinz" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bowens-Rubin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bundy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2563223" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550757v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029278v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384375v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384381v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Jonker" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Priem" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cees Coolen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384387v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vievard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cvetojevic" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340523v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abdurrahman" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Service" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313356" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902571v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrokh Vakili-Christensen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2309491" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308635v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kassis" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mark Ammons" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2314417" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340522v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas R. Toomey" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2311956" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308227v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Fohring" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313769" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340511v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308705v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734545v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Jovanovic" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Martinache" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clergeon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garima Singh" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2057249" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724486v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Huby" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marchis" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Lacour" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.925615" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743306v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Chun" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pazder" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre V&#233;ran" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolissaint" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.857595" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803059v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Choquet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.856899" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808986v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Duch&#234;ne" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724471v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray G. Carlberg" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey B. Richer" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mellier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Astier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.857570" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802221v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Tokano" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rannou" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734252v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781848164864_0034" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734557v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789008" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743621v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.790114" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405404v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tokano" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rannou" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200356v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodriguez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sotin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119940v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Negrao" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804509v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Negrao" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802116v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chueh-Jen Lin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.670089" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809230v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809522v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803039v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Combes" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743764v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puget" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick A. Salmon" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.552445" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802680v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802616v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold J. Dorn" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Beletic" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard A. Luppino" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidik Isani" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-2527-3_34" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803954v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sol" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804010v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Reynaud" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802308v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809164v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802134v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ridgway" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802335v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804218v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berger" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dougados" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coud&#233; Du Foresto" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804589v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809586v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744003v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.458830" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804368v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804583v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802880v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734042v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Menard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.459685" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802299v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;na" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Fahlman" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809231v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743483v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.458834" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804370v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804005v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schmitt" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803974v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809615v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804666v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03570933v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.390372" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03570898v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811203787_0010" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003538v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-03571042v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568386v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abuter" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allouche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benisty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berdeu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555666" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568553v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abd El Dayem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aimar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Berger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdarot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202557285" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568602v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houll&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scigliuto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453323" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328333v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guerin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hugbart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tolila" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Matthews" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.259" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592901v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Cuillandre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bertin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bolzonella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bouy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gwyn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450803" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496427v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639795v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Berdeu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Le Bouquin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. &#201;douard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gomes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449311" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770044v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amorim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07053-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959181v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexuan Wu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subo Dong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;rand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kochanek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemek Mr&#243;z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad90b9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770031v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Bialek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fabbro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bouy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rivet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae1018" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237189v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vernet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Labeyrie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/acb142" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615887v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. G. de Almeida" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Domiciano de Souza" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrokh Vakili" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1617" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239451v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kaiser" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2628561" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104874v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schmider" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyu Abe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Agabi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bendjoya" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crouzet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2628952" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03780768v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pourcelot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N'Diaye" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. Por" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Laginja" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carbillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243145" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856361v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baub&#246;ck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243941" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037127v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Chun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Dungee" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Carbillet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3874" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340533v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Rivet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siciak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vakili" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domiciano de Souza" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa588" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303520v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kanoa Withington" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laugier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz396" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957451v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdurrahman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Service" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aad1f2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902583v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fouch&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-018-9595-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265764v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Woillez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perrin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reynaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baril" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730500" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474277v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jovanovic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinache" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guyon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clergeon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Singh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/682989" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441013v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. de Rosa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patience" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ward-Duong" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vigan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu2018" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441014v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Wilson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schneider" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Wiktorowicz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1932" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545585v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huby" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marchis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perrin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321894" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884718v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kotani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118517" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806768v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ceus" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Woillez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delage" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-3933.2012.01352.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118392v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.20397.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732513v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Cuillandre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin K. Ho" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Benedict" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/659149" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118479v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Veillet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Salmon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ho" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R. Baril" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789666" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023406v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732303v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M. Woillez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guerin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Kotani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1120249" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093994v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hirtzig" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Coustenis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gendron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drossart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Negr&#227;o" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053381" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118414v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Pique" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.672750" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398271v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catala" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Forveille" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/508374" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732574v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Catala" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Forveille" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077307v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hirtzig" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coustenis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Emsellem" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Pecontal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2004.08.006" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QDJHR96-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729563v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na Coustenis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gendron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2005.03.012" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3T6PK0H6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801668v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gratadour" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cl&#233;net" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rouan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20031376" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801661v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Le Coarer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Joncas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beuzit" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895384v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Millour" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdarot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Bouquin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Houll&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3020269" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728778v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gaulme" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016773" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770066v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Lee" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruihan Zhang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Baeten" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016132" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605075v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanoa Withington" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34693/COAT2023-016" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728794v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dejonghe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016304" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770083v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Connelley" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019167" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04238853v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kuiper" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niek Doelman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402903v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-015" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03862106v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790391v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Buralli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748161v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Gravity Plus Consortium" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berio" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lagarde" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Robbe-Dubois" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106813v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Dransfield" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mekarnia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Triaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guillot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629920" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789751v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schmidt" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2626074" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789734v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2626076" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408824v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Labeyrie" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Guerin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vakili" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kaiser" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370668v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Patru" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Eisenhauer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562433" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371097v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter A Jonker" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Maniscalco" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel van Der Ven" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbert Voorhoeve" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562461" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628775v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guerin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rivet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hugbart" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408834v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kuiper" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Doelman" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chun" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schmidt" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371091v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Chun" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Baranec" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica R Lu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562847" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370598v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hinz" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bowens-Rubin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bundy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2563223" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550757v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029278v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384387v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vievard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cvetojevic" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384381v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Jonker" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Priem" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cees Coolen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384375v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340523v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abdurrahman" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Service" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313356" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902571v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrokh Vakili-Christensen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2309491" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340522v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas R. Toomey" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2311956" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308635v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kassis" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mark Ammons" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2314417" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308227v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Fohring" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313769" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340511v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308705v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734545v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Jovanovic" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Martinache" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clergeon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garima Singh" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2057249" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724486v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Huby" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marchis" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Lacour" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.925615" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724471v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Chun" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray G. Carlberg" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey B. Richer" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mellier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Astier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.857570" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743306v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pazder" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre V&#233;ran" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolissaint" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.857595" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803059v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Choquet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.856899" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808986v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Duch&#234;ne" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802221v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Tokano" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rannou" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734252v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781848164864_0034" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743621v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.790114" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734557v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789008" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405404v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tokano" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rannou" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200356v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodriguez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sotin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119940v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Negrao" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804509v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Negrao" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802116v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chueh-Jen Lin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.670089" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809230v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803954v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sol" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802616v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold J. Dorn" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Beletic" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard A. Luppino" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidik Isani" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-2527-3_34" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802680v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743764v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puget" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick A. Salmon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.552445" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809522v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803039v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Combes" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804010v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Reynaud" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802308v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809164v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809586v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744003v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.458830" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804589v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802134v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ridgway" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802335v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804218v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berger" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dougados" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coud&#233; Du Foresto" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804368v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804583v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802880v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734042v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Menard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.459685" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802299v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;na" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Fahlman" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809231v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804370v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743483v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.458834" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804005v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schmitt" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803974v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809615v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804666v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03570933v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.390372" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03570898v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811203787_0010" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003538v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-03571042v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>