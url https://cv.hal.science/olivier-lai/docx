--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -645,295 +645,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid: Early Release Observations -- Programme overview and pipeline for compact- and diffuse-emission photometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Gwyn</w:t>
+                <w:t xml:space="preserve">The mid-infrared spectrum of β Pictoris b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Houllé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Millour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Scigliuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 697, pp.A6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450803⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 704, pp.A182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202453323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04592901v1</w:t>
+                <w:t xml:space="preserve">hal-05496427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mid-infrared spectrum of β Pictoris b</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Lacour</w:t>
+                <w:t xml:space="preserve">Euclid: Early Release Observations -- Programme overview and pipeline for compact- and diffuse-emission photometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C Cuillandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bolzonella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Bouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Gwyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 704, pp.A182. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202453323⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 697, pp.A6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05496427v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the lateral mis-registrations of the GRAVITY + adaptive optics system</w:t>
               </w:r>
@@ -1583,563 +1583,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined spectroscopy and intensity interferometry to determine the distances of the blue supergiants P Cygni and Rigel</w:t>
+                <w:t xml:space="preserve">Observing exoplanets from Antarctica in two colours: set-up and operation of ASTEP+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. S. G. de Almeida</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Hugbart</w:t>
+                <w:t xml:space="preserve">François-Xavier Schmider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armando Domiciano de Souza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Rivet</w:t>
+                <w:t xml:space="preserve">Lyu Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farrokh Vakili</w:t>
+                <w:t xml:space="preserve">Karim Agabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bendjoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stac1617⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Ground-based and Airborne Telescopes IX, 12182, pp.1218220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2628952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03615887v2</w:t>
+                <w:t xml:space="preserve">hal-04104874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensity interferometry at Calern and beyond: progress report</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robin Kaiser</w:t>
+                <w:t xml:space="preserve">Low-order wavefront control using a Zernike sensor through Lyot coronagraphs for exoplanet imaging. Blind stabilization of an image dark hole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pourcelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. N'Diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. H. Por</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Laginja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE DIGITAL LIBRARY - Proc. SPIE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 663, pp.A49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2628561⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04239451v1</w:t>
+                <w:t xml:space="preserve">insu-03780768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing exoplanets from Antarctica in two colours: set-up and operation of ASTEP+</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Crouzet</w:t>
+                <w:t xml:space="preserve">Combined spectroscopy and intensity interferometry to determine the distances of the blue supergiants P Cygni and Rigel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. S. G. de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hugbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Domiciano de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farrokh Vakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 515, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stac1617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2628952⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04104874v1</w:t>
+                <w:t xml:space="preserve">hal-03615887v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-order wavefront control using a Zernike sensor through Lyot coronagraphs for exoplanet imaging. Blind stabilization of an image dark hole</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Iva Laginja</w:t>
+                <w:t xml:space="preserve">Intensity interferometry at Calern and beyond: progress report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolan Matthews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hugbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Carbillet</w:t>
+                <w:t xml:space="preserve">Robin Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 663, pp.A49. </w:t>
+              <w:t xml:space="preserve">SPIE DIGITAL LIBRARY - Proc. SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12183, pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2628561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03780768v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Light for GRAVITY Wide: Large Separation Fringe Tracking for the Very Large Telescope Interferometer</w:t>
               </w:r>
@@ -2415,51 +2415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -P. Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Siciak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. S. G. de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2787,51 +2787,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical long baseline intensity interferometry: prospects for stellar physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farrokh Vakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4242,537 +4242,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferometric coupling of the keck telescopes with single-mode fibers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring atmospheric phenomena on Titan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Guerin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Kotani</w:t>
+                <w:t xml:space="preserve">Mathieu Hirtzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athena Coustenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Drossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Negrão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 456 (2), pp.761-774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20053381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023406v1</w:t>
+                <w:t xml:space="preserve">hal-00093994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferometric coupling of the Keck telescopes with single-mode fibers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien M. Woillez</w:t>
+                <w:t xml:space="preserve">VASAO: visible all sky adaptive optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Veillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrick Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Pique</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1120249⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Advances in Adaptive Optics II. Edited by Ellerbroek, Brent L.; Bonaccini Calia, Domenico., 6272, pp.637221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.672750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03732303v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring atmospheric phenomena on Titan</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Gendron</w:t>
+                <w:t xml:space="preserve">Interferometric coupling of the keck telescopes with single-mode fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Woillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Drossart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alberto Negrão</w:t>
+                <w:t xml:space="preserve">J. Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kotani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vol.311, pp.194</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00093994v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VASAO: visible all sky adaptive optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Veillet</w:t>
+                <w:t xml:space="preserve">Interferometric coupling of the Keck telescopes with single-mode fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien M. Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Derrick Salmon</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Pique</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Takayuki Kotani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Advances in Adaptive Optics II. Edited by Ellerbroek, Brent L.; Bonaccini Calia, Domenico., 6272, pp.637221. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 311, pp.194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.672750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1120249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118414v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03732303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Optics Observations of the Binary Star HD 43587</w:t>
               </w:r>
@@ -5116,77 +5116,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maps of Titan's surface from 1 to 2.5 mum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athéna Coustenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hirtzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Drossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5530,429 +5530,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRAVITY+ adaptive optics (GPAO) tests in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of Doppler measurements thanks to adaptive optics: the case of JOVIAL+AOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schmider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florentin Millour</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mathis Houllé</w:t>
+                <w:t xml:space="preserve">Patrick Gaulme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyu Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical and Infrared Interferometry and Imaging IX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.3020269⟩</w:t>
+              <w:t xml:space="preserve">Adaptive Optics Systems IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Yokohama, France. pp.217, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3016773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04895384v1</w:t>
+                <w:t xml:space="preserve">hal-04728778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Doppler measurements thanks to adaptive optics: the case of JOVIAL+AOC</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lyu Abe</w:t>
+                <w:t xml:space="preserve">First laboratory and on-sky results of an adaptive secondary mirror with TNO-style actuators on the NASA Infrared Telescope Facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcel Carbillet</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruihan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Baeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive Optics Systems IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Yokohama, France. pp.217, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.3016773⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.98, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3016132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728778v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First laboratory and on-sky results of an adaptive secondary mirror with TNO-style actuators on the NASA Infrared Telescope Facility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GRAVITY+ adaptive optics (GPAO) tests in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Millour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellen Lee</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lai</w:t>
+                <w:t xml:space="preserve">Guillaume Bourdarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruihan Zhang</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Le Bouquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Berdeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Baeten</w:t>
+                <w:t xml:space="preserve">Mathis Houllé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptive Optics Systems IX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.98, </w:t>
+              <w:t xml:space="preserve">Optical and Infrared Interferometry and Imaging IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Yokohama, France. pp.72, </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.3016132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.3020269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770066v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altering reality to fit our turbulence simulations… A slow descent into madness?</w:t>
               </w:r>
@@ -6042,77 +6042,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics and performances of the small and large field adaptive optics system AOC at the C2PU telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyu Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schmider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6176,90 +6176,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-lab and On-sky Closed-loop Results of Adaptive Secondary Mirrors with TNO's Hybrid Variable Reluctance Actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruihan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Baeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Connelley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6563,545 +6563,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing exoplanets from Antarctica in two colours: set-up and operation of ASTEP+</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Crouzet</w:t>
+                <w:t xml:space="preserve">Building a GRAVITY+ Adaptive Optics Test Bench</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Gravity Plus Consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Millour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Robbe-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation : Ground-based and Airborne Telescopes IX</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03862106v1</w:t>
+                <w:t xml:space="preserve">hal-03748161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of the planetary adaptive optics mode of AOC, the adaptive optics project at Calern observatory</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Observation scheduling and automatic data reduction for the Antarctic telescope, ASTEP+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgina Dransfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Mekarnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Triaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyu Abe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Schmider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2629920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790391v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a GRAVITY+ Adaptive Optics Test Bench</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Robbe-Dubois</w:t>
+                <w:t xml:space="preserve">Observing exoplanets from Antarctica in two colours: set-up and operation of ASTEP+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schmider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyu Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Agabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bendjoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation : Ground-based and Airborne Telescopes IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.133, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2628952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03748161v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03862106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation scheduling and automatic data reduction for the Antarctic telescope, ASTEP+</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Numerical modelling of the planetary adaptive optics mode of AOC, the adaptive optics project at Calern observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Buralli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Carbillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyu Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schmider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.337</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106813v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making adaptive optics available to all: a concept for 1m class telescopes</w:t>
               </w:r>
@@ -7319,420 +7319,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPECTRAL MULTIPLEXING IN INTENSITY INTERFEROMETRY</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dimensioning adaptive optics for future VLTI projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Patru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Millour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G Labeyrie</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W Guerin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R Kaiser</w:t>
+                <w:t xml:space="preserve">Frank Eisenhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la SF2A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Adaptive Optics Systems VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Online Only, France. pp.286, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2562433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408824v1</w:t>
+                <w:t xml:space="preserve">hal-03370668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensioning adaptive optics for future VLTI projects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance analysis of the adaptive secondary mirror for the UH2.2 telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kuiper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter A Jonker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Patru</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marcel Carbillet</w:t>
+                <w:t xml:space="preserve">Matthew Maniscalco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Eisenhauer</w:t>
+                <w:t xml:space="preserve">Emiel van Der Ven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbert Voorhoeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptive Optics Systems VII</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2562433⟩</w:t>
+              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Online Only, France. pp.229, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2562461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370668v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of the adaptive secondary mirror for the UH2.2 telescope</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wouter A Jonker</w:t>
+                <w:t xml:space="preserve">SPECTRAL MULTIPLEXING IN INTENSITY INTERFEROMETRY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Maniscalco</w:t>
+                <w:t xml:space="preserve">G Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emiel van Der Ven</w:t>
+                <w:t xml:space="preserve">W Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robbert Voorhoeve</w:t>
+                <w:t xml:space="preserve">F Vakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation,</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de la SF2A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SF2A, Jun 2021, Virtual, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371097v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revival of intensity interferometry with modern photonic technologies</w:t>
               </w:r>
@@ -7770,51 +7770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hugbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. S. G. de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF2A-2021: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A. Siebert, K. Baillié, E. Lagadec, N. Lagarde, J. Malzac, J.-B. Marquette, M. N'Diaye, J. Richard, O. Venot, Jun 2021, Online, France. pp.331-334</w:t>
@@ -8020,51 +8020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica R Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruihan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online Only, France. pp.52, </w:t>
@@ -8236,130 +8236,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensioning adaptive optics for future VLTI projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Patru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Eisenhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive Optics Systems VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online Only, United States. pp.286, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2562433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550757v1</w:t>
@@ -8472,385 +8472,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capabilities of a fibered imager on an extremely large telescope</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local Turbulence: Effects and causes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanoa Withington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Chun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AO4ELT6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384387v1</w:t>
+                <w:t xml:space="preserve">hal-02384375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Secondary Mirror development for the UH-88 telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kuiper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter Jonker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Maniscalco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Priem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cees Coolen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AO4ELT6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Turbulence: Effects and causes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Capabilities of a fibered imager on an extremely large telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vievard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Cvetojevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AO4ELT6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384375v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deconstructing turbulence and optimising GLAO using imaka telemetry</w:t>
               </w:r>
@@ -8964,177 +8964,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensity interferometry revival on the Côte d’Azur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ground layer adaptive optics for the W. M. Keck Observatory: feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Chun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farrokh Vakili-Christensen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Rivet</w:t>
+                <w:t xml:space="preserve">Marc Kassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mark Ammons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2309491⟩</w:t>
+              <w:t xml:space="preserve">Adaptive Optics Systems VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2314417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902571v1</w:t>
+                <w:t xml:space="preserve">hal-02308635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-sky results from the wide-field ground-layer adaptive optics demonstrator 'imaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9143,518 +9143,518 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Abdurrahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxwell Service</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas R. Toomey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Baranec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive Optics Systems VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2311956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground layer adaptive optics for the W. M. Keck Observatory: feasibility study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intensity interferometry revival on the Côte d’Azur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Kassis</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mark Ammons</w:t>
+                <w:t xml:space="preserve">Farrokh Vakili-Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptive Optics Systems VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.23, </w:t>
+              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Austin, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2314417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2309491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308635v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric distortion calibration using a pinhole mask</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxwell Service</w:t>
+                <w:t xml:space="preserve">Ground layer adaptive optics for the W. M. Keck Observatory: feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mark Ammons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive Optics Systems VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Austin, France. pp.177, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2313769⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2314417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308227v1</w:t>
+                <w:t xml:space="preserve">hal-02340511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground layer adaptive optics for the W. M. Keck Observatory: feasibility study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geometric distortion calibration using a pinhole mask</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxwell Service</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Chun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mark Chun</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dora Fohring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Mark Ammons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive Optics Systems VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.23, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2314417⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2018, Austin, France. pp.177, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2313769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340511v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deconstructing turbulence and optimising GLAO using imaka telemetry</w:t>
               </w:r>
@@ -9960,51 +9960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvestre Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takayuki Kotani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Amsterdam, Netherlands. </w:t>
@@ -10310,51 +10310,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a high-dynamic range imaging instrument for a single telescope by a pupil remapping system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takayuki Kotani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvestre Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10569,51 +10569,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titan's Clouds Detections: Observational Constraints from Adaptive Optics and Comparison to GCM Predictions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hirtzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuya Tokano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10818,295 +10818,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03734252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMAKA: imaging from Mauna KeA with an atmosphere corrected 1 square degree optical imager</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Harvey B. Richer</w:t>
+                <w:t xml:space="preserve">The FIRST project: a single-mode fiber-based very high-dynamic range diffraction-limited imaging instrument at visible to near-infrared wavelengths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takayuki Kotani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien M. Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptive Optics Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.790114⟩</w:t>
+              <w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Marseille, France. pp.57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.789008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03743621v1</w:t>
+                <w:t xml:space="preserve">hal-03734557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The FIRST project: a single-mode fiber-based very high-dynamic range diffraction-limited imaging instrument at visible to near-infrared wavelengths</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien M. Woillez</w:t>
+                <w:t xml:space="preserve">IMAKA: imaging from Mauna KeA with an atmosphere corrected 1 square degree optical imager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark R. Chun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Cuillandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray G. Carlberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harvey B. Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Marseille, France. pp.57, </w:t>
+              <w:t xml:space="preserve">Adaptive Optics Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Marseille, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.789008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.790114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03734557v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03743621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titan's Clouds Detections : Observational Constraints from Adaptive Optics and Comparison to GCM Predictions</w:t>
               </w:r>
@@ -11460,90 +11460,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titan in the Infrared with Adaptive Optics. An Overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hirtzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athéna Coustenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Drossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Negrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11719,51 +11719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">`OHANA: one step closer to an Extremely Large Optical Interferometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien M. Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11808,834 +11808,834 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomography of active galactic nuclei broad line region: a science case for next-generation extremely long baseline optical interferometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien M. Woillez</w:t>
+                <w:t xml:space="preserve">Update report on FlyEyes: a dual CCD detector system upgrade for PUEO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin K. Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Cuillandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Sol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Perrin</w:t>
+                <w:t xml:space="preserve">Pascal Puget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrick A. Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Frontiers in Stellar Interferometry, SPIE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical and Infrared Detectors for Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Glasgow, United Kingdom. pp.395-405, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.552445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03803954v1</w:t>
+                <w:t xml:space="preserve">hal-03743764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFHT's FlyEyes: Assessing On-sky Performance of the New MIT/LL CCID-35 CCD Curvature Wavefront Sensor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sidik Isani</w:t>
+                <w:t xml:space="preserve">ohana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien M. Woillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takayuki Kotani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Detectors for Astronomy, The Beginning of a New Era</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New Frontiers in Stellar Interferometry, SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Glasgow, United Kingdom. pp.391</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03802616v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartography of Titan's Surface Before Cassini/Huygens.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Titan with adaptive optics : atmospheric changes and surface maps, 2000-2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hirtzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athéna Coustenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Rannou</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Drossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th COSPAR Scientific Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Paris, France, France. pp.2916</w:t>
+              <w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #36</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Louisville, KY, United States. pp.1120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03802680v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03803039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update report on FlyEyes: a dual CCD detector system upgrade for PUEO</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Derrick A. Salmon</w:t>
+                <w:t xml:space="preserve">Tomography of active galactic nuclei broad line region: a science case for next-generation extremely long baseline optical interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien M. Woillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical and Infrared Detectors for Astronomy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New Frontiers in Stellar Interferometry, SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Glasgow, United Kingdom. pp.97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03743764v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03803954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ohana</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Takayuki Kotani</w:t>
+                <w:t xml:space="preserve">CFHT's FlyEyes: Assessing On-sky Performance of the New MIT/LL CCID-35 CCD Curvature Wavefront Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Cuillandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhold J. Dorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James W. Beletic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard A. Luppino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidik Isani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Frontiers in Stellar Interferometry, SPIE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Detectors for Astronomy, The Beginning of a New Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Hawaii, USA, United States. pp.299-304, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4020-2527-3_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03809522v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03802616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titan with adaptive optics : atmospheric changes and surface maps, 2000-2004</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Cartography of Titan's Surface Before Cassini/Huygens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hirtzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athéna Coustenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Combes</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #36</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Louisville, KY, United States. pp.1120</w:t>
+              <w:t xml:space="preserve">35th COSPAR Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Paris, France, France. pp.2916</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03803039v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03802680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OHANA phase I: adaptive optics and single mode fiber coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien M. Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12716,51 +12716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien M. Woillez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Astronomical Society Meeting Abstracts #204</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Denver, CO, United States. pp.982</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12785,51 +12785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Seasonal and Meteorological Phenomena in Titan's Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hirtzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athéna Coustenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12904,847 +12904,847 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared spectroscopy of NGC 1068 with adaptive optics at CFHT (GriF)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Rouan</w:t>
+                <w:t xml:space="preserve">Optical Delay for OHANA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Ridgway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien M. Woillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Forveille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Active Galactic Nuclei: From Central Engine to Host Galaxy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Meudon, France, France. pp.191</w:t>
+              <w:t xml:space="preserve">Interferometry for Optical Astronomy II.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Waikoloa, Hawaii, United States. pp.1310-1316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03809586v1</w:t>
+                <w:t xml:space="preserve">hal-03802134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FlyEyes: a dual CCD detector system for CFHT PUEO NUI's wavefront sensor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gerard A. Luppino</w:t>
+                <w:t xml:space="preserve">New Titan Atmospheric and Surface Features as Seen with CFHT/PUEO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hirtzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athéna Coustenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidik Isani</w:t>
+                <w:t xml:space="preserve">Michel Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptive Optical System Technologies II</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #35</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Monterey, CA, United States. pp.932</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.458830⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03744003v1</w:t>
+                <w:t xml:space="preserve">hal-03802335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection into single mode fibers for OHANA</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OHANA: representative science objectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois Reynaud</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Ridgway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dougados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interferometry for Optical Astronomy II.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2002, Waikoloa, Hawaii, United States. pp.1341-1343</w:t>
+              <w:t xml:space="preserve">, Aug 2002, Waikoloa, Hawaii, United States. pp.1410-1423</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03804589v1</w:t>
+                <w:t xml:space="preserve">hal-03804218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Delay for OHANA</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Guerin</w:t>
+                <w:t xml:space="preserve">Near-infrared spectroscopy of NGC 1068 with adaptive optics at CFHT (GriF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gratadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Forveille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interferometry for Optical Astronomy II.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2002, Waikoloa, Hawaii, United States. pp.1310-1316</w:t>
+              <w:t xml:space="preserve">Active Galactic Nuclei: From Central Engine to Host Galaxy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Meudon, France, France. pp.191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03802134v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Titan Atmospheric and Surface Features as Seen with CFHT/PUEO</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Éric Gendron</w:t>
+                <w:t xml:space="preserve">FlyEyes: a dual CCD detector system for CFHT PUEO NUI's wavefront sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Cuillandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James W. Beletic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhold J. Dorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard A. Luppino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidik Isani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #35</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Adaptive Optical System Technologies II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Waikoloa, Hawaii, United States. pp.272-279, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.458830⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03802335v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OHANA: representative science objectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Injection into single mode fibers for OHANA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien M. Woillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent Coudé Du Foresto</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interferometry for Optical Astronomy II.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2002, Waikoloa, Hawaii, United States. pp.1410-1423</w:t>
+              <w:t xml:space="preserve">, Aug 2002, Waikoloa, Hawaii, United States. pp.1341-1343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03804218v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03804589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New adaptive optics images of Titan with CFHT/PUEO: disk-resolved description of atmospheric and surface features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athéna Coustenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hirtzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13786,51 +13786,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-infrared (0.85-1 micron) study of Titan's resolved disk in spectro-imaging with CFHT/OASIS and the adaptive optics system PUEO.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hirtzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athéna Coustenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13911,64 +13911,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extragalactic astronomy with the OHANA array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien M. Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14149,51 +14149,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OHANA Phase III: scientific operation of an 800 meter Mauna Kea interferometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Ridgway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Léna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14261,64 +14261,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active galactic muclei at very high angular resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien M. Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14395,64 +14395,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien M. Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14598,51 +14598,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0.85-1 micron Study of Titan's resolved disk : Adaptive Optics Spectro-imaging with CFHT/OASIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hirtzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athéna Coustenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14736,77 +14736,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Adaptive Optics images of Titan with CFHT/PUEO: Atmospheric and Surface features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athéna Coustenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hirtzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14848,64 +14848,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zooming towards Active Galactic Nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien M. Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15648,51 +15648,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568386v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abuter" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allouche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benisty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berdeu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555666" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568553v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abd El Dayem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aimar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Berger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdarot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202557285" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568602v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houll&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scigliuto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453323" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328333v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guerin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hugbart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tolila" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Matthews" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.259" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592901v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Cuillandre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bertin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bolzonella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bouy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gwyn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450803" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496427v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639795v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Berdeu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Le Bouquin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. &#201;douard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gomes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449311" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770044v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amorim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07053-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959181v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexuan Wu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subo Dong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;rand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kochanek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemek Mr&#243;z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad90b9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770031v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Bialek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fabbro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bouy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rivet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae1018" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237189v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vernet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Labeyrie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/acb142" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615887v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. G. de Almeida" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Domiciano de Souza" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrokh Vakili" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1617" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239451v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kaiser" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2628561" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104874v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schmider" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyu Abe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Agabi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bendjoya" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crouzet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2628952" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03780768v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pourcelot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N'Diaye" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. Por" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Laginja" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carbillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243145" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856361v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baub&#246;ck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243941" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037127v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Chun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Dungee" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Carbillet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3874" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340533v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Rivet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siciak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vakili" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domiciano de Souza" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa588" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303520v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kanoa Withington" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laugier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz396" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957451v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdurrahman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Service" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aad1f2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902583v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fouch&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-018-9595-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265764v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Woillez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perrin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reynaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baril" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730500" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474277v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jovanovic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinache" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guyon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clergeon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Singh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/682989" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441013v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. de Rosa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patience" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ward-Duong" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vigan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu2018" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441014v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Wilson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schneider" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Wiktorowicz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1932" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545585v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huby" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marchis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perrin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321894" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884718v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kotani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118517" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806768v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ceus" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Woillez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delage" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-3933.2012.01352.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118392v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.20397.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732513v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Cuillandre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin K. Ho" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Benedict" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/659149" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118479v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Veillet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Salmon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ho" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R. Baril" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789666" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023406v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732303v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M. Woillez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guerin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Kotani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1120249" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093994v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hirtzig" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Coustenis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gendron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drossart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Negr&#227;o" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053381" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118414v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Pique" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.672750" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398271v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catala" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Forveille" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/508374" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732574v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Catala" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Forveille" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077307v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hirtzig" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coustenis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Emsellem" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Pecontal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2004.08.006" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QDJHR96-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729563v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na Coustenis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gendron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2005.03.012" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3T6PK0H6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801668v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gratadour" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cl&#233;net" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rouan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20031376" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801661v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Le Coarer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Joncas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beuzit" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895384v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Millour" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdarot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Bouquin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Houll&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3020269" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728778v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gaulme" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016773" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770066v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Lee" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruihan Zhang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Baeten" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016132" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605075v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanoa Withington" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34693/COAT2023-016" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728794v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dejonghe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016304" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770083v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Connelley" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019167" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04238853v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kuiper" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niek Doelman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402903v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-015" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03862106v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790391v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Buralli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748161v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Gravity Plus Consortium" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berio" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lagarde" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Robbe-Dubois" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106813v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Dransfield" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mekarnia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Triaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guillot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629920" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789751v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schmidt" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2626074" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789734v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2626076" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408824v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Labeyrie" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Guerin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vakili" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kaiser" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370668v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Patru" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Eisenhauer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562433" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371097v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter A Jonker" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Maniscalco" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel van Der Ven" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbert Voorhoeve" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562461" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628775v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guerin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rivet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hugbart" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408834v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kuiper" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Doelman" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chun" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schmidt" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371091v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Chun" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Baranec" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica R Lu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562847" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370598v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hinz" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bowens-Rubin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bundy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2563223" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550757v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029278v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384387v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vievard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cvetojevic" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384381v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Jonker" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Priem" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cees Coolen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384375v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340523v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abdurrahman" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Service" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313356" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902571v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrokh Vakili-Christensen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2309491" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340522v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas R. Toomey" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2311956" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308635v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kassis" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mark Ammons" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2314417" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308227v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Fohring" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313769" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340511v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308705v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734545v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Jovanovic" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Martinache" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clergeon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garima Singh" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2057249" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724486v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Huby" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marchis" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Lacour" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.925615" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724471v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Chun" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray G. Carlberg" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey B. Richer" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mellier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Astier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.857570" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743306v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pazder" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre V&#233;ran" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolissaint" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.857595" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803059v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Choquet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.856899" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808986v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Duch&#234;ne" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802221v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Tokano" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rannou" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734252v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781848164864_0034" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743621v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.790114" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734557v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789008" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405404v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tokano" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rannou" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200356v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodriguez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sotin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119940v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Negrao" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804509v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Negrao" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802116v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chueh-Jen Lin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.670089" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809230v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803954v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sol" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802616v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold J. Dorn" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Beletic" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard A. Luppino" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidik Isani" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-2527-3_34" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802680v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743764v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puget" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick A. Salmon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.552445" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809522v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803039v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Combes" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804010v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Reynaud" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802308v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809164v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809586v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744003v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.458830" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804589v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802134v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ridgway" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802335v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804218v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berger" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dougados" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coud&#233; Du Foresto" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804368v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804583v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802880v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734042v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Menard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.459685" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802299v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;na" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Fahlman" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809231v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804370v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743483v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.458834" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804005v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schmitt" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803974v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809615v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804666v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03570933v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.390372" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03570898v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811203787_0010" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003538v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-03571042v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568386v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abuter" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allouche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benisty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berdeu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555666" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568553v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abd El Dayem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aimar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Berger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdarot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202557285" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568602v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houll&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scigliuto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453323" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328333v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guerin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hugbart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tolila" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Matthews" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.259" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496427v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592901v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Cuillandre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bertin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bolzonella" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bouy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gwyn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450803" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639795v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Berdeu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Le Bouquin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. &#201;douard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gomes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449311" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770044v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amorim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07053-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959181v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexuan Wu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subo Dong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;rand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kochanek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemek Mr&#243;z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad90b9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770031v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Bialek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fabbro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bouy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rivet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae1018" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237189v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vernet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Labeyrie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/acb142" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104874v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schmider" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyu Abe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Agabi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bendjoya" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crouzet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2628952" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03780768v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pourcelot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N'Diaye" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. Por" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Laginja" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carbillet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243145" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615887v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. G. de Almeida" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Domiciano de Souza" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrokh Vakili" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1617" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239451v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kaiser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2628561" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856361v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baub&#246;ck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243941" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037127v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Chun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Dungee" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Carbillet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3874" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340533v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Rivet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siciak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vakili" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domiciano de Souza" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa588" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303520v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kanoa Withington" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laugier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz396" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957451v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdurrahman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Service" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aad1f2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902583v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fouch&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-018-9595-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265764v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Woillez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perrin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reynaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baril" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730500" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474277v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jovanovic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinache" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guyon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clergeon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Singh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/682989" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441013v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. de Rosa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patience" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ward-Duong" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vigan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu2018" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441014v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Wilson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schneider" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Wiktorowicz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1932" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545585v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huby" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marchis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perrin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321894" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884718v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kotani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118517" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806768v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ceus" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Woillez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delage" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-3933.2012.01352.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118392v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.20397.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732513v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Cuillandre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin K. Ho" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Benedict" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/659149" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118479v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Veillet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Salmon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ho" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R. Baril" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789666" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093994v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hirtzig" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Coustenis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gendron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drossart" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Negr&#227;o" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053381" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118414v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Pique" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.672750" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023406v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732303v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M. Woillez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guerin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Kotani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1120249" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398271v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catala" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Forveille" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/508374" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732574v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Catala" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Forveille" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077307v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hirtzig" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coustenis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Emsellem" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Pecontal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2004.08.006" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QDJHR96-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729563v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na Coustenis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gendron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2005.03.012" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3T6PK0H6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801668v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gratadour" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cl&#233;net" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rouan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20031376" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801661v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Le Coarer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Joncas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beuzit" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728778v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gaulme" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016773" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770066v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Lee" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruihan Zhang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Baeten" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016132" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895384v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Millour" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdarot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Bouquin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Houll&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3020269" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605075v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanoa Withington" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34693/COAT2023-016" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728794v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dejonghe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016304" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770083v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Connelley" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019167" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04238853v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kuiper" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niek Doelman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402903v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-015" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748161v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Gravity Plus Consortium" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berio" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lagarde" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Robbe-Dubois" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106813v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Dransfield" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mekarnia" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Triaud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guillot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629920" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03862106v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790391v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Buralli" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789751v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schmidt" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2626074" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789734v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2626076" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370668v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Patru" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Eisenhauer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562433" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371097v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter A Jonker" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Maniscalco" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel van Der Ven" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbert Voorhoeve" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562461" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408824v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Labeyrie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Guerin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vakili" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kaiser" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628775v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guerin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rivet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hugbart" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408834v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kuiper" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Doelman" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chun" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schmidt" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371091v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Chun" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Baranec" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica R Lu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562847" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370598v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hinz" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bowens-Rubin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bundy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2563223" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550757v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029278v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384375v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384381v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Jonker" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Priem" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cees Coolen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384387v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vievard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cvetojevic" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340523v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abdurrahman" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Service" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313356" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308635v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kassis" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mark Ammons" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2314417" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340522v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas R. Toomey" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2311956" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902571v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrokh Vakili-Christensen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2309491" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340511v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308227v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Fohring" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313769" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308705v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734545v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Jovanovic" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Martinache" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clergeon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garima Singh" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2057249" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724486v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Huby" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marchis" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Lacour" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.925615" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724471v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Chun" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray G. Carlberg" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey B. Richer" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mellier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Astier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.857570" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743306v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pazder" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre V&#233;ran" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolissaint" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.857595" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803059v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Choquet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.856899" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808986v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Duch&#234;ne" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802221v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Tokano" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rannou" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734252v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781848164864_0034" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734557v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789008" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743621v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.790114" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405404v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tokano" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rannou" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200356v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodriguez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sotin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119940v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Negrao" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804509v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Negrao" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802116v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chueh-Jen Lin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.670089" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809230v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743764v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puget" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick A. Salmon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.552445" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809522v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803039v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Combes" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803954v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sol" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802616v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold J. Dorn" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Beletic" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard A. Luppino" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidik Isani" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-2527-3_34" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802680v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804010v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Reynaud" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802308v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809164v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802134v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ridgway" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802335v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804218v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berger" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dougados" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coud&#233; Du Foresto" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809586v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744003v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.458830" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804589v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804368v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804583v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802880v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734042v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Menard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.459685" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802299v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;na" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Fahlman" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809231v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804370v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743483v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.458834" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804005v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schmitt" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803974v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809615v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804666v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03570933v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.390372" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03570898v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811203787_0010" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003538v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-03571042v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>