--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -381,482 +381,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intangible resources and cross-border acquisition decisions: The impact of reputation and the moderating effect of experiential knowledge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investors' decisions following acquisition announcements: A configurational analysis of the role of acquirers' resources, capabilities, and strategic fit with the target firm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Colovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrike Mayrhofer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana Colovic</w:t>
+                <w:t xml:space="preserve">Jiachen Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2021.03.044⟩</w:t>
+              <w:t xml:space="preserve">European Management Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/emre.12481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03207403v1</w:t>
+                <w:t xml:space="preserve">hal-03338555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of sourcing from the informal economy on the export likelihood and performance of emerging economy firms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intangible resources and cross-border acquisition decisions: The impact of reputation and the moderating effect of experiential knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Chalençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octavio Escobar</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Ulrike Mayrhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Colovic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Xavier Meschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and Corporate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icc/dtab068⟩</w:t>
+              <w:t xml:space="preserve">Journal of Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 131, pp.297-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2021.03.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544408v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réputation de l’acquéreur et la réaction des marchés financiers à l’annonce de fusions-acquisitions internationales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of sourcing from the informal economy on the export likelihood and performance of emerging economy firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavio Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Chalençon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ana Colovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ulrike Mayrhofer</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Xavier Meschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1076021ar⟩</w:t>
+              <w:t xml:space="preserve">Industrial and Corporate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (3), pp.610-627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icc/dtab068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03083510v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investors' decisions following acquisition announcements: A configurational analysis of the role of acquirers' resources, capabilities, and strategic fit with the target firm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">La réputation de l’acquéreur et la réaction des marchés financiers à l’annonce de fusions-acquisitions internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Chalençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Colovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jiachen Yang</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Mayrhofer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Management Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (1), pp.131-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/emre.12481⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1076021ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338555v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03083510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age, labour market situation and the choice of risky innovative entrepreneurship</w:t>
               </w:r>
@@ -933,90 +933,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multinational enterprises, local firms, and employee human rights violation in the workplace: Evidence from Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Colovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavio Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Xavier Meschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multinational Business Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27 (3), pp.247-265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1063,77 +1063,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reputation, e-reputation and value creation of mergers-acquisitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Chalencon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Colovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Mayrhofer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Studies of Management and Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 47 (1), pp.4-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1262,51 +1262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industry-specific CSR: analysis of 20 years of research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Dabic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Colovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1379,51 +1379,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technological Environment and Technology Entrepreneurship: A Cross-Country Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Colovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1495,51 +1495,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early internationalization of new ventures from emerging countries: The case of transition economies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Colovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@n@gement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Volume 18 (Numéro 1), pp 8-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1564,51 +1564,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of formal industry clusters in the internationalization of new ventures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Colovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1668,51 +1668,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do demographics influence aggregate entrepreneurship?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Colovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Economics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20 (13), pp.1206-1210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1876,51 +1876,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation and internationalization of young entrepreneurial firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Colovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Vol. 18 (n° 1), pp 87-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1945,51 +1945,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneurs seniors et innovation. Une étude sur données individuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Colovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2190,264 +2190,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02907106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séparation politique et désintégration commerciale</w:t>
+                <w:t xml:space="preserve">Does international openness affect the productivity of local firms?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jože P. Damijan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.604.0891⟩</w:t>
+              <w:t xml:space="preserve">Economics of Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (3), pp.559 - 586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1468-0351.2009.00361.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00414131v1</w:t>
+                <w:t xml:space="preserve">halshs-00413896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does international openness affect the productivity of local firms?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Séparation politique et désintégration commerciale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics of Transition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (4), pp.891-903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.604.0891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1468-0351.2009.00361.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-00413896v1</w:t>
+                <w:t xml:space="preserve">halshs-00414131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does political disintegration lead to trade disintegration? Evidence from transition countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2532,173 +2532,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement durable et globalisation</w:t>
+                <w:t xml:space="preserve">Inégalités et globalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Amandine Laré, Khaled Saadaoui (Eds). </w:t>
+              <w:t xml:space="preserve">Amandine Laré, Khaled Saadaoui (EDS). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiches de Développement Durable et RSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ellipses, pp.49-82, 2024, 978-2-340-09541-0</w:t>
+              <w:t xml:space="preserve">Fiches de Développement durable et RSE : Rappels de cours et exercices corrigés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp.71-82, fiche 6, 2024, 9782340094505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04916001v1</w:t>
+                <w:t xml:space="preserve">hal-05446708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités et globalisation</w:t>
+                <w:t xml:space="preserve">Développement durable et globalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Amandine Laré, Khaled Saadaoui (EDS). </w:t>
+              <w:t xml:space="preserve">Amandine Laré, Khaled Saadaoui (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiches de Développement durable et RSE : Rappels de cours et exercices corrigés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ellipses, pp.71-82, fiche 6, 2024, 9782340094505</w:t>
+              <w:t xml:space="preserve">Fiches de Développement Durable et RSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp.49-82, 2024, 978-2-340-09541-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446708v1</w:t>
+                <w:t xml:space="preserve">hal-04916001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement durable et globalisation</w:t>
               </w:r>
@@ -2757,64 +2757,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade Liberalization in Southeastern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jože P. Damijan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2968,51 +2968,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4221A62E"/>
+    <w:nsid w:val="F8447634"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3199,51 +3199,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-lamotte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2050-3193" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/10093787X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058781v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbvi.2025.e00521" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764441v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JABS-04-2023-0148" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207403v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chalen&#231;on" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Mayrhofer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Colovic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.03.044" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544408v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Escobar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Meschi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtab068" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083510v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1076021ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338555v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiachen Yang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12481" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907060v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Chandra Bayon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2020.1728221" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492948v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MBR-06-2017-0037" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01515649v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chalencon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907089v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Dabic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EBR-01-2017-0020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907079v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mollie Painter-Morland" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Brozovic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EBR-06-2015-0058" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907083v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12133" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F3A9C740CC8E040775AB66115C19A0A6BBFD23B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153359v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154317v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EBR-02-2013-0027" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907093v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2013.799747" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907097v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Porcher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schalck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Silvestre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2012.714063" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948753v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916762v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907066v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ces.2012.17" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907106v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.042.0310" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414131v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Sousa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.604.0891" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413896v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#382;e P. Damijan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0351.2009.00361.x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CKJVZJQ3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907044v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0351.2007.00310.x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M40D72XQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916001v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446708v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446689v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907104v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/view/9781847208330.00011.xml" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781781000601.00011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-lamotte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2050-3193" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/10093787X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058781v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbvi.2025.e00521" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764441v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JABS-04-2023-0148" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338555v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Colovic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiachen Yang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12481" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207403v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chalen&#231;on" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Mayrhofer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.03.044" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544408v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Escobar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Meschi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtab068" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083510v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1076021ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907060v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Chandra Bayon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2020.1728221" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492948v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MBR-06-2017-0037" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01515649v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chalencon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907089v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Dabic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EBR-01-2017-0020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907079v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mollie Painter-Morland" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Brozovic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EBR-06-2015-0058" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907083v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12133" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F3A9C740CC8E040775AB66115C19A0A6BBFD23B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153359v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154317v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EBR-02-2013-0027" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907093v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2013.799747" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907097v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Porcher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schalck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Silvestre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2012.714063" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948753v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916762v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907066v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ces.2012.17" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907106v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.042.0310" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413896v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#382;e P. Damijan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Sousa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0351.2009.00361.x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CKJVZJQ3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414131v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.604.0891" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907044v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0351.2007.00310.x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M40D72XQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446708v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916001v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446689v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907104v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/view/9781847208330.00011.xml" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781781000601.00011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>