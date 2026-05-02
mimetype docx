--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -381,482 +381,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investors' decisions following acquisition announcements: A configurational analysis of the role of acquirers' resources, capabilities, and strategic fit with the target firm</w:t>
+                <w:t xml:space="preserve">Impact of sourcing from the informal economy on the export likelihood and performance of emerging economy firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Octavio Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ana Colovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jiachen Yang</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Xavier Meschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Management Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/emre.12481⟩</w:t>
+              <w:t xml:space="preserve">Industrial and Corporate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (3), pp.610-627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icc/dtab068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338555v1</w:t>
+                <w:t xml:space="preserve">hal-03544408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intangible resources and cross-border acquisition decisions: The impact of reputation and the moderating effect of experiential knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Chalençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Mayrhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Colovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 131, pp.297-310. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbusres.2021.03.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of sourcing from the informal economy on the export likelihood and performance of emerging economy firms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Octavio Escobar</w:t>
+                <w:t xml:space="preserve">La réputation de l’acquéreur et la réaction des marchés financiers à l’annonce de fusions-acquisitions internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Chalençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Colovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Xavier Meschi</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Mayrhofer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and Corporate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icc/dtab068⟩</w:t>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (1), pp.131-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1076021ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544408v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03083510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réputation de l’acquéreur et la réaction des marchés financiers à l’annonce de fusions-acquisitions internationales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Investors' decisions following acquisition announcements: A configurational analysis of the role of acquirers' resources, capabilities, and strategic fit with the target firm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Colovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ulrike Mayrhofer</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiachen Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 25 (1), pp.131-151. </w:t>
+              <w:t xml:space="preserve">European Management Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1076021ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/emre.12481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03083510v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age, labour market situation and the choice of risky innovative entrepreneurship</w:t>
               </w:r>
@@ -933,90 +933,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multinational enterprises, local firms, and employee human rights violation in the workplace: Evidence from Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Colovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Colovic</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Octavio Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Xavier Meschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multinational Business Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27 (3), pp.247-265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1044,269 +1044,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reputation, e-reputation and value creation of mergers-acquisitions</w:t>
+                <w:t xml:space="preserve">Editorial - Internationalization of Central and Eastern European firms: trends and strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Chalencon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana Colovic</w:t>
+                <w:t xml:space="preserve">Marina Dabic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ulrike Mayrhofer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Studies of Management and Organization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Business Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (2), pp.154-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/EBR-01-2017-0020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515649v1</w:t>
+                <w:t xml:space="preserve">hal-02907089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial - Internationalization of Central and Eastern European firms: trends and strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Dabic</w:t>
+                <w:t xml:space="preserve">Reputation, e-reputation and value creation of mergers-acquisitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Chalencon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Colovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Mayrhofer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Business Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Studies of Management and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (1), pp.4-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02907089v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industry-specific CSR: analysis of 20 years of research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Dabic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Colovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1379,51 +1379,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technological Environment and Technology Entrepreneurship: A Cross-Country Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Colovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1495,51 +1495,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early internationalization of new ventures from emerging countries: The case of transition economies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Colovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@n@gement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Volume 18 (Numéro 1), pp 8-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1564,51 +1564,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of formal industry clusters in the internationalization of new ventures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Colovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1668,51 +1668,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do demographics influence aggregate entrepreneurship?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Colovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Economics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20 (13), pp.1206-1210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1876,51 +1876,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation and internationalization of young entrepreneurial firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Colovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Vol. 18 (n° 1), pp 87-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1939,187 +1939,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneurs seniors et innovation. Une étude sur données individuelles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disentangling the Impact of Wars and Sanctions on International Trade: Evidence from Former Yugoslavia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comparative Economic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 54 (3), pp.553-579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/ces.2012.17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916762v1</w:t>
+                <w:t xml:space="preserve">hal-02907066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the Impact of Wars and Sanctions on International Trade: Evidence from Former Yugoslavia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entrepreneurs seniors et innovation. Une étude sur données individuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Colovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Economic Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n° 227, pp. 127-141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/ces.2012.17⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02907066v1</w:t>
+                <w:t xml:space="preserve">hal-00916762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie des compagnies pétrolières internationales et partage de la rente : le cas du Congo</w:t>
               </w:r>
@@ -2532,100 +2532,100 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités et globalisation</w:t>
+                <w:t xml:space="preserve">Développement durable et globalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amandine Laré, Khaled Saadaoui (EDS). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fiches de Développement durable et RSE : Rappels de cours et exercices corrigés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ellipses, pp.71-82, fiche 6, 2024, 9782340094505</w:t>
+              <w:t xml:space="preserve">, Ellipses, pp.323-336, fiche 27, 2024, 9782340094505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446708v1</w:t>
+                <w:t xml:space="preserve">hal-05446689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement durable et globalisation</w:t>
               </w:r>
@@ -2678,100 +2678,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement durable et globalisation</w:t>
+                <w:t xml:space="preserve">Inégalités et globalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amandine Laré, Khaled Saadaoui (EDS). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fiches de Développement durable et RSE : Rappels de cours et exercices corrigés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ellipses, pp.323-336, fiche 27, 2024, 9782340094505</w:t>
+              <w:t xml:space="preserve">, Ellipses, pp.71-82, fiche 6, 2024, 9782340094505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446689v1</w:t>
+                <w:t xml:space="preserve">hal-05446708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade Liberalization in Southeastern Europe</w:t>
               </w:r>
@@ -2968,51 +2968,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F8447634"/>
+    <w:nsid w:val="07847D97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3199,51 +3199,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-lamotte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2050-3193" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/10093787X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058781v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbvi.2025.e00521" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764441v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JABS-04-2023-0148" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338555v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Colovic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiachen Yang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12481" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207403v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chalen&#231;on" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Mayrhofer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.03.044" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544408v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Escobar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Meschi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtab068" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083510v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1076021ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907060v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Chandra Bayon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2020.1728221" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492948v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MBR-06-2017-0037" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01515649v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chalencon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907089v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Dabic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EBR-01-2017-0020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907079v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mollie Painter-Morland" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Brozovic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EBR-06-2015-0058" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907083v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12133" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F3A9C740CC8E040775AB66115C19A0A6BBFD23B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153359v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154317v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EBR-02-2013-0027" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907093v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2013.799747" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907097v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Porcher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schalck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Silvestre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2012.714063" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948753v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916762v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907066v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ces.2012.17" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907106v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.042.0310" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413896v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#382;e P. Damijan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Sousa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0351.2009.00361.x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CKJVZJQ3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414131v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.604.0891" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907044v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0351.2007.00310.x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M40D72XQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446708v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916001v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446689v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907104v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/view/9781847208330.00011.xml" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781781000601.00011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-lamotte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2050-3193" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/10093787X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058781v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbvi.2025.e00521" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764441v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JABS-04-2023-0148" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544408v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Escobar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Colovic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Meschi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtab068" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207403v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chalen&#231;on" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Mayrhofer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.03.044" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083510v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1076021ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338555v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiachen Yang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12481" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907060v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Chandra Bayon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2020.1728221" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492948v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MBR-06-2017-0037" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907089v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Dabic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EBR-01-2017-0020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01515649v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chalencon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907079v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mollie Painter-Morland" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Brozovic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EBR-06-2015-0058" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907083v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12133" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F3A9C740CC8E040775AB66115C19A0A6BBFD23B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153359v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154317v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EBR-02-2013-0027" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907093v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2013.799747" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907097v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Porcher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schalck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Silvestre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2012.714063" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948753v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907066v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ces.2012.17" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916762v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907106v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.042.0310" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413896v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#382;e P. Damijan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Sousa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0351.2009.00361.x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CKJVZJQ3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414131v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.604.0891" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907044v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0351.2007.00310.x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M40D72XQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446689v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916001v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446708v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907104v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/view/9781847208330.00011.xml" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781781000601.00011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>