--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -106,50 +106,113 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10093787X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> VIAF : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">192873761</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=xglEZBkAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ISNI : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000000356910831</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
@@ -165,2742 +228,3062 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Close but not nearby? Rethinking proximity in the digital era of entrepreneurial ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Venturing Insights</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 23, pp.e00521. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbvi.2025.e00521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05058781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The individual nature of cultural friction in cross-border M&amp;As: exploring the role of face when working with Asian counterparts</w:t>
+                <w:t xml:space="preserve">Dynamic orchestration: the evolutionary practices of large firms in entrepreneurial ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuxia Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Muriel Durand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mark Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asia Business Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJESB.2026.10067817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/JABS-04-2023-0148⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04764441v1</w:t>
+                <w:t xml:space="preserve">hal-04980523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of sourcing from the informal economy on the export likelihood and performance of emerging economy firms</w:t>
+                <w:t xml:space="preserve">The individual nature of cultural friction in cross-border M&amp;As: exploring the role of face when working with Asian counterparts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octavio Escobar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Muriel Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Xavier Meschi</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and Corporate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icc/dtab068⟩</w:t>
+              <w:t xml:space="preserve">Journal of Asia Business Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (4), pp.946-963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JABS-04-2023-0148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544408v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intangible resources and cross-border acquisition decisions: The impact of reputation and the moderating effect of experiential knowledge</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Managerial Implications of Assessing Corporate Social Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrike Mayrhofer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana Colovic</w:t>
+                <w:t xml:space="preserve">V. Cillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ardito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. del Giudice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2021.03.044⟩</w:t>
+              <w:t xml:space="preserve">Corporate Social Responsibility and Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (6), pp.1927-1930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/csr.2291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03207403v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réputation de l’acquéreur et la réaction des marchés financiers à l’annonce de fusions-acquisitions internationales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Investors' decisions following acquisition announcements: A configurational analysis of the role of acquirers' resources, capabilities, and strategic fit with the target firm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Colovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ulrike Mayrhofer</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiachen Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1076021ar⟩</w:t>
+              <w:t xml:space="preserve">European Management Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/emre.12481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03083510v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investors' decisions following acquisition announcements: A configurational analysis of the role of acquirers' resources, capabilities, and strategic fit with the target firm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Impact of sourcing from the informal economy on the export likelihood and performance of emerging economy firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavio Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Colovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jiachen Yang</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Xavier Meschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Management Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/emre.12481⟩</w:t>
+              <w:t xml:space="preserve">Industrial and Corporate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (3), pp.610-627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icc/dtab068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338555v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age, labour market situation and the choice of risky innovative entrepreneurship</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Intangible resources and cross-border acquisition decisions: The impact of reputation and the moderating effect of experiential knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Chalençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Mayrhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Colovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13504851.2020.1728221⟩</w:t>
+              <w:t xml:space="preserve">Journal of Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 131, pp.297-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2021.03.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02907060v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multinational enterprises, local firms, and employee human rights violation in the workplace: Evidence from Mexico</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">La réputation de l’acquéreur et la réaction des marchés financiers à l’annonce de fusions-acquisitions internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Chalençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Colovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Xavier Meschi</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Mayrhofer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multinational Business Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/MBR-06-2017-0037⟩</w:t>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (1), pp.131-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1076021ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492948v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03083510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial - Internationalization of Central and Eastern European firms: trends and strategies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Age, labour market situation and the choice of risky innovative entrepreneurship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Chandra Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Business Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/EBR-01-2017-0020⟩</w:t>
+              <w:t xml:space="preserve">Applied Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (8), pp.624-628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13504851.2020.1728221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02907089v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02907060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reputation, e-reputation and value creation of mergers-acquisitions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Multinational enterprises, local firms, and employee human rights violation in the workplace: Evidence from Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Colovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavio Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ulrike Mayrhofer</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Xavier Meschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Studies of Management and Organization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multinational Business Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (3), pp.247-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/MBR-06-2017-0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515649v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industry-specific CSR: analysis of 20 years of research</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Reputation, e-reputation and value creation of mergers-acquisitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Chalencon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Colovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Silvana Brozovic</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Mayrhofer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Business Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Studies of Management and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (1), pp.4-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02907079v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological Environment and Technology Entrepreneurship: A Cross-Country Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Editorial - Internationalization of Central and Eastern European firms: trends and strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Dabic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Creativity and Innovation Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/caim.12133⟩</w:t>
+              <w:t xml:space="preserve">European Business Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (2), pp.154-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/EBR-01-2017-0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02907083v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02907089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early internationalization of new ventures from emerging countries: The case of transition economies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Industry-specific CSR: analysis of 20 years of research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Dabic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Colovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ana Colovic</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mollie Painter-Morland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Brozovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@n@gement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Business Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (3), pp.250-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/EBR-06-2015-0058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153359v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02907079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of formal industry clusters in the internationalization of new ventures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Technological Environment and Technology Entrepreneurship: A Cross-Country Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Colovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Business Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/EBR-02-2013-0027⟩</w:t>
+              <w:t xml:space="preserve">Creativity and Innovation Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (4), pp.617-628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/caim.12133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154317v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02907083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do demographics influence aggregate entrepreneurship?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Early internationalization of new ventures from emerging countries: The case of transition economies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Colovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">M@n@gement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Volume 18 (Numéro 1), pp 8-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02907093v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric gasoline price responses in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The role of formal industry clusters in the internationalization of new ventures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Colovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephan Silvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13504851.2012.714063⟩</w:t>
+              <w:t xml:space="preserve">European Business Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Volume 26 (Numéro 5), pp. 449-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/EBR-02-2013-0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02907097v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation and internationalization of young entrepreneurial firms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Do demographics influence aggregate entrepreneurship?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Colovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (13), pp.1206-1210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13504851.2013.799747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948753v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02907093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the Impact of Wars and Sanctions on International Trade: Evidence from Former Yugoslavia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Asymmetric gasoline price responses in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schalck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Silvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Economic Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1057/ces.2012.17⟩</w:t>
+              <w:t xml:space="preserve">Applied Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (5), pp.457-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13504851.2012.714063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02907066v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02907097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneurs seniors et innovation. Une étude sur données individuelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Innovation and internationalization of young entrepreneurial firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Colovic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, n° 227, pp. 127-141</w:t>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Vol. 18 (n° 1), pp 87-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916762v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie des compagnies pétrolières internationales et partage de la rente : le cas du Congo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Entrepreneurs seniors et innovation. Une étude sur données individuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Colovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n° 227, pp. 127-141</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02907106v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does international openness affect the productivity of local firms?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Disentangling the Impact of Wars and Sanctions on International Trade: Evidence from Former Yugoslavia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics of Transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1468-0351.2009.00361.x⟩</w:t>
+              <w:t xml:space="preserve">Comparative Economic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 54 (3), pp.553-579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/ces.2012.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-00413896v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02907066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séparation politique et désintégration commerciale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Stratégie des compagnies pétrolières internationales et partage de la rente : le cas du Congo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.604.0891⟩</w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (2), pp.310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.042.0310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00414131v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02907106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does political disintegration lead to trade disintegration? Evidence from transition countries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Séparation politique et désintégration commerciale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (4), pp.891-903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.604.0891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00414131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does international openness affect the productivity of local firms?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jože P. Damijan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics of Transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (3), pp.559 - 586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1468-0351.2009.00361.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00413896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does political disintegration lead to trade disintegration? Evidence from transition countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economics of Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2007, 15 (4), pp.825-843. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1468-0351.2007.00310.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02907044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement durable et globalisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The Impact of Political Affinity on Cross-Border Mergers and Acquisitions: Mechanisms and Implications for Decision-Makers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Amandine Laré, Khaled Saadaoui (EDS). </w:t>
+              <w:t xml:space="preserve">Mark Thomas, Muriel Durand, Kathleen Marshall Park, Sniazhana Diduc (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiches de Développement durable et RSE : Rappels de cours et exercices corrigés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ellipses, pp.323-336, fiche 27, 2024, 9782340094505</w:t>
+              <w:t xml:space="preserve">Mergers, Acquisitions, and Geopolitical Challenges in the Global Market</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.52-70, 2025, 9781032939209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446689v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement durable et globalisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Inégalités et globalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Amandine Laré, Khaled Saadaoui (Eds). </w:t>
+              <w:t xml:space="preserve">Amandine Laré, Khaled Saadaoui (EDS). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiches de Développement Durable et RSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ellipses, pp.49-82, 2024, 978-2-340-09541-0</w:t>
+              <w:t xml:space="preserve">Fiches de Développement durable et RSE : Rappels de cours et exercices corrigés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp.71-82, fiche 6, 2024, 9782340094505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04916001v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités et globalisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Développement durable et globalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Amandine Laré, Khaled Saadaoui (EDS). </w:t>
+              <w:t xml:space="preserve">Amandine Laré, Khaled Saadaoui (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiches de Développement durable et RSE : Rappels de cours et exercices corrigés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ellipses, pp.71-82, fiche 6, 2024, 9782340094505</w:t>
+              <w:t xml:space="preserve">Fiches de Développement Durable et RSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp.49-82, 2024, 978-2-340-09541-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446708v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Développement durable et globalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amandine Laré, Khaled Saadaoui (EDS). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiches de Développement durable et RSE : Rappels de cours et exercices corrigés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp.323-336, fiche 27, 2024, 9782340094505</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Trade Liberalization in Southeastern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jože P. Damijan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lucas, Robert E. B; Squire, Lyn; Srinivasan, Thirukodikaval Nilakanta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Exchange and Poverty: Trade, Investment and Migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Elgar Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Global development network series : collection / series editor George Mavrotas, 978-1-8472-0833-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4337/9781781000601.00011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02907104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId80"/>
+      <w:footerReference w:type="default" r:id="rId94"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2968,51 +3351,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07847D97"/>
+    <w:nsid w:val="BC95595F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3199,51 +3582,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-lamotte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2050-3193" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/10093787X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058781v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbvi.2025.e00521" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764441v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JABS-04-2023-0148" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544408v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Escobar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Colovic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Meschi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtab068" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207403v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chalen&#231;on" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Mayrhofer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.03.044" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083510v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1076021ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338555v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiachen Yang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12481" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907060v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Chandra Bayon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2020.1728221" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492948v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MBR-06-2017-0037" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907089v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Dabic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EBR-01-2017-0020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01515649v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chalencon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907079v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mollie Painter-Morland" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Brozovic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EBR-06-2015-0058" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907083v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12133" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F3A9C740CC8E040775AB66115C19A0A6BBFD23B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153359v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154317v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EBR-02-2013-0027" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907093v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2013.799747" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907097v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Porcher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schalck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Silvestre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2012.714063" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948753v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907066v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ces.2012.17" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916762v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907106v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.042.0310" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413896v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#382;e P. Damijan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Sousa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0351.2009.00361.x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CKJVZJQ3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414131v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.604.0891" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907044v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0351.2007.00310.x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M40D72XQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446689v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916001v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446708v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907104v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/view/9781847208330.00011.xml" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781781000601.00011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-lamotte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2050-3193" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/10093787X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/192873761" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=xglEZBkAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356910831" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058781v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbvi.2025.e00521" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980523v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuxia Hou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2026.10067817" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764441v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JABS-04-2023-0148" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452842v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cillo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castellano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lamotte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ardito" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. del Giudice" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.2291" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338555v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Colovic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiachen Yang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12481" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544408v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Escobar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Meschi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtab068" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207403v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chalen&#231;on" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Mayrhofer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.03.044" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083510v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1076021ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907060v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Chandra Bayon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2020.1728221" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492948v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MBR-06-2017-0037" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01515649v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chalencon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907089v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Dabic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EBR-01-2017-0020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907079v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mollie Painter-Morland" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Brozovic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EBR-06-2015-0058" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907083v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12133" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F3A9C740CC8E040775AB66115C19A0A6BBFD23B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153359v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154317v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EBR-02-2013-0027" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907093v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2013.799747" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907097v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Porcher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schalck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Silvestre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2012.714063" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948753v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916762v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907066v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ces.2012.17" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907106v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.042.0310" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414131v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Sousa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.604.0891" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413896v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#382;e P. Damijan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0351.2009.00361.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CKJVZJQ3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907044v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0351.2007.00310.x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M40D72XQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399158v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446708v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916001v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446689v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907104v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/view/9781847208330.00011.xml" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781781000601.00011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>