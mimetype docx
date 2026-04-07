--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -271,260 +271,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Single Amino Acid Variant with SpecOMS an OpenModification Search engine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MCQR: Enhancing the processing and analysis of quantitative proteomics data by incorporating chromatography and mass spectrometry information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin-Magniette Marie-Laure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zivy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUPA 2025</w:t>
+              <w:t xml:space="preserve">EUPA 2025 saint-Malo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Saint Malo (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05108269v1</w:t>
+                <w:t xml:space="preserve">hal-05113649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MCQR: Enhancing the processing and analysis of quantitative proteomics data by incorporating chromatography and mass spectrometry information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Balliau</w:t>
+                <w:t xml:space="preserve">Identifying Single Amino Acid Variant with SpecOMS an OpenModification Search engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Langella</w:t>
+                <w:t xml:space="preserve">Rémy Séraphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin-Magniette Marie-Laure</w:t>
+                <w:t xml:space="preserve">Luciana de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Zivy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUPA 2025 saint-Malo</w:t>
+              <w:t xml:space="preserve">EUPA 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Saint Malo (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05113649v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROTEOBENCH, An open platform for comparing proteomics data analysis workflows</w:t>
               </w:r>
@@ -674,51 +674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -773,51 +773,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">i2MassChroQ : full native timsTOF PASEF-enabled quantitative proteomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -894,90 +894,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merging SpecOMS and X!Tandem identification results using machine learning algorithm in i2MassChroQ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Rusconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ProteoAix 2023 the 3rd Joint Meeting of Spanish, French, and Portuguese Proteomics Societies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Aix en Provence, France</w:t>
@@ -1000,355 +1000,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04103233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X!TandemPipeline++: Software for Ion Mobility-Enabled Quantitative Proteomics in timsTOF Data Format</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plateforme d'Analyse Protéomique de Paris Sud-Ouest (PAPPSO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Vincent Bienvenut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Davanture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sven Brehmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70th ASMS Conference on Mass Spectrometry and Allied Topics ( ASMS 2022 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Minneapolis, United States. </w:t>
+              <w:t xml:space="preserve">Journées scientifiques Biosphera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687564v1</w:t>
+                <w:t xml:space="preserve">hal-03878417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open Modification Search using SpecOMS and i2MassChroQ</w:t>
+                <w:t xml:space="preserve">X!TandemPipeline++: Software for Ion Mobility-Enabled Quantitative Proteomics in timsTOF Data Format</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Renne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Tessier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sven Brehmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">analytics 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">70th ASMS Conference on Mass Spectrometry and Allied Topics ( ASMS 2022 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Minneapolis, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735820v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upgrading X!TandemPipeline and MassChroQ for fast and accurate timsTOF native raw data support for quantitative proteomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Renne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Brehmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ProteoVilamoura 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vilamoura, Portugal</w:t>
@@ -1371,398 +1375,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">i2MassChroQ: Software for Ion Mobility-Enabled Quantitative Proteomics in timsTOF Data Format</w:t>
+                <w:t xml:space="preserve">Open Modification Search using SpecOMS and i2MassChroQ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zivy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytics 2022</w:t>
+              <w:t xml:space="preserve">analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776788v1</w:t>
+                <w:t xml:space="preserve">hal-03735820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub optimal 15N metabolic labelling in plant: A new way to perform large scale protein turnovers determination using the peptides isotopic distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Vincent Bienvenut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liam Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme d'Analyse Protéomique de Paris Sud-Ouest (PAPPSO)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">i2MassChroQ: Software for Ion Mobility-Enabled Quantitative Proteomics in timsTOF Data Format</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Renne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Langella</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Brehmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques Biosphera</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Analytics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878417v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub optimal 15N metabolic labelling in plant to determine protein turnovers: A new look at the isotopic distribution</w:t>
               </w:r>
@@ -1873,77 +1873,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X!TandemPipeline new version brings native support of timsTOF raw data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Renne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Rusconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2493,51 +2493,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MCQR : Enhancing the Processing and Analysis of Quantitative Proteomics Data by Incorporating Chromatography and Mass Spectrometry Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2545,51 +2545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
@@ -2621,295 +2621,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05087344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full native timsTOF PASEF-enabled quantitative proteomics with the i2MassChroQ software package</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(p)ppGpp modifies RNAP function to confer β-lactam resistance in a peptidoglycan-independent manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Voedts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Anoyatis-Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sven Brehmer</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Rusconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Hugonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.3c00732⟩</w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (3), pp.647-656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41564-024-01609-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645948v2</w:t>
+                <w:t xml:space="preserve">hal-04492929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(p)ppGpp modifies RNAP function to confer β-lactam resistance in a peptidoglycan-independent manner</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Full native timsTOF PASEF-enabled quantitative proteomics with the i2MassChroQ software package</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Hugonnet</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Renne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Davanture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Brehmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (3), pp.647-656. </w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41564-024-01609-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.3c00732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492929v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645948v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast alignment of mass spectra in large proteomics datasets, capturing dissimilarities arising from multiple complex modifications of peptides</w:t>
               </w:r>
@@ -3029,51 +3029,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modern Metaproteomics: A Unique Tool to Characterize the Active Microbiome in Health and Diseases, and Pave the Road towards New Biomarkers—Example of Crohn’s Disease and Ulcerative Colitis Flare-Ups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bassignani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3291,386 +3291,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mineXpert2 : Full-Depth Visualization and Exploration of MS n Mass Spectrometry Data</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benefits of Iterative Searches of Large Databases to Interpret Large Human Gut Metaproteomic Data Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bassignani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Plancade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jasms.0c00402⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (3), pp.1522-1534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.0c00669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03166825v1</w:t>
+                <w:t xml:space="preserve">hal-03135575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical Assessment of MetaProteome Investigation (CAMPI): a multi-laboratory comparison of established workflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Kunath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Schallert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Schäpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), pp. 7305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-021-27542-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of Iterative Searches of Large Databases to Interpret Large Human Gut Metaproteomic Data Sets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">mineXpert2 : Full-Depth Visualization and Exploration of MS n Mass Spectrometry Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Rusconi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 20 (3), pp.1522-1534. </w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.0c00669⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jasms.0c00402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03135575v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AgroDataRing: Une infrastructure partagée et mutualisée pour le stockage longue durée</w:t>
               </w:r>
@@ -3807,51 +3807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4079,51 +4079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Glodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4333,51 +4333,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O-Glycosylation of the N-terminal region of the serine-rich adhesin Srr1 of Streptococcus agalactiae explored by mass spectrometry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4448,307 +4448,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking post-translational modifications and variation of phenotypic traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Management and dissemination of MS proteomic data with PROTICdb: Example of a quantitative comparison between methods of protein extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warren Albertin</w:t>
+                <w:t xml:space="preserve">Benoit B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Marullo</w:t>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Bely</w:t>
+                <w:t xml:space="preserve">Thierry T. Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Aigle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Bourgais</w:t>
+                <w:t xml:space="preserve">Raphaël-Gauthier Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (9), pp.1457-1466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201200564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/mcp.M112.024349⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003318v1</w:t>
+                <w:t xml:space="preserve">hal-02651260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management and dissemination of MS proteomic data with PROTICdb: Example of a quantitative comparison between methods of protein extraction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linking post-translational modifications and variation of phenotypic traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit B. Valot</w:t>
+                <w:t xml:space="preserve">Warren Albertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Jacob</w:t>
+                <w:t xml:space="preserve">Philippe Marullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry T. Balliau</w:t>
+                <w:t xml:space="preserve">Marina Bely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël-Gauthier Flores</w:t>
+                <w:t xml:space="preserve">Michel Aigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Bourgais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.201200564⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (3), pp.720 - 735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.M112.024349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651260v1</w:t>
+                <w:t xml:space="preserve">hal-01003318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MassChroQ: A versatile tool for mass spectrometry quantification</w:t>
               </w:r>
@@ -4773,51 +4773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edlira Nano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (17), pp.3572 - 3577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4851,51 +4851,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative proteomics of leaf, stem, and root tissues of synthetic Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Albertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4903,51 +4903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Negroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (3), pp.793-799. </w:t>
@@ -5285,51 +5285,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-dimensional proteome map of maize endosperm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chateau-Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5526,372 +5526,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logiciels libres : à la recherche du bien commun</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edlira Nano</w:t>
+                <w:t xml:space="preserve">Développements pour la protéomique végétale à haut-débit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Renne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Davanture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Renater, May 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées du Protéome Vert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Gif-sur-Yette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807360v1</w:t>
+                <w:t xml:space="preserve">hal-03878360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub optimal 15N metabolic labelling in plant: A new way to perform large scale protein turnovers determination using the peptides isotopic distribution.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Willy Vincent Bienvenut</w:t>
+                <w:t xml:space="preserve">Logiciels libres : à la recherche du bien commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edlira Nano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Rusconi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ProteoVilamoura</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Spanish, French and Portuguese Proteomics Societies, May 2022, VilaMoura, Portugal</w:t>
+              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renater, May 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03815633v1</w:t>
+                <w:t xml:space="preserve">hal-04807360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développements pour la protéomique végétale à haut-débit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+                <w:t xml:space="preserve">Sub optimal 15N metabolic labelling in plant: A new way to perform large scale protein turnovers determination using the peptides isotopic distribution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Vincent Bienvenut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Rusconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Protéome Vert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Gif-sur-Yette, France</w:t>
+              <w:t xml:space="preserve">ProteoVilamoura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Spanish, French and Portuguese Proteomics Societies, May 2022, VilaMoura, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878360v1</w:t>
+                <w:t xml:space="preserve">hal-03815633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">i2MassChroQ: a TimsTOF pro enhanced data processing solution</w:t>
               </w:r>
@@ -6035,333 +6035,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SpecOMS, an open search approach challenging the identification of peptides showing sequence polymorphism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">SpecOMS, an open modification search approach challenging high-throughput single amino acid variations identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Protéome Vert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">4th INPPO Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879748v1</w:t>
+                <w:t xml:space="preserve">hal-03879763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SpecOMS, an open modification search approach challenging high-throughput single amino acid variations identification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">SpecOMS, an open search approach challenging the identification of peptides showing sequence polymorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th INPPO Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">Journées du Protéome Vert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879763v1</w:t>
+                <w:t xml:space="preserve">hal-03879748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermentation rate, population size, CO2 flux and quantitative proteomics: a multi-level approach applied to alcoholic fermentation in Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Albertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bourgais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6455,51 +6455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6567,267 +6567,267 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined test for feature selection on sparse metaproteomics data - alternative to missing value imputation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ariane Bassignani</w:t>
+                <w:t xml:space="preserve">Critical Assessment of Metaproteome Investigation (CAMPI): A Multi-Lab Comparison of Established Workflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim van den Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit J Kunath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Schallert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Schäpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276724v1</w:t>
+                <w:t xml:space="preserve">hal-03166804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Assessment of Metaproteome Investigation (CAMPI): A Multi-Lab Comparison of Established Workflows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A combined test for feature selection on sparse metaproteomics data - alternative to missing value imputation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Plancade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bassignani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit J Kunath</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-03166804v1</w:t>
+                <w:t xml:space="preserve">hal-03276724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7117,51 +7117,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B47125D"/>
+    <w:nsid w:val="32C951D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7348,51 +7348,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-langella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3039-6718" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253123836" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/107161512225870562508" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451903v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108269v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my S&#233;raphin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana de Oliveira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05113649v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357004v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbe Devreese" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jachmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van Puyvelde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holda A Anagho-Mattanovich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold E Wolski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590280v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Vincent Bienvenut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Andrieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321638v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Rusconi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103233v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687564v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Brehmer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735820v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tessier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687443v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776788v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773594v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Le Goffic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878417v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683573v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baillau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687673v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663220v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Nano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonhomme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802134v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Agogu&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peynot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021729v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Albert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021727v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087344v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.4c01119" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645948v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.3c00732" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04492929v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Voedts" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Anoyatis-Pel&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Hugonnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-024-01609-w" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296170v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Prunier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Cherkaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Lysiak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-023-05555-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007371v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bassignani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11081340" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146583v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.13525" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166825v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.0c00402" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460334v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van den Bossche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Kunath" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Schallert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sch&#228;pe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Abraham" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27542-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135575v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00669" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097192v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bansard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484169v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b00632" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623529v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Popkin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Piffaretti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Clamens" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge-Xia Qiao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Chen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506467v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sabarly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Glodt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12855" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RPJMKH67-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532687v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dobrenel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Mancera-Martinez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Forzani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Azzopardi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01611" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204448v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chaze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chamot-Rooke" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M114.038075" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003318v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marullo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bely" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aigle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bourgais" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M112.024349" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651260v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Balliau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier Flores" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200564" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BXRKRGGX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481216v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201100120" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608289v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Negroni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800479" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C4EDE8D52D2DF4AA4B302A0977E076EF59719683/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676901v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ferry Dumazet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Houel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montalent" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200401111" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-28FHXXRK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306584v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ferry-Dumazet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675725v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chateau-Joubert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2004.04.035" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7C2LTFWH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593889v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807360v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815633v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878360v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860048v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663215v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879748v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879763v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204311v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourgais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758409v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Flores" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Joets" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Zivy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276724v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166804v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit J Kunath" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653233v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787157v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-langella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3039-6718" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253123836" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/107161512225870562508" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451903v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05113649v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108269v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my S&#233;raphin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana de Oliveira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357004v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbe Devreese" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jachmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van Puyvelde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holda A Anagho-Mattanovich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold E Wolski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590280v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Vincent Bienvenut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Andrieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321638v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Rusconi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103233v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878417v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687564v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Brehmer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687443v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735820v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tessier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773594v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Le Goffic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776788v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683573v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baillau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687673v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663220v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Nano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonhomme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802134v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Agogu&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peynot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021729v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Albert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021727v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087344v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.4c01119" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04492929v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Voedts" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Anoyatis-Pel&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Hugonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-024-01609-w" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645948v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.3c00732" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296170v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Prunier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Cherkaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Lysiak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-023-05555-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007371v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bassignani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11081340" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146583v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.13525" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135575v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00669" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460334v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van den Bossche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Kunath" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Schallert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sch&#228;pe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Abraham" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27542-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166825v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.0c00402" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097192v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bansard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484169v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b00632" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623529v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Popkin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Piffaretti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Clamens" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge-Xia Qiao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Chen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506467v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sabarly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Glodt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12855" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RPJMKH67-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532687v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dobrenel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Mancera-Martinez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Forzani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Azzopardi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01611" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204448v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chaze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chamot-Rooke" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M114.038075" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651260v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Balliau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier Flores" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200564" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BXRKRGGX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003318v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marullo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bely" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aigle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bourgais" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M112.024349" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481216v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201100120" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608289v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Negroni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800479" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C4EDE8D52D2DF4AA4B302A0977E076EF59719683/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676901v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ferry Dumazet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Houel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montalent" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200401111" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-28FHXXRK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306584v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ferry-Dumazet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675725v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chateau-Joubert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2004.04.035" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7C2LTFWH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593889v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878360v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807360v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815633v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860048v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663215v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879763v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879748v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204311v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourgais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758409v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Flores" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Joets" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Zivy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166804v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit J Kunath" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276724v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653233v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787157v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>