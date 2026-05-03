--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -271,260 +271,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MCQR: Enhancing the processing and analysis of quantitative proteomics data by incorporating chromatography and mass spectrometry information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying Single Amino Acid Variant with SpecOMS an OpenModification Search engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Balliau</w:t>
+                <w:t xml:space="preserve">Rémy Séraphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Langella</w:t>
+                <w:t xml:space="preserve">Luciana de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin-Magniette Marie-Laure</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUPA 2025 saint-Malo</w:t>
+              <w:t xml:space="preserve">EUPA 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Saint Malo (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05113649v1</w:t>
+                <w:t xml:space="preserve">hal-05108269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Single Amino Acid Variant with SpecOMS an OpenModification Search engine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MCQR: Enhancing the processing and analysis of quantitative proteomics data by incorporating chromatography and mass spectrometry information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciana de Oliveira</w:t>
+                <w:t xml:space="preserve">Martin-Magniette Marie-Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Zivy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUPA 2025</w:t>
+              <w:t xml:space="preserve">EUPA 2025 saint-Malo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Saint Malo (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05108269v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROTEOBENCH, An open platform for comparing proteomics data analysis workflows</w:t>
               </w:r>
@@ -674,51 +674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -773,51 +773,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">i2MassChroQ : full native timsTOF PASEF-enabled quantitative proteomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -894,90 +894,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merging SpecOMS and X!Tandem identification results using machine learning algorithm in i2MassChroQ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Rusconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ProteoAix 2023 the 3rd Joint Meeting of Spanish, French, and Portuguese Proteomics Societies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Aix en Provence, France</w:t>
@@ -1019,51 +1019,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateforme d'Analyse Protéomique de Paris Sud-Ouest (PAPPSO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Vincent Bienvenut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1157,51 +1157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Renne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1250,519 +1250,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upgrading X!TandemPipeline and MassChroQ for fast and accurate timsTOF native raw data support for quantitative proteomics</w:t>
+                <w:t xml:space="preserve">Open Modification Search using SpecOMS and i2MassChroQ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zivy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ProteoVilamoura 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Vilamoura, Portugal</w:t>
+              <w:t xml:space="preserve">analytics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687443v1</w:t>
+                <w:t xml:space="preserve">hal-03735820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open Modification Search using SpecOMS and i2MassChroQ</w:t>
+                <w:t xml:space="preserve">Upgrading X!TandemPipeline and MassChroQ for fast and accurate timsTOF native raw data support for quantitative proteomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Renne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Davanture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Brehmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">analytics 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">ProteoVilamoura 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vilamoura, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735820v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub optimal 15N metabolic labelling in plant: A new way to perform large scale protein turnovers determination using the peptides isotopic distribution</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">i2MassChroQ: Software for Ion Mobility-Enabled Quantitative Proteomics in timsTOF Data Format</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Renne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Davanture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Brehmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03773594v1</w:t>
+                <w:t xml:space="preserve">hal-03776788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">i2MassChroQ: Software for Ion Mobility-Enabled Quantitative Proteomics in timsTOF Data Format</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sub optimal 15N metabolic labelling in plant: A new way to perform large scale protein turnovers determination using the peptides isotopic distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Vincent Bienvenut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liam Le Goffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776788v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub optimal 15N metabolic labelling in plant to determine protein turnovers: A new look at the isotopic distribution</w:t>
               </w:r>
@@ -1899,51 +1899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Renne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Rusconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2493,51 +2493,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MCQR : Enhancing the Processing and Analysis of Quantitative Proteomics Data by Incorporating Chromatography and Mass Spectrometry Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2545,51 +2545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
@@ -2621,295 +2621,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05087344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(p)ppGpp modifies RNAP function to confer β-lactam resistance in a peptidoglycan-independent manner</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Full native timsTOF PASEF-enabled quantitative proteomics with the i2MassChroQ software package</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Hugonnet</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Renne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Davanture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Brehmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41564-024-01609-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.3c00732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04492929v1</w:t>
+                <w:t xml:space="preserve">hal-04645948v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full native timsTOF PASEF-enabled quantitative proteomics with the i2MassChroQ software package</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(p)ppGpp modifies RNAP function to confer β-lactam resistance in a peptidoglycan-independent manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Voedts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Anoyatis-Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sven Brehmer</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Rusconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Hugonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (3), pp.647-656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.3c00732⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41564-024-01609-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645948v2</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast alignment of mass spectra in large proteomics datasets, capturing dissimilarities arising from multiple complex modifications of peptides</w:t>
               </w:r>
@@ -3291,386 +3291,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of Iterative Searches of Large Databases to Interpret Large Human Gut Metaproteomic Data Sets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">mineXpert2 : Full-Depth Visualization and Exploration of MS n Mass Spectrometry Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Rusconi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.0c00669⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jasms.0c00402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03135575v1</w:t>
+                <w:t xml:space="preserve">hal-03166825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical Assessment of MetaProteome Investigation (CAMPI): a multi-laboratory comparison of established workflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim van den Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim van den Bossche</w:t>
+                <w:t xml:space="preserve">Benoit Kunath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Kunath</w:t>
+                <w:t xml:space="preserve">Kay Schallert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kay Schallert</w:t>
+                <w:t xml:space="preserve">Stephanie Schäpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), pp. 7305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-021-27542-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mineXpert2 : Full-Depth Visualization and Exploration of MS n Mass Spectrometry Data</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benefits of Iterative Searches of Large Databases to Interpret Large Human Gut Metaproteomic Data Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bassignani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Plancade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (3), pp.1522-1534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jasms.0c00402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.0c00669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166825v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AgroDataRing: Une infrastructure partagée et mutualisée pour le stockage longue durée</w:t>
               </w:r>
@@ -3807,51 +3807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4079,51 +4079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Glodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4333,51 +4333,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O-Glycosylation of the N-terminal region of the serine-rich adhesin Srr1 of Streptococcus agalactiae explored by mass spectrometry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4773,51 +4773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edlira Nano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (17), pp.3572 - 3577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4903,51 +4903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Negroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (3), pp.793-799. </w:t>
@@ -5285,51 +5285,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-dimensional proteome map of maize endosperm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chateau-Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5526,372 +5526,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développements pour la protéomique végétale à haut-débit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+                <w:t xml:space="preserve">Logiciels libres : à la recherche du bien commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edlira Nano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Rusconi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Protéome Vert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Gif-sur-Yette, France</w:t>
+              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renater, May 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878360v1</w:t>
+                <w:t xml:space="preserve">hal-04807360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logiciels libres : à la recherche du bien commun</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edlira Nano</w:t>
+                <w:t xml:space="preserve">Sub optimal 15N metabolic labelling in plant: A new way to perform large scale protein turnovers determination using the peptides isotopic distribution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Vincent Bienvenut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Rusconi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Davanture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Renater, May 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">ProteoVilamoura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Spanish, French and Portuguese Proteomics Societies, May 2022, VilaMoura, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807360v1</w:t>
+                <w:t xml:space="preserve">hal-03815633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub optimal 15N metabolic labelling in plant: A new way to perform large scale protein turnovers determination using the peptides isotopic distribution.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Willy Vincent Bienvenut</w:t>
+                <w:t xml:space="preserve">Développements pour la protéomique végétale à haut-débit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Renne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Filippo Rusconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ProteoVilamoura</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Spanish, French and Portuguese Proteomics Societies, May 2022, VilaMoura, Portugal</w:t>
+              <w:t xml:space="preserve">Journées du Protéome Vert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Gif-sur-Yette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03815633v1</w:t>
+                <w:t xml:space="preserve">hal-03878360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">i2MassChroQ: a TimsTOF pro enhanced data processing solution</w:t>
               </w:r>
@@ -6041,103 +6041,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SpecOMS, an open modification search approach challenging high-throughput single amino acid variations identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th INPPO Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Visioconférence, France</w:t>
@@ -6166,103 +6166,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SpecOMS, an open search approach challenging the identification of peptides showing sequence polymorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Protéome Vert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Visioconférence, France</w:t>
@@ -6573,103 +6573,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical Assessment of Metaproteome Investigation (CAMPI): A Multi-Lab Comparison of Established Workflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit J Kunath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Schallert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kay Schallert</w:t>
+                <w:t xml:space="preserve">Stephanie Schäpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7117,51 +7117,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32C951D9"/>
+    <w:nsid w:val="BF86963E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7348,51 +7348,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-langella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3039-6718" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253123836" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/107161512225870562508" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451903v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05113649v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108269v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my S&#233;raphin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana de Oliveira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357004v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbe Devreese" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jachmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van Puyvelde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holda A Anagho-Mattanovich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold E Wolski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590280v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Vincent Bienvenut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Andrieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321638v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Rusconi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103233v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878417v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687564v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Brehmer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687443v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735820v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tessier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773594v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Le Goffic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776788v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683573v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baillau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687673v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663220v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Nano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonhomme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802134v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Agogu&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peynot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021729v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Albert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021727v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087344v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.4c01119" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04492929v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Voedts" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Anoyatis-Pel&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Hugonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-024-01609-w" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645948v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.3c00732" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296170v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Prunier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Cherkaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Lysiak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-023-05555-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007371v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bassignani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11081340" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146583v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.13525" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135575v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00669" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460334v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van den Bossche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Kunath" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Schallert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sch&#228;pe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Abraham" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27542-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166825v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.0c00402" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097192v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bansard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484169v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b00632" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623529v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Popkin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Piffaretti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Clamens" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge-Xia Qiao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Chen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506467v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sabarly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Glodt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12855" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RPJMKH67-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532687v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dobrenel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Mancera-Martinez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Forzani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Azzopardi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01611" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204448v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chaze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chamot-Rooke" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M114.038075" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651260v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Balliau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier Flores" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200564" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BXRKRGGX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003318v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marullo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bely" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aigle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bourgais" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M112.024349" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481216v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201100120" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608289v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Negroni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800479" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C4EDE8D52D2DF4AA4B302A0977E076EF59719683/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676901v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ferry Dumazet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Houel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montalent" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200401111" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-28FHXXRK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306584v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ferry-Dumazet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675725v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chateau-Joubert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2004.04.035" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7C2LTFWH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593889v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878360v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807360v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815633v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860048v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663215v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879763v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879748v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204311v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourgais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758409v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Flores" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Joets" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Zivy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166804v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit J Kunath" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276724v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653233v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787157v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-langella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3039-6718" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253123836" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/107161512225870562508" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451903v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108269v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my S&#233;raphin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana de Oliveira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05113649v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357004v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbe Devreese" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jachmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van Puyvelde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holda A Anagho-Mattanovich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold E Wolski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590280v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Vincent Bienvenut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Andrieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321638v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Rusconi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103233v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878417v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687564v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Brehmer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735820v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tessier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687443v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776788v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773594v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Le Goffic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683573v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baillau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687673v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663220v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Nano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonhomme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802134v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Agogu&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peynot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021729v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Albert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021727v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087344v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.4c01119" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645948v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.3c00732" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04492929v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Voedts" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Anoyatis-Pel&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Hugonnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-024-01609-w" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296170v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Prunier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Cherkaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Lysiak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-023-05555-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007371v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bassignani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11081340" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146583v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.13525" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166825v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.0c00402" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460334v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van den Bossche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Kunath" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Schallert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sch&#228;pe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Abraham" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27542-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135575v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00669" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097192v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bansard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484169v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b00632" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623529v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Popkin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Piffaretti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Clamens" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge-Xia Qiao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Chen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506467v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sabarly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Glodt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12855" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RPJMKH67-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532687v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dobrenel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Mancera-Martinez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Forzani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Azzopardi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01611" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204448v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chaze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chamot-Rooke" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M114.038075" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651260v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Balliau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier Flores" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200564" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BXRKRGGX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003318v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marullo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bely" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aigle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bourgais" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M112.024349" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481216v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201100120" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608289v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Negroni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800479" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C4EDE8D52D2DF4AA4B302A0977E076EF59719683/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676901v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ferry Dumazet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Houel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montalent" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200401111" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-28FHXXRK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306584v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ferry-Dumazet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675725v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chateau-Joubert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2004.04.035" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7C2LTFWH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593889v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807360v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815633v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878360v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860048v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663215v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879763v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879748v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204311v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourgais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758409v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Flores" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Joets" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Zivy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166804v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit J Kunath" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276724v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653233v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787157v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>