--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -271,260 +271,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Single Amino Acid Variant with SpecOMS an OpenModification Search engine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MCQR: Enhancing the processing and analysis of quantitative proteomics data by incorporating chromatography and mass spectrometry information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin-Magniette Marie-Laure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zivy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUPA 2025</w:t>
+              <w:t xml:space="preserve">EUPA 2025 saint-Malo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Saint Malo (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05108269v1</w:t>
+                <w:t xml:space="preserve">hal-05113649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MCQR: Enhancing the processing and analysis of quantitative proteomics data by incorporating chromatography and mass spectrometry information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Balliau</w:t>
+                <w:t xml:space="preserve">Identifying Single Amino Acid Variant with SpecOMS an OpenModification Search engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Langella</w:t>
+                <w:t xml:space="preserve">Rémy Séraphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin-Magniette Marie-Laure</w:t>
+                <w:t xml:space="preserve">Luciana de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Zivy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUPA 2025 saint-Malo</w:t>
+              <w:t xml:space="preserve">EUPA 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Saint Malo (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05113649v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROTEOBENCH, An open platform for comparing proteomics data analysis workflows</w:t>
               </w:r>
@@ -674,51 +674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -773,51 +773,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">i2MassChroQ : full native timsTOF PASEF-enabled quantitative proteomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -894,90 +894,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merging SpecOMS and X!Tandem identification results using machine learning algorithm in i2MassChroQ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Rusconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ProteoAix 2023 the 3rd Joint Meeting of Spanish, French, and Portuguese Proteomics Societies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Aix en Provence, France</w:t>
@@ -1019,51 +1019,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateforme d'Analyse Protéomique de Paris Sud-Ouest (PAPPSO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Vincent Bienvenut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1125,644 +1125,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X!TandemPipeline++: Software for Ion Mobility-Enabled Quantitative Proteomics in timsTOF Data Format</w:t>
+                <w:t xml:space="preserve">Upgrading X!TandemPipeline and MassChroQ for fast and accurate timsTOF native raw data support for quantitative proteomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Renne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Brehmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70th ASMS Conference on Mass Spectrometry and Allied Topics ( ASMS 2022 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Minneapolis, United States. </w:t>
+              <w:t xml:space="preserve">ProteoVilamoura 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vilamoura, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687564v1</w:t>
+                <w:t xml:space="preserve">hal-03687443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open Modification Search using SpecOMS and i2MassChroQ</w:t>
+                <w:t xml:space="preserve">X!TandemPipeline++: Software for Ion Mobility-Enabled Quantitative Proteomics in timsTOF Data Format</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Renne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Davanture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Brehmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">analytics 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">70th ASMS Conference on Mass Spectrometry and Allied Topics ( ASMS 2022 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Minneapolis, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03735820v1</w:t>
+                <w:t xml:space="preserve">hal-03687564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upgrading X!TandemPipeline and MassChroQ for fast and accurate timsTOF native raw data support for quantitative proteomics</w:t>
+                <w:t xml:space="preserve">Open Modification Search using SpecOMS and i2MassChroQ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zivy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ProteoVilamoura 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Vilamoura, Portugal</w:t>
+              <w:t xml:space="preserve">analytics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687443v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">i2MassChroQ: Software for Ion Mobility-Enabled Quantitative Proteomics in timsTOF Data Format</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sub optimal 15N metabolic labelling in plant: A new way to perform large scale protein turnovers determination using the peptides isotopic distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Vincent Bienvenut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liam Le Goffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776788v1</w:t>
+                <w:t xml:space="preserve">hal-03773594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub optimal 15N metabolic labelling in plant: A new way to perform large scale protein turnovers determination using the peptides isotopic distribution</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">i2MassChroQ: Software for Ion Mobility-Enabled Quantitative Proteomics in timsTOF Data Format</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Renne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Davanture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Brehmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03773594v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub optimal 15N metabolic labelling in plant to determine protein turnovers: A new look at the isotopic distribution</w:t>
               </w:r>
@@ -1899,51 +1899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Renne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Rusconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2493,51 +2493,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MCQR : Enhancing the Processing and Analysis of Quantitative Proteomics Data by Incorporating Chromatography and Mass Spectrometry Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2545,51 +2545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
@@ -2621,295 +2621,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05087344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full native timsTOF PASEF-enabled quantitative proteomics with the i2MassChroQ software package</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(p)ppGpp modifies RNAP function to confer β-lactam resistance in a peptidoglycan-independent manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Voedts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Anoyatis-Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sven Brehmer</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Rusconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Hugonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.3c00732⟩</w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (3), pp.647-656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41564-024-01609-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645948v2</w:t>
+                <w:t xml:space="preserve">hal-04492929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(p)ppGpp modifies RNAP function to confer β-lactam resistance in a peptidoglycan-independent manner</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Full native timsTOF PASEF-enabled quantitative proteomics with the i2MassChroQ software package</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Hugonnet</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Renne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Davanture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Brehmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (3), pp.647-656. </w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41564-024-01609-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.3c00732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492929v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645948v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast alignment of mass spectra in large proteomics datasets, capturing dissimilarities arising from multiple complex modifications of peptides</w:t>
               </w:r>
@@ -3291,386 +3291,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mineXpert2 : Full-Depth Visualization and Exploration of MS n Mass Spectrometry Data</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benefits of Iterative Searches of Large Databases to Interpret Large Human Gut Metaproteomic Data Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bassignani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Plancade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jasms.0c00402⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (3), pp.1522-1534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.0c00669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03166825v1</w:t>
+                <w:t xml:space="preserve">hal-03135575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical Assessment of MetaProteome Investigation (CAMPI): a multi-laboratory comparison of established workflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Kunath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Schallert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Schäpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), pp. 7305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-021-27542-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of Iterative Searches of Large Databases to Interpret Large Human Gut Metaproteomic Data Sets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">mineXpert2 : Full-Depth Visualization and Exploration of MS n Mass Spectrometry Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Rusconi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 20 (3), pp.1522-1534. </w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.0c00669⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jasms.0c00402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03135575v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AgroDataRing: Une infrastructure partagée et mutualisée pour le stockage longue durée</w:t>
               </w:r>
@@ -3807,51 +3807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4079,51 +4079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Glodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4333,51 +4333,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O-Glycosylation of the N-terminal region of the serine-rich adhesin Srr1 of Streptococcus agalactiae explored by mass spectrometry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4773,51 +4773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edlira Nano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (17), pp.3572 - 3577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4903,51 +4903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Negroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (3), pp.793-799. </w:t>
@@ -5285,51 +5285,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-dimensional proteome map of maize endosperm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chateau-Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5526,372 +5526,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logiciels libres : à la recherche du bien commun</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edlira Nano</w:t>
+                <w:t xml:space="preserve">Développements pour la protéomique végétale à haut-débit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Renne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Davanture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Renater, May 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées du Protéome Vert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Gif-sur-Yette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807360v1</w:t>
+                <w:t xml:space="preserve">hal-03878360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub optimal 15N metabolic labelling in plant: A new way to perform large scale protein turnovers determination using the peptides isotopic distribution.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Willy Vincent Bienvenut</w:t>
+                <w:t xml:space="preserve">Logiciels libres : à la recherche du bien commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edlira Nano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Rusconi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ProteoVilamoura</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Spanish, French and Portuguese Proteomics Societies, May 2022, VilaMoura, Portugal</w:t>
+              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renater, May 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03815633v1</w:t>
+                <w:t xml:space="preserve">hal-04807360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développements pour la protéomique végétale à haut-débit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+                <w:t xml:space="preserve">Sub optimal 15N metabolic labelling in plant: A new way to perform large scale protein turnovers determination using the peptides isotopic distribution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Vincent Bienvenut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Rusconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Protéome Vert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Gif-sur-Yette, France</w:t>
+              <w:t xml:space="preserve">ProteoVilamoura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Spanish, French and Portuguese Proteomics Societies, May 2022, VilaMoura, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878360v1</w:t>
+                <w:t xml:space="preserve">hal-03815633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">i2MassChroQ: a TimsTOF pro enhanced data processing solution</w:t>
               </w:r>
@@ -6041,103 +6041,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SpecOMS, an open modification search approach challenging high-throughput single amino acid variations identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th INPPO Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Visioconférence, France</w:t>
@@ -6166,103 +6166,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SpecOMS, an open search approach challenging the identification of peptides showing sequence polymorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Protéome Vert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Visioconférence, France</w:t>
@@ -6573,103 +6573,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical Assessment of Metaproteome Investigation (CAMPI): A Multi-Lab Comparison of Established Workflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit J Kunath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Schallert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Schäpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7117,51 +7117,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BF86963E"/>
+    <w:nsid w:val="D3559B18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7348,51 +7348,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-langella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3039-6718" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253123836" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/107161512225870562508" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451903v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108269v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my S&#233;raphin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana de Oliveira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05113649v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357004v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbe Devreese" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jachmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van Puyvelde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holda A Anagho-Mattanovich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold E Wolski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590280v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Vincent Bienvenut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Andrieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321638v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Rusconi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103233v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878417v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687564v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Brehmer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735820v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tessier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687443v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776788v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773594v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Le Goffic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683573v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baillau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687673v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663220v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Nano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonhomme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802134v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Agogu&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peynot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021729v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Albert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021727v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087344v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.4c01119" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645948v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.3c00732" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04492929v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Voedts" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Anoyatis-Pel&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Hugonnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-024-01609-w" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296170v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Prunier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Cherkaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Lysiak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-023-05555-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007371v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bassignani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11081340" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146583v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.13525" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166825v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.0c00402" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460334v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van den Bossche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Kunath" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Schallert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sch&#228;pe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Abraham" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27542-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135575v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00669" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097192v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bansard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484169v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b00632" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623529v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Popkin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Piffaretti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Clamens" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge-Xia Qiao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Chen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506467v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sabarly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Glodt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12855" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RPJMKH67-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532687v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dobrenel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Mancera-Martinez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Forzani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Azzopardi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01611" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204448v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chaze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chamot-Rooke" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M114.038075" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651260v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Balliau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier Flores" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200564" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BXRKRGGX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003318v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marullo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bely" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aigle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bourgais" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M112.024349" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481216v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201100120" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608289v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Negroni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800479" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C4EDE8D52D2DF4AA4B302A0977E076EF59719683/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676901v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ferry Dumazet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Houel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montalent" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200401111" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-28FHXXRK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306584v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ferry-Dumazet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675725v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chateau-Joubert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2004.04.035" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7C2LTFWH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593889v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807360v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815633v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878360v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860048v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663215v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879763v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879748v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204311v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourgais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758409v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Flores" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Joets" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Zivy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166804v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit J Kunath" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276724v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653233v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787157v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-langella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3039-6718" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253123836" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/107161512225870562508" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451903v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05113649v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108269v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my S&#233;raphin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana de Oliveira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357004v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbe Devreese" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jachmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van Puyvelde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holda A Anagho-Mattanovich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold E Wolski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590280v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Vincent Bienvenut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Andrieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321638v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Rusconi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103233v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878417v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687443v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Brehmer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687564v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735820v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tessier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773594v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Le Goffic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776788v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683573v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baillau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687673v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663220v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Nano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonhomme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802134v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Agogu&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peynot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021729v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Albert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021727v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087344v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.4c01119" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04492929v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Voedts" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Anoyatis-Pel&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Hugonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-024-01609-w" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645948v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.3c00732" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296170v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Prunier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Cherkaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Lysiak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-023-05555-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007371v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bassignani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11081340" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146583v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.13525" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135575v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00669" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460334v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van den Bossche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Kunath" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Schallert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sch&#228;pe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Abraham" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27542-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166825v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.0c00402" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097192v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bansard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484169v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b00632" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623529v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Popkin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Piffaretti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Clamens" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge-Xia Qiao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Chen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506467v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sabarly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Glodt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12855" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RPJMKH67-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532687v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dobrenel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Mancera-Martinez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Forzani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Azzopardi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01611" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204448v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chaze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chamot-Rooke" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M114.038075" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651260v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Balliau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier Flores" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200564" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BXRKRGGX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003318v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marullo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bely" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aigle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bourgais" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M112.024349" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481216v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201100120" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608289v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Negroni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800479" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C4EDE8D52D2DF4AA4B302A0977E076EF59719683/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676901v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ferry Dumazet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Houel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montalent" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200401111" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-28FHXXRK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306584v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ferry-Dumazet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675725v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chateau-Joubert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2004.04.035" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7C2LTFWH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593889v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878360v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807360v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815633v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860048v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663215v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879763v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879748v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204311v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourgais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758409v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Flores" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Joets" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Zivy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166804v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit J Kunath" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276724v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653233v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787157v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>