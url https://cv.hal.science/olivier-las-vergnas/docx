--- v0 (2026-03-16)
+++ v1 (2026-04-29)
@@ -485,209 +485,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des savoirs expérientiels des personnes concernées aux approches expérientielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 101 (6), pp. 383-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ipe.2025.2897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thématiques abordées dans la revue « Le Partenariat de Soin avec le Patient - Analyses » (PSPA) : Une analyse lexicale des 30 premiers articles parus (2020-2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le partenariat de soin avec le patient : analyses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/pspa.15089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04872367v2</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-05158261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’IA générative entre prothèse, orthèse et auxèse : l’exemple des revues de littérature sur les jeux vidéo en histoire</w:t>
               </w:r>
@@ -762,1269 +762,1373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05113156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Recherches doctorales en accès libre intéressant la formation des adultes soutenues en France en 2024 et accessibles en ligne sur thèses.fr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Adinda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Peut-on dépasser l’illusion réflexive dans nos rapports avec une IA ? Un article co-écrit avec Chat-GPT 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Esprit d'Archimède</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2025, pp.30-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rediscovering Dewey's Concept of Inquiry; in Francophone Literature: A Lexicographical Analysis of Scientific Production Pertaining to Education and Training Issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Thievenaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Kedidah-Chair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education &amp; Culture, the journal of the John Dewey Society </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la délégation à l’amplification : quand l’IA générative reconfigure nos façons d’apprendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Adinda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Action publique. Recherche et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Formation et passage à l’action, 25, pp.23-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COVID-19: What has been its impact on cooperation between health and medico-social actors?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (2024/3), pp.93-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospective comparative study on enhancing geometrical mental representation and anatomical learning in medical students through modeling clay as an assessment tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Yachou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lasvergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anatomical Sciences Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ase.2404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches doctorales et HDR intéressant la formation des adultes soutenues en France de 2020 à 2023 et accessibles en ligne sur HAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dina Adinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 67</w:t>
+              <w:t xml:space="preserve">, 2024, N° 65 (2), pp.61-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...211 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue avec un GPT sur des hallucinations rencontrées en transcrivant des textes numérisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Esprit d'Archimède</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2024 (11), pp.30-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journaux personnels en addictologie : recherche de traces lexicales du rétablissement au cours de la post cure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (3), pp.124-142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective comparative study on enhancing geometrical mental representation and anatomical learning in medical students through modeling clay as an assessment tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Yachou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lasvergnas</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anatomical Sciences Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ase.2404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Recherches doctorales et HDR intéressant la formation des adultes soutenues en France de 2020 à 2023 et accessibles en ligne sur HAL</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rédaction automatique d’article par une intelligence artificielle : points de vigilance. Un article rédigé par ChatGPT4o sur la suggestion d’Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles d'Archimède : la revue culturelle de l'Université de Lille 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (12), pp.31-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une IA peut-elle remplacer un professeur ? Un exemple de dialogue avec Bard-Google, entre hallucinations et illusions réflexives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rio-Jouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Esprit d'Archimède</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 2023 (10), pp.27-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation des technologies dans les apprentissages et la formation des adultes : 20 ans de communications de recherches francophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jeunesse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dina Adinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, N° 65 (2), pp.61-88</w:t>
+              <w:t xml:space="preserve">, 2023, 2023/1-2 (61-62), pp.89-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marie Koenig</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les savoirs expérientiels en santé mentale : entre monnaie d'échanges et objets frontières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Troisoeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Jouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 36 (2024/3), pp.93-102</w:t>
+              <w:t xml:space="preserve">Le partenaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Dossier : La pair-aidance au coeur du rétablissement : Ici, ailleurs et autrement, 28 (1), pp.22-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches doctorales intéressant la formation des adultes : noyau et cercle élargi de thèses soutenues aux États-Unis de 2000 à 2022, comparaison avec la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...313 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jeunesse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 2023/1-2 (61-62), pp.89-104</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, Vie de la recherche en formation des adultes, N° 60 (3), pp.95-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/savo.060.0095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...115 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Recherches doctorales intéressant la formation des adultes : noyau et cercle élargi de thèses soutenues aux États-Unis de 2000 à 2022, comparaison avec la France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de vingt ans d’articles de recherche dans la revue Savoirs : présentation de la méthode de catégorisation des courants de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bury</w:t>
@@ -2033,102 +2137,400 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Vie de la recherche en formation des adultes, N° 60 (3), pp.95-133. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2023, La formation, champ de recherche, 2023/1-2 (61-62), pp.27-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Analyse de vingt ans d’articles de recherche dans la revue Savoirs : présentation de la méthode de catégorisation des courants de recherche</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les androïdes rêvent-ils de références fictives ? Un dialogue avec ChatGPT3.5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (83)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment la réflexivité des malades est-elle envisagée par les professionnels de santé dans le cadre de l'accompagnement médical ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamane Abdou Oumarou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassir Messaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le partenariat de soin avec le patient : analyses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.9-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12345/pspa-preprod-1852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knowledge exchange between patient and pharmacist: a mixed methods study to explore the role of pharmacists in patient education and counselling in asthma and pulmonary arterial hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Camille Chaumais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gallant-Dewavrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Bezie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pharma.2022.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches doctorales intéressant la formation des adultes : repérage et première analyse de thèses soutenues aux USA entre 2010 et 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bury</w:t>
@@ -2137,4045 +2539,3643 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, La formation, champ de recherche, 2023/1-2 (61-62), pp.27-50</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, N° 58 (1), pp.67-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/savo.058.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Specifics of chronic fatigue syndrome coping strategies identified in a French flash survey during the COVID‐19 containment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Moncorps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fornasieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Health and Social Care in the Community</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, epub e head of press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/hsc.13376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social Representations of e-Mental Health Among the Actors of the Health Care System: Free-Association Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Morgiève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mesdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Demassiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JMIR Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (5), pp.e25708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/25708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le numérique : entre démythification, modélisations et retours d’expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021-1 : Questions en revue : travail, numérique, accompagnement (226)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des freins à une coopération fructueuse entre professionnels de la recherche et acteurs de la société civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'action - Jeunesses, pratiques et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N°55 (1), pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cact.055.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse du corpus de référence des thèses françaises concernant la recherche sur la formation des adultes soutenues depuis 2010 : Thématiques, rattachements et spécificités ; Rubrique « Vie de la recherche » , commune aux Revues Savoirs et TransFormations, Octobre 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N° 54 (3), pp.83 - 107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/savo.054.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repérage des thèses intéressant les sciences de la formation des adultes : identification d’un noyau dur et d’un second cercle de thèses à consulter (rubrique &amp;quot;Vie de la Recherche en Formation des Adultes&amp;quot; commune aux revues Savoirs et TransFormations, N°6)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N° 53 (2), pp.89-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/savo.053.0089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyses lexicales des publications croisant numérique, apprentissages et pédagogie : une prédominance du e-teaching et du e-learning provoqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïse Dero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Le numérique : une illusion pédagogique ?, 2019-2 (219), pp.128-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Der Mythos der massiven Kostensenkung durch Online-Unterricht</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education Permanente - La revue spécialisée de Suisse pour la formation continue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Mythes de la formation continue / Mythen der Weiterbildung, 2019-1 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repérage des thèses traitant de la formation des adultes : étude des âges et des rattachements disciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018, 18 (18)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communautés de pratiques en ligne : e-learning informel et autoformation non intentionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Autoformation et société de l'accélération, 2018-2 (215), pp.article 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre reconnaissance des savoirs expérientiels des malades et coopérations réflexives collectives : un point d’étape bibliométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° 9 (2), pp.117-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pdc.009.0117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répétitions des discours sur la culture scientifique et technique et effets de la catégorisation scientifique scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Techno-sciences en société, 2017/1 (52), pp 85-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.052.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre reconnaissance des savoirs expérientiels des malades et coopérations réflexives collectives : un point d’étape bibliométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Le patient en observation, N°9, pp.117-161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patients’ Participation in Health Research: A Classification of Cooperation Schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Participatory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (1), pp.e16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/jopm.8933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubrique « Vie de la Recherche » commune aux Revues Savoirs et TransFormations N°2 - thèses soutenues en France jusqu’à 2015 et indexées comme liées à l’éducation des adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, (N° 42) Éducation populaire, 2016/3 (42), pp 91-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubrique &amp;quot; Vie de la Recherche en formation des adultes&amp;quot; commune aux Revues Savoirs et TransFormations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, N° 45 : l'évolution des politiques paritaires de formation, 2017/3 (45), pp 97-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/savo.045.0097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N˚ 3 - Travaux de recherche accessibles via l’archive ouverte de référence HAL (mars 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Les communautés d’apprentissage : apprendre ensemble, 43, pp.88-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/savo.043.0087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprenance, rapports aux sciences et effets de la catégorisation scientifique scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Autour de l'apprence, 2016-2 (207)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthode de repérage des thèses soutenues en 2014 et 2015 liées à la formation des adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016-2 (41), pp.97-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thèses soutenues en France jusqu’en 2015 et indexées comme liées à l’éducation des adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Education populaire, 2016/3 (42), pp.91-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/savo.042.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Patient-as-Partner Approach in Health Care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Karazivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Gino Flora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Pomey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio del Grande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academic Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90 (4), pp.437 - 441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/ACM.0000000000000603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DI-068 Beliefs, knowledge and expectations about medicines and pharmacists in asthma and pulmonary arterial hypertension patients: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Camille Chaumais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rieutord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Hospital Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (Suppl 1), pp.A101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/ejhpharm-2015-000639.243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à la cartographie des publications établissant le fait social de la reconnaissance des savoirs des malades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Flora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editions des Archives Contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02554691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'institutionnalisation de la &amp;quot; culture scientifique et technique &amp;quot;, un fait social français (1970-2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (27), pp.7-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/savo.027.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patients' experiential knowledge recognition - a state of the art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Gino Flora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socialno Delo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vol. 51 (Issue 1-3), pp.10-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les savoirs des malades peuvent-ils être regardés comme des savoirs amateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 2023 (83)</w:t>
+              <w:t xml:space="preserve">, 2011, octobre 2011 (69), pp.136-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques &amp;quot; amateurs &amp;quot; en astronomie et transgression de la catégorisation scolaire entre scientifiques et non scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassir Messaadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le partenariat de soin avec le patient : analyses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, octobre 2011 (69), pp.113-135</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loisir aérospatial et astronomique : la saga de l’Association nationale des clubs scientifiques II. de 1975 à 2000 .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Piednoël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard H. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue pour l'histoire du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Médiation et médiatisation de la science, 27-28 (27-28), pp.48-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Recherches doctorales intéressant la formation des adultes : repérage et première analyse de thèses soutenues aux USA entre 2010 et 2020</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coproduire des programmes TV aidant à réfléchir sur l'avenir professionnel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jeunesse</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (39/3), Cahier outils, méthodes et pratiques. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osp.2880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction et reconnaissance des savoirs expérientiels des patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Gino Flora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques de formation/Analyses : Revue internationale de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (58-59), pp.olivier_lv</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loisir aérospatial et astronomique : la saga de l'Association nationale des clubs scientifiquesI( 1962 à 1977)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard H. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pour l'histoire du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 automne - hiver (27-28), pp.42-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cité de la santé, une expérience d'empowerment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Greacen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tù-Tâm Nguyên</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques de formation/Analyses : Revue internationale de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (58-59), pp.175-187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'observatoire mis en place par le Cirasti, mouvement français des Exposciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 126, pp.44-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cité des métiers de la Villette : un outil d'insertion professionnelle au sein d'une bibliothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Prokhoroff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009 t.54 (2), pp.50-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un logiciel pourrait-il écrire des romans ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Découverte : revue du Palais de la découverte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009 septembre octobre (364), pp 73-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction du savoir expérientiel des malades, et rapport aux savoirs des adultes non scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32, pp.13-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00645123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structures d'accueil , d' information et d'orientation, une efficacité renforcée par le mariage des labels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Estienney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité de la formation professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2006 (202), pp.19-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nos sociétés peuvent-elle prendre le &amp;quot; gai savoir &amp;quot; au sérieux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, N° 58 (1), pp.67-99. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 2006 (11), pp.67-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...2300 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les savoirs scientifiques seront-ils toujours infantilisants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, octobre 2011 (69), pp.136-150</w:t>
+              <w:t xml:space="preserve">, 2006, 59, pp.olivier_lv</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Loisir aérospatial et astronomique : la saga de l’Association nationale des clubs scientifiques II. de 1975 à 2000 .</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les supports documentaires à la cité des métiers de La Villette. Fonctions et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
-              </w:r>
-[...732 lines deleted...]
-                <w:t xml:space="preserve">Catherine Prokhoroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 2009 t.54 (2), pp.50-55</w:t>
+              <w:t xml:space="preserve">, 2002, t.47 (3), pp.42-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les savoirs scientifiques seront-ils toujours infantilisants ?</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00648499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'université ouverte de la société de l'information et des réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...78 lines deleted...]
-                <w:t xml:space="preserve">Christelle Estienney</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Fogarty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité de la formation professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 2006 (202), pp.19-22</w:t>
+              <w:t xml:space="preserve">, 2001, 2001 (175), pp.114-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cité des métiers à La Villette : Informer et conseiller à la vie professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...236 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Prokhoroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 29-30, pp.77-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6783,51 +6783,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles coopérations réflexives en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Noël-Hureaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6903,51 +6903,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue &amp;quot;Savoirs&amp;quot; numéro spécial 68 : Digital, IA et formation des adultes, synthèse de treize ans de recherche internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dina Adinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7128,50 +7128,123 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Responsabilité patrimoniale face aux infox : Deux exemples de préservation du patrimoine scientifique immatériel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Laure Baudement, Catherine Cuenca, Catherine Ballé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoine de la recherche scientifique : Objets, pratiques, savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, 2025, 9782111741645</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’esprit scientifique : un cocktail d’esprit critique, de méthodes et d’un socle de culture scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7184,216 +7257,143 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christelle Declercq, Michel Cassé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser critique ? un levier pour l’éducation populaire,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil scientifique des Francas, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05113290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orientation professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aubret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Cavignaux-Bros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Carré; Pierre Caspar; Cédric Frétigné; Olivier Las Vergnas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité des sciences et des techniques de la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, A paraître, hors collection, 9782100821457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04316308v1</w:t>
+                <w:t xml:space="preserve">hal-04316379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche scientifique sur la formation des adultes</w:t>
               </w:r>
@@ -7446,162 +7446,162 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation professionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ingénierie pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Aubret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+                <w:t xml:space="preserve">Dorothée Cavignaux-Bros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Carré; Pierre Caspar; Cédric Frétigné; Olivier Las Vergnas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité des sciences et des techniques de la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, A paraître, hors collection, 9782100821457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04316379v1</w:t>
+                <w:t xml:space="preserve">hal-04316308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de l’expertise scientifique et technique dans la gestion de la pandémie du Covid-19 au Niger : une revue après action</w:t>
+                <w:t xml:space="preserve">Étude des déterminants de l’hésitation de la vaccination contre le Covid-19 au Niger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamane Abdou Oumarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balkissa Ibrahim Harouna</w:t>
+                <w:t xml:space="preserve">Balkissa Harouna Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assoumane Chéfou Abouka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7616,646 +7616,646 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions des SHS à la compréhension des épidémies au Niger : Cinq enquêtes empiriques le Covid-19 ou l'éducation du patient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-2-37235-156-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04499379v1</w:t>
+                <w:t xml:space="preserve">halshs-04498531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des déterminants de l’hésitation de la vaccination contre le Covid-19 au Niger</w:t>
+                <w:t xml:space="preserve">Études des Connaissances, Attitudes et Pratiques préventives (CAP) dans la communauté des professionnels de santé lors de la pandémie du coronavirus à Niamey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamane Abdou Oumarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassir Messaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balkissa Harouna Ibrahim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Assoumane Chéfou Abouka</w:t>
+                <w:t xml:space="preserve">Ronan Jambou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contributions des SHS à la compréhension des épidémies au Niger : cinq investigations empiriques sur le Covid-19 ou l'éducation du patient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Gashingo, pp.7-42, 2023, 978-2-37235-156-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04498527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prise en considération de la réflexivité des personnes atteintes de diabète dans le cadre de l’éducation du patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamane Abdou Oumarou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassir Messaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions des SHS à la compréhension des épidémies au Niger : Cinq enquêtes empiriques le Covid-19 ou l'éducation du patient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-2-37235-156-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Études des Connaissances, Attitudes et Pratiques préventives (CAP) dans la communauté des professionnels de santé lors de la pandémie du coronavirus à Niamey</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04499623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution de l’expertise scientifique et technique dans la gestion de la pandémie du Covid-19 au Niger : une revue après action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamane Abdou Oumarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...79 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nassir Messaadi</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balkissa Ibrahim Harouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assoumane Chéfou Abouka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions des SHS à la compréhension des épidémies au Niger : Cinq enquêtes empiriques le Covid-19 ou l'éducation du patient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-2-37235-156-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04499623v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04499379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La revue de la littérature scientifique : préalable à toute démarche d’enquête méthodique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La digitalisation des outils de recherche en sciences de l'éducation et de la formation : repères et réflexions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brigitte Albero et Joris Thievenaz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enquêter dans les métiers de l'humain : Traité de la recherche en Sciences de l’éducation et de la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Raison et Passions, 2022, 978-2-917645- 94-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La revue de la littérature scientifique : préalable à toute démarche d’enquête méthodique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raison et Passions</w:t>
-[...51 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brigitte Albero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brigitte Albero et Joris Thievenaz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enquêter dans les métiers de l'humain : Traité de la recherche en Sciences de l’éducation et de la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raison et Passions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-2-917645- 94-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712133v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La digitalisation des outils de recherche en sciences de l'éducation et de la formation : repères et réflexions</w:t>
+                <w:t xml:space="preserve">L’analyse quantitative de corpus textuels : exemple d’une analyse lexicale au service d’une revue de littérature concernant les environnements personnels d’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brigitte Albero et Joris Thievenaz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enquêter dans les métiers de l'humain : Traité de la recherche en Sciences de l’éducation et de la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Raison et Passions, 2022, 978-2-917645- 94-9</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raison et Passions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-917645- 94-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712129v1</w:t>
+                <w:t xml:space="preserve">hal-03712133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre éducation et santé, sur quoi se tissent coopérations et partenariats ?</w:t>
               </w:r>
@@ -8588,186 +8588,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02137366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contribution bibliographique et bibliométrique à l’étude de la place de l’engagement des patients dans le système de recherche en santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Hervé, Michèle Stanton-Jean, Marie-France Mamzer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La participation des patients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp 203-208, 2017, 9782247170340</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les recherches scientifiques sur la formation des adultes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Carré et Pierre Caspar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité des sciences et des techniques de la Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, Chapitre 31, pp 605-623, 2017, 978-2-10-076543-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625744v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01625764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décloisonnement des trajectoires et territoires géographiques et conceptuels</w:t>
               </w:r>
@@ -8833,50 +8833,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la médiation scientifique aux sciences dans la société, 30 ans d'ambiguïtés de l'action culturelle scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fanny Serain, François Vaysse, Patrice Chazottes et Elizabeth Caillet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La médiation culturelle : cinquième roue du carrosse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.177-187, 2016, 978-2-343-07814-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les variations séculaires : une étude de cas pour dépasser l'opposition entre recherche quantitative et qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A la recherche des variations des étoiles fixes. 2000 ans de catalogues et d’estimations d’éclats : un exemple de mélange de données qualitatives et quantitatives traitées par l’analyse des correspondances</w:t>
             </w:r>
@@ -8885,238 +8971,152 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edition des archives contemporaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp 15-26, 2016, 9782813002372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bibliothèques, des passerelles scientifiques pour le plus grand nombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Justine ANCELIN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiatiser la science en bibliothèque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 35, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'ENSSIB</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.17-26, 2016, 979-10-91281-62-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pressesenssib.4966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pressesenssib.4966⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01382041v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01381893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexivité des malades et dialogues entre phénoménologies pragmatiques et épistémologies académiques</w:t>
               </w:r>
@@ -9201,51 +9201,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Cité des métiers à La Villette. Des ambitions initiales aux premiers retours d’expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Prokhoroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Georges PERRIN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Favoriser l’insertion professionnelle et l’accès à l’emploi : les atouts des bibliothèques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Favoriser l’insertion professionnelle et l’accès à l’emploi : les atouts des bibliothèques (n°28), </w:t>
@@ -9876,50 +9876,274 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The use of Complementary or Alternative Medicines (CAM) among cancer patients in France: The increasing role of asian medicines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ricono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joint Conference of International Association for the Study of Traditional Asian Medicine (IASTAM) and the Asian Society for the History of Medicine (ASHM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Taipei, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04528107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement et évaluation d’un dispositif pédagogique multisensoriel pour l’enseignement de l’anatomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Yachou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassir Messaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">© 2024 EDP Sciences / SIFEM Pédagogie Médicale 2024; 25 (Suppl. 1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Marrakech, Maroc. pp.S27-S114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/pmed/2024016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Naviguer dans le paradoxe de la recherche participative : Co-explorer les processus d’élaboration des savoirs expérientiels avec les personnes vivant avec des maladies chroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Moncorps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9928,454 +10152,230 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains et Recherches dAns les SCiences de l'Education- "Concevoir et modéliser la recherche pour quel terrain?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIRNEF - Université de Rouen Normandie, Nov 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impact de l’interaction tactile sur la cognition spatiale et géométrique en éducation anatomique : exploration des stratégies cognitives et de la réactivité sensorielle multimodale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Yachou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassir Messaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">© 2024 EDP Sciences / SIFEM Pédagogie Médicale 2024; 25 (Suppl. 1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Marrakech, Maroc. pp.S27-S114, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/pmed/2024016⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2024, Marrakech, Maroc. pp.S193, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/pmed/2024014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">istex</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attitudes des personnes malades face aux traitements de leur cancer Effet du recours ou du non recours aux médecines alternatives et complémentaires sur leur marge de manœuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04605119v1</w:t>
-[...34 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Ricono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...93 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...115 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIe Congrès de l’AISLF (Association Internationale des Sociologues de la Langue Française) “Sciences, savoirs et sociétés”.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l’AISLF, Jul 2024, OTTAWA - Canada, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10400,77 +10400,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use Of Complementary Medicines Among Cancer Patients In France The Increasing Role Of Asian Medicines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ricono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Conference of IASTAM ( International Association for the Study of Traditional Asian Medicine ) and ASHM (Asian Society for the History of Medicine)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IASTAM and ASHM, Jun 2024, TAIPEI, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10646,51 +10646,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexicometrical analysis method to support Scoping Review on social dimensions of flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10843,329 +10843,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dix ans de travaux et de recherche-action du DIU “santé mentale dans la communauté” (Université de Lille)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Master Class Internationale du CCOMS : de l'université aux politiques publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Faculté de Médecine; CCOMS, Aug 2019, LILLE, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institutionalization of Academic Research on the Social Dimensions of Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Growas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Mawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th European Flow-Researchers’ Network Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aarhus University, Department of Education (DPU), Nov 2019, Aarhus, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">28 years of &amp;quot;Nuits des Etoiles&amp;quot; Summer Events in France: impact on Astronomy Leisure Landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">100 years under one Sky, IAU 100e anniversary</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Astronomical Union, Apr 2019, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...64 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déploiement de la démocratie sanitaire : point d’étape et typologie de la prise en considération de la réflexivité collective des malades et autres personnes concernées (Version longue, texte mis à jour en Mars 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...141 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11266,222 +11266,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00736893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nuits des étoiles &amp;quot; events (1991-2008) and their impact on the French astronomical leisure landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Piednoël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" Nuits des étoiles " events (1991-2008) and their impact on the French astronomical leisure landscape in Symposium S260 (The Role of Astronomy in Society and Culture) - 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Paris, France. pp.olivier_lv, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1743921311003097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The &amp;quot;Ciel, miroir des cultures&amp;quot; exhibition: a three-year awareness campaign on the sky as a mirror of cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Piednoël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard H. Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUA Symposium S260 (The Role of Astronomy in Society and Culture)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Paris, France. pp.olivier_lv, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1743921311003474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00645974v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-00645209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en perspective de pratiques complémentaires d'autoformations émancipatrices : échanges de savoirs, arbres de connassance et pédagogies personnalisées.</w:t>
               </w:r>
@@ -11745,51 +11745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Moncorps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Troisoeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12073,64 +12073,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of Complementary and Alternative Medicine (CAM) among cancer patients : a possible way to get a better mental health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ricono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12359,51 +12359,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The place of « patient engagement » in Health Research: Bibliometrics and bibliographic contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13159,51 +13159,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F443A70"/>
+    <w:nsid w:val="5771B235"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13390,51 +13390,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-las-vergnas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6612-4845" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139857427" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-4064-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cores.hypotheses.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afastronomie.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reseauCitesdesmetiers.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-00640582" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-00655551" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://enviedesavoir.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450689v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Hostein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Las Vergnas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872367v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/pspa.15089" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158261v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jouet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2025.2897" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113156v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rio-Jouet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jeunesse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396205v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007766v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Adinda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819915v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Thievenaz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Kedidah-Chair" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329510v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629637v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531757v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Yachou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Samson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasvergnas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ase.2404" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654805v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629612v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Koenig" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819899v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523271v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819902v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273617v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085540v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084772v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Troisoeufs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988340v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.060.0095" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085530v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192213v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926127v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamane Abdou Oumarou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassir Messaadi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12345/pspa-preprod-1852" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712124v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Renet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Chaumais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gallant-Dewavrin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Bezie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2022.06.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604813v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.058.0067" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191355v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Moncorps" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bayen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fornasieri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hsc.13376" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911423v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Morgi&#232;ve" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mesdjian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demassiet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/25708" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153855v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904985v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.053.0089" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133199v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.054.0083" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133212v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cact.055.0025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133379v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149580v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Dero" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657513v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.009.0117" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906549v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806961v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781174v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469360v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.052.0085" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625719v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jopm.8933" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625762v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694440v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.045.0097" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625759v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.043.0087" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469369v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.042.0091" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380388v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380342v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407598v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Humbert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rieutord" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ejhpharm-2015-000639.243" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625958v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Karazivan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Gino Flora" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Pomey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio del Grande" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACM.0000000000000603" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554691v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Flora" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685389v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.027.0009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709072v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650420v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185939v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piedno&#235;l" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard H. Gautier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650414v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645141v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.2880" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645113v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646420v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H. Gautier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645115v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Greacen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#249;-T&#226;m Nguy&#234;n" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653073v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00645123v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647385v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646478v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Prokhoroff" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647935v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652156v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Estienney" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647971v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648499v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652538v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Fogarty" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647387v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Drevet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646008v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124569v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Beauvois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0252921100093015" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04300955v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caspar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064292v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Hamani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamane Sani Issoufou Souley" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7816922" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625724v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eac.ac/books/9782813002693" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382050v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/index.asp?menuEx=97&amp;amp;idEx=712" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079378v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth No&#235;l-Hureaux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113150v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blandin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.068.0013" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085399v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113290v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113229v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316308v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Cavignaux-Bros" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316263v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316379v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Aubret" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04499379v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkissa Ibrahim Harouna" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assoumane Ch&#233;fou Abouka" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04498531v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkissa Harouna Ibrahim" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04498527v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Jambou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04499623v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712128v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Albero" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raisonetpassions.fr/notre-catalogue/132-enqueter-dans-les-metiers-de-l-humain-traite-de-methodologie-de-la-recherche-en-sciencs-de-l-ducation-et-de-la-formation.html" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712133v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712129v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155426v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=67507" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905387v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesenssib/10977" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.10908" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905474v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=65351" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137366v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807323001-traite-de-la-e-formation-des-adultes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625744v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625764v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625765v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chroniquesociale.com/pratiquer-la-reconnaissance-des-acquis__index--1011992--3007026--1012006--cata.htm" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421425v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382041v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enssib.fr/presses/catalogue/mediatiser-la-science-en-bibliotheque-35" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.4966" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381893v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49780" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079380v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133376v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.enssib.fr/catalogue/favoriser-linsertion-professionnelle-et-lacces-lemploi-28" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864404v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653079v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690094v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boehlau-verlag.com/978-3-412-37305-4.html" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175251v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/Ricerca/Scheda_libro.aspx?ID=11561" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652354v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280996v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio-aberto.up.pt/handle/10216/149137" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647950v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804921v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605119v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charles" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2024016" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-LKF6DCPR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528107v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ricono" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heutte" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607910v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2024014" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651292v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651277v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450483v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450467v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499145v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ram&#237;rez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463704v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delbrayelle" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Ferhat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446968v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418561v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Growas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446174v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964744v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736893v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645974v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921311003474" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645209v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921311003097" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649468v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Thomas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649467v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652158v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444339v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00655551v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1990PA066197" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00640582v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796854v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04820286v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fabre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Las-Vergnas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.f14a70i9" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484097v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964785v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268106v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Albaret" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ricardou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279473v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02063166v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se D&#233;ro" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02063173v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Dubois" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02063172v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02060583v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02063171v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-las-vergnas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6612-4845" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139857427" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-4064-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cores.hypotheses.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afastronomie.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reseauCitesdesmetiers.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-00640582" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-00655551" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://enviedesavoir.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450689v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Hostein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Las Vergnas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158261v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jouet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2025.2897" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872367v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/pspa.15089" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113156v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rio-Jouet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jeunesse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007766v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Adinda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396205v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819915v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Thievenaz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Kedidah-Chair" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329510v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629612v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Koenig" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531757v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Yachou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Samson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasvergnas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ase.2404" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654805v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629637v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819899v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523271v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819902v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273617v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085540v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084772v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Troisoeufs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988340v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.060.0095" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085530v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192213v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926127v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamane Abdou Oumarou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassir Messaadi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12345/pspa-preprod-1852" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712124v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Renet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Chaumais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gallant-Dewavrin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Bezie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2022.06.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604813v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.058.0067" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191355v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Moncorps" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bayen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fornasieri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hsc.13376" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911423v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Morgi&#232;ve" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mesdjian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demassiet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/25708" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153855v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133212v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cact.055.0025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133199v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.054.0083" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904985v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.053.0089" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149580v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Dero" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133379v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906549v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806961v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657513v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.009.0117" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469360v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.052.0085" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781174v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625719v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jopm.8933" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625762v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694440v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.045.0097" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625759v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.043.0087" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380342v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380388v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469369v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.042.0091" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625958v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Karazivan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Gino Flora" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Pomey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio del Grande" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACM.0000000000000603" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407598v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Humbert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rieutord" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ejhpharm-2015-000639.243" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554691v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Flora" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685389v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.027.0009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709072v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650420v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650414v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185939v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piedno&#235;l" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard H. Gautier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645141v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.2880" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645113v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646420v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H. Gautier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645115v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Greacen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#249;-T&#226;m Nguy&#234;n" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647385v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646478v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Prokhoroff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653073v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00645123v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652156v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Estienney" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647971v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647935v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648499v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652538v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Fogarty" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647387v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Drevet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646008v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124569v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Beauvois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0252921100093015" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04300955v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caspar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064292v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Hamani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamane Sani Issoufou Souley" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7816922" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625724v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eac.ac/books/9782813002693" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382050v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/index.asp?menuEx=97&amp;amp;idEx=712" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079378v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth No&#235;l-Hureaux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113150v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blandin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.068.0013" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085399v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113229v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113290v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316379v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Aubret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316263v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316308v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Cavignaux-Bros" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04498531v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkissa Harouna Ibrahim" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assoumane Ch&#233;fou Abouka" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04498527v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Jambou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04499623v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04499379v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkissa Ibrahim Harouna" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712129v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712128v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Albero" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raisonetpassions.fr/notre-catalogue/132-enqueter-dans-les-metiers-de-l-humain-traite-de-methodologie-de-la-recherche-en-sciencs-de-l-ducation-et-de-la-formation.html" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712133v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155426v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=67507" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905387v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesenssib/10977" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.10908" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905474v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=65351" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137366v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807323001-traite-de-la-e-formation-des-adultes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625764v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625744v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625765v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chroniquesociale.com/pratiquer-la-reconnaissance-des-acquis__index--1011992--3007026--1012006--cata.htm" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381893v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49780" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421425v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382041v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enssib.fr/presses/catalogue/mediatiser-la-science-en-bibliotheque-35" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.4966" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079380v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133376v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.enssib.fr/catalogue/favoriser-linsertion-professionnelle-et-lacces-lemploi-28" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864404v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653079v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690094v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boehlau-verlag.com/978-3-412-37305-4.html" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175251v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/Ricerca/Scheda_libro.aspx?ID=11561" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652354v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280996v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio-aberto.up.pt/handle/10216/149137" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647950v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528107v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ricono" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heutte" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605119v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charles" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2024016" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-LKF6DCPR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804921v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607910v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2024014" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651292v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651277v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450483v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450467v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499145v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ram&#237;rez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463704v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delbrayelle" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Ferhat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446174v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418561v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Growas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446968v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964744v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736893v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645209v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921311003097" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645974v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921311003474" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649468v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Thomas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649467v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652158v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444339v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00655551v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1990PA066197" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00640582v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796854v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04820286v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fabre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Las-Vergnas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.f14a70i9" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484097v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964785v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268106v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Albaret" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ricardou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279473v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02063166v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se D&#233;ro" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02063173v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Dubois" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02063172v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02060583v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02063171v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>