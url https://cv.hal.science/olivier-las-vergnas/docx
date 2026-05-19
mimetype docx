--- v1 (2026-04-29)
+++ v2 (2026-05-19)
@@ -1,13104 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...13052 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Las Vergnas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-las-vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6612-4845</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">139857427</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=UJeccrUAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/H-4064-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après une quarantaine d'années passées à créer et piloter des projets et des organisations dans le champ de l'animation scientifique et technologique, de l'insertion et l'évolution professionnelle, de la santé et de l'éducation populaire (dont 30 ans à la Cité des Sciences et de l'industrie de La Villette) Olivier Las-Vergnas est, depuis le 1er septembre 2014, professeur des universités en Sciences de l'éducation et de la formation (CNU 70). Atteint par la limite administrative d'âge, il est devenu émérite le 9 décembre 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a exercé de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 à 2020 à l’Université de Lille - (ex Lille - Sciences et technologies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Il y a dirigé la composante SEFA (sciences de l'éducation et de la formation des adultes, ex CUEEP, de 2015 à mars 2020) ainsi que le laboratoire de recherche CIREL (UR 4354, de mars 2019 à juillet 2020) et son équipe interne CIREL-Trigone ; il y a aussi assumé la vice-présidence déléguée de l'université au patrimoine et à culture scientifique en 2016 et 2017. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis le 1er septembre 2020, il est professeur à l'université Paris-Nanterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (aujourd'hui émérite) où il anime l'équipe &amp;quot;apprenance, formation, digital&amp;quot; (APFORD) au sein du laboratoire CREF (UR 1589). Il est membre des comités de la revue de recherche Savoirs et Dr de la publication de la Revue &amp;quot;Ciel et Espace&amp;quot; . Il est de plus toujours directeur de recherches doctorales associé au CIREL à l'Université de Lille.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Ses travaux de recherche portent sur les effets de la catégorisation scolaire en &amp;quot;scientifique&amp;quot; ou non (empreinte scolaire, obstacles conatif et scholastique) ainsi que sur sa transgression, en particulier dans le cadre de collaborations entre profanes et chercheurs académiques, comme cela est le cas des scientifiques amateurs (loisirs scientifiques projets de recherches collaboratives), des malades co-chercheurs en santé (patients partenaires, recherches collaboratives, prise en considération de la réflexivité des personnes concernées) et dans les situations d’épidémiologie populaire. Il anime ainsi des travaux autour des &amp;quot;nouvelles coopérations réflexives en santé&amp;quot; (cadre dans lequel il a créé le carnet hypotheses </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://cores.hypotheses.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), des situations de &amp;quot;e-learning informel&amp;quot; et de l'institutionnalisation de la &amp;quot;culture scientifique et technique&amp;quot; en France. **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Las Vergnas a aussi exploré ce champ de la &amp;quot;catégorisation scientifique scolaire&amp;quot; en tant que praticien-chercheur dans le champ de la médiation scientifique et des sciences dites collaboratives. Il a agi à ce titre au nom de plusieurs réseaux d'éducation populaire dont la fédération nationale des clubs scientifiques (ANSTJ-planete sciences), le mouvement français des exposciences (CIRASTI), le collectitif CNAJEP et l'association française d'astronomie (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://afastronomie.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), ainsi que comme créateur et directeur des Cités des métiers et de la Cité de la Santé (à La Villette-Universcience à Paris) ou des &amp;quot;Nuits des étoiles&amp;quot;. Il est toujours à ce jour Président de l'Association française d'astronomie et membre fondateur statutaire du Réseau international des Cités des métiers (cf </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://reseauCitesdesmetiers.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Académiquement parlant, Olivier Las-Vergnas est titulaire d'une HDR en sciences de l'éducation (&amp;quot;La culture scientifique et les non scientifiques, entre allégeance et transgression de la catégorisation scolaire&amp;quot;. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨tel-00640582⟩</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> mais aussi spécialiste de l'analyse des données et astrophysicien : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il a été en particulier associé à l'équipe du Laboratoire de Statistique Multidimensionnelle de l'UPMC (aujourd'hui Sorbonne Université)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> où il a soutenu sa thèse de sciences de l'univers (en co-tutelle avec l'Observatoire de Paris-Meudon) sous la Direction de Jean-Paul Benzecri (&amp;quot;Contribution à l'étude des estimations historiques des éclats des étoiles brillantes par des analyses multidimensionnelles&amp;quot;. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨tel-00655551⟩</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il travaille toujours aujourd'hui sur l'application des méthodes d'analyse factorielle et de classification en SHS, où il applique particulièrement des méthodes de lexicométrie et de bibliométrie au service de la fouille de données et de production de notes de synthèses ou d'états de l'art.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il est également auteur de romans d'anticipation sociale (editions &amp;quot;Pocket&amp;quot; et &amp;quot;Le passager clandestin&amp;quot;) qui traitent de systemes experts, d'intelligence artificielle et de génération de récits de fiction.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pages personnelles (peériode antérieure à 2014) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://enviedesavoir.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental heath nurses learning from patients : From unbinding to rebinding, a grounded theory in quantitative data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Hostein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSN – Psychiatrie, Sciences humaines, Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 23 (2), pp.27-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où en est-on des marges de manœuvre dans un dialogue avec une IA générative conversationnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit d'Archimède</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, L'esprit d'Archimède, 2026 (15), pp.30-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05624233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thématiques abordées dans la revue « Le Partenariat de Soin avec le Patient - Analyses » (PSPA) : Une analyse lexicale des 30 premiers articles parus (2020-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le partenariat de soin avec le patient : analyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/pspa.15089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872367v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des savoirs expérientiels des personnes concernées aux approches expérientielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vinçon-Leite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101 (6), pp. 383-392. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ipe.2025.2897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IA générative entre prothèse, orthèse et auxèse : l’exemple des revues de littérature sur les jeux vidéo en histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rio-Jouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit d'Archimède</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025 (13), pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches doctorales en accès libre intéressant la formation des adultes soutenues en France en 2024 et accessibles en ligne sur thèses.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Adinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on dépasser l’illusion réflexive dans nos rapports avec une IA ? Un article co-écrit avec Chat-GPT 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit d'Archimède</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025, pp.30-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovering Dewey's Concept of Inquiry; in Francophone Literature: A Lexicographical Analysis of Scientific Production Pertaining to Education and Training Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Thievenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Kedidah-Chair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education &amp; Culture, the journal of the John Dewey Society </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la délégation à l’amplification : quand l’IA générative reconfigure nos façons d’apprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Adinda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action publique. Recherche et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Formation et passage à l’action, 25, pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue avec un GPT sur des hallucinations rencontrées en transcrivant des textes numérisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit d'Archimède</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (11), pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches doctorales et HDR intéressant la formation des adultes soutenues en France de 2020 à 2023 et accessibles en ligne sur HAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Adinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 65 (2), pp.61-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19: What has been its impact on cooperation between health and medico-social actors?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (2024/3), pp.93-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective comparative study on enhancing geometrical mental representation and anatomical learning in medical students through modeling clay as an assessment tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Yachou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lasvergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anatomical Sciences Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ase.2404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journaux personnels en addictologie : recherche de traces lexicales du rétablissement au cours de la post cure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (3), pp.124-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective comparative study on enhancing geometrical mental representation and anatomical learning in medical students through modeling clay as an assessment tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Yachou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anatomical Sciences Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ase.2404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédaction automatique d’article par une intelligence artificielle : points de vigilance. Un article rédigé par ChatGPT4o sur la suggestion d’Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles d'Archimède : la revue culturelle de l'Université de Lille 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (12), pp.31-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs expérientiels en santé mentale : entre monnaie d'échanges et objets frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Troisoeufs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le partenaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Dossier : La pair-aidance au coeur du rétablissement : Ici, ailleurs et autrement, 28 (1), pp.22-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches doctorales intéressant la formation des adultes : noyau et cercle élargi de thèses soutenues aux États-Unis de 2000 à 2022, comparaison avec la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Vie de la recherche en formation des adultes, N° 60 (3), pp.95-133. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/savo.060.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une IA peut-elle remplacer un professeur ? Un exemple de dialogue avec Bard-Google, entre hallucinations et illusions réflexives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rio-Jouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esprit d'Archimède</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 2023 (10), pp.27-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des technologies dans les apprentissages et la formation des adultes : 20 ans de communications de recherches francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023/1-2 (61-62), pp.89-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de vingt ans d’articles de recherche dans la revue Savoirs : présentation de la méthode de catégorisation des courants de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La formation, champ de recherche, 2023/1-2 (61-62), pp.27-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les androïdes rêvent-ils de références fictives ? Un dialogue avec ChatGPT3.5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023 (83)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la réflexivité des malades est-elle envisagée par les professionnels de santé dans le cadre de l'accompagnement médical ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamane Abdou Oumarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassir Messaadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le partenariat de soin avec le patient : analyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.9-37. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12345/pspa-preprod-1852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge exchange between patient and pharmacist: a mixed methods study to explore the role of pharmacists in patient education and counselling in asthma and pulmonary arterial hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Camille Chaumais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gallant-Dewavrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Bezie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pharma.2022.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches doctorales intéressant la formation des adultes : repérage et première analyse de thèses soutenues aux USA entre 2010 et 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 58 (1), pp.67-99. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/savo.058.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifics of chronic fatigue syndrome coping strategies identified in a French flash survey during the COVID‐19 containment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Moncorps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Bayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fornasieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health and Social Care in the Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, epub e head of press, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hsc.13376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Representations of e-Mental Health Among the Actors of the Health Care System: Free-Association Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Morgiève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mesdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Demassiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Mental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (5), pp.e25708. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/25708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique : entre démythification, modélisations et retours d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021-1 : Questions en revue : travail, numérique, accompagnement (226)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérage des thèses intéressant les sciences de la formation des adultes : identification d’un noyau dur et d’un second cercle de thèses à consulter (rubrique &amp;quot;Vie de la Recherche en Formation des Adultes&amp;quot; commune aux revues Savoirs et TransFormations, N°6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N° 53 (2), pp.89-110. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/savo.053.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du corpus de référence des thèses françaises concernant la recherche sur la formation des adultes soutenues depuis 2010 : Thématiques, rattachements et spécificités ; Rubrique « Vie de la recherche » , commune aux Revues Savoirs et TransFormations, Octobre 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N° 54 (3), pp.83 - 107. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/savo.054.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des freins à une coopération fructueuse entre professionnels de la recherche et acteurs de la société civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'action - Jeunesses, pratiques et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°55 (1), pp.25. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cact.055.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Mythos der massiven Kostensenkung durch Online-Unterricht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education Permanente - La revue spécialisée de Suisse pour la formation continue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Mythes de la formation continue / Mythen der Weiterbildung, 2019-1 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses lexicales des publications croisant numérique, apprentissages et pédagogie : une prédominance du e-teaching et du e-learning provoqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Dero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Le numérique : une illusion pédagogique ?, 2019-2 (219), pp.128-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre reconnaissance des savoirs expérientiels des malades et coopérations réflexives collectives : un point d’étape bibliométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° 9 (2), pp.117-161. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pdc.009.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés de pratiques en ligne : e-learning informel et autoformation non intentionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Autoformation et société de l'accélération, 2018-2 (215), pp.article 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérage des thèses traitant de la formation des adultes : étude des âges et des rattachements disciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, 18 (18)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répétitions des discours sur la culture scientifique et technique et effets de la catégorisation scientifique scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Techno-sciences en société, 2017/1 (52), pp 85-109. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.052.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre reconnaissance des savoirs expérientiels des malades et coopérations réflexives collectives : un point d’étape bibliométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le patient en observation, N°9, pp.117-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients’ Participation in Health Research: A Classification of Cooperation Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Participatory Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1), pp.e16. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/jopm.8933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubrique « Vie de la Recherche » commune aux Revues Savoirs et TransFormations N°2 - thèses soutenues en France jusqu’à 2015 et indexées comme liées à l’éducation des adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, (N° 42) Éducation populaire, 2016/3 (42), pp 91-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubrique &amp;quot; Vie de la Recherche en formation des adultes&amp;quot; commune aux Revues Savoirs et TransFormations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N° 45 : l'évolution des politiques paritaires de formation, 2017/3 (45), pp 97-111. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/savo.045.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N˚ 3 - Travaux de recherche accessibles via l’archive ouverte de référence HAL (mars 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les communautés d’apprentissage : apprendre ensemble, 43, pp.88-105. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/savo.043.0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thèses soutenues en France jusqu’en 2015 et indexées comme liées à l’éducation des adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Education populaire, 2016/3 (42), pp.91-106. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/savo.042.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprenance, rapports aux sciences et effets de la catégorisation scientifique scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Autour de l'apprence, 2016-2 (207)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de repérage des thèses soutenues en 2014 et 2015 liées à la formation des adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016-2 (41), pp.97-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DI-068 Beliefs, knowledge and expectations about medicines and pharmacists in asthma and pulmonary arterial hypertension patients: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Camille Chaumais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Rieutord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Hospital Pharmacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (Suppl 1), pp.A101. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/ejhpharm-2015-000639.243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Patient-as-Partner Approach in Health Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Karazivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Gino Flora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Pomey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio del Grande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90 (4), pp.437 - 441. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/ACM.0000000000000603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la cartographie des publications établissant le fait social de la reconnaissance des savoirs des malades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Flora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Editions des Archives Contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institutionnalisation de la &amp;quot; culture scientifique et technique &amp;quot;, un fait social français (1970-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (27), pp.7-100. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/savo.027.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients' experiential knowledge recognition - a state of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Gino Flora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socialno Delo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vol. 51 (Issue 1-3), pp.10-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs des malades peuvent-ils être regardés comme des savoirs amateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, octobre 2011 (69), pp.136-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques &amp;quot; amateurs &amp;quot; en astronomie et transgression de la catégorisation scolaire entre scientifiques et non scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, octobre 2011 (69), pp.113-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loisir aérospatial et astronomique : la saga de l’Association nationale des clubs scientifiques II. de 1975 à 2000 .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piednoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard H. Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue pour l'histoire du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Médiation et médiatisation de la science, 27-28 (27-28), pp.48-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coproduire des programmes TV aidant à réfléchir sur l'avenir professionnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (39/3), Cahier outils, méthodes et pratiques. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/osp.2880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et reconnaissance des savoirs expérientiels des patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Gino Flora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques de formation/Analyses : Revue internationale de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (58-59), pp.olivier_lv</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loisir aérospatial et astronomique : la saga de l'Association nationale des clubs scientifiquesI( 1962 à 1977)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard H. Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue pour l'histoire du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 automne - hiver (27-28), pp.42-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cité de la santé, une expérience d'empowerment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Greacen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tù-Tâm Nguyên</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques de formation/Analyses : Revue internationale de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (58-59), pp.175-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un logiciel pourrait-il écrire des romans ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Découverte : revue du Palais de la découverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009 septembre octobre (364), pp 73-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction du savoir expérientiel des malades, et rapport aux savoirs des adultes non scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32, pp.13-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00645123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cité des métiers de la Villette : un outil d'insertion professionnelle au sein d'une bibliothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Prokhoroff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009 t.54 (2), pp.50-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'observatoire mis en place par le Cirasti, mouvement français des Exposciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 126, pp.44-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs scientifiques seront-ils toujours infantilisants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 59, pp.olivier_lv</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures d'accueil , d' information et d'orientation, une efficacité renforcée par le mariage des labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Estienney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la formation professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2006 (202), pp.19-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos sociétés peuvent-elle prendre le &amp;quot; gai savoir &amp;quot; au sérieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2006 (11), pp.67-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les supports documentaires à la cité des métiers de La Villette. Fonctions et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, t.47 (3), pp.42-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'université ouverte de la société de l'information et des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Fogarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la formation professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2001 (175), pp.114-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cité des métiers à La Villette : Informer et conseiller à la vie professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Drevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Prokhoroff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 29-30, pp.77-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations historiques des éclats. Résumé des problèmes et des méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Information du Centre de Donnees Stellaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 36, pp.91-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Open Sky Underground</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Beauvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Astronomical Union Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 98, pp.217-217. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0252921100093015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traité des sciences et techniques de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frétigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions des Sciences Humaines et Sociales (SHS) à la compréhension des épidémies au Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamane Abdou Oumarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumarou Hamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassir Messaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamane Sani Issoufou Souley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 978-2-37235-156-0. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7816922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04064292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le e-learning informel ? Des apprentissages diffus, noyés dans la participation en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Las Vergnas. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2813002693</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche des variations des étoiles fixes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9782813002372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles coopérations réflexives en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Noël-Hureaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Las Vergnas; Emmanuelle Jouet; Elisabeth Noël-Hureaux. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Joelle le Marec, 9782813001375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue &amp;quot;Savoirs&amp;quot; numéro spécial 68 : Digital, IA et formation des adultes, synthèse de treize ans de recherche internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Adinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 68 (2), pp.13-118, 2025, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/savo.068.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Savoirs, N° double 61-62, spécial 20 ans 2023 La formation, champ de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Carré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023 (61-62), 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naviguer dans le paradoxe de la recherche participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Moncorps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lasvergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fornasieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champ social. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheurs, chercheuses et terrains, entre engagements, négociations et transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2026, 9791034609796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esprit scientifique : un cocktail d’esprit critique, de méthodes et d’un socle de culture scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Declercq, Michel Cassé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser critique ? un levier pour l’éducation populaire,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil scientifique des Francas, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité patrimoniale face aux infox : Deux exemples de préservation du patrimoine scientifique immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Laure Baudement, Catherine Cuenca, Catherine Ballé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine de la recherche scientifique : Objets, pratiques, savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La documentation française, 2025, 9782111741645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Cavignaux-Bros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Carré; Pierre Caspar; Cédric Frétigné; Olivier Las Vergnas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité des sciences et des techniques de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, A paraître, hors collection, 9782100821457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Aubret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Carré; Pierre Caspar; Cédric Frétigné; Olivier Las Vergnas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité des sciences et des techniques de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, A paraître, hors collection, 9782100821457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche scientifique sur la formation des adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Carré; Pierre Caspar; Cédric Frétigné; Olivier Las Vergnas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité des sciences et des techniques de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, A paraître, hors collection, 9782100821457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l’expertise scientifique et technique dans la gestion de la pandémie du Covid-19 au Niger : une revue après action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamane Abdou Oumarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balkissa Ibrahim Harouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assoumane Chéfou Abouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions des SHS à la compréhension des épidémies au Niger : Cinq enquêtes empiriques le Covid-19 ou l'éducation du patient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-37235-156-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04499379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en considération de la réflexivité des personnes atteintes de diabète dans le cadre de l’éducation du patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamane Abdou Oumarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassir Messaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions des SHS à la compréhension des épidémies au Niger : Cinq enquêtes empiriques le Covid-19 ou l'éducation du patient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-37235-156-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04499623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des déterminants de l’hésitation de la vaccination contre le Covid-19 au Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamane Abdou Oumarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balkissa Harouna Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assoumane Chéfou Abouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions des SHS à la compréhension des épidémies au Niger : Cinq enquêtes empiriques le Covid-19 ou l'éducation du patient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-37235-156-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04498531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études des Connaissances, Attitudes et Pratiques préventives (CAP) dans la communauté des professionnels de santé lors de la pandémie du coronavirus à Niamey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamane Abdou Oumarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassir Messaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Jambou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions des SHS à la compréhension des épidémies au Niger : cinq investigations empiriques sur le Covid-19 ou l'éducation du patient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Gashingo, pp.7-42, 2023, 978-2-37235-156-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04498527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse quantitative de corpus textuels : exemple d’une analyse lexicale au service d’une revue de littérature concernant les environnements personnels d’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Albero et Joris Thievenaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter dans les métiers de l'humain : Traité de la recherche en Sciences de l’éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raison et Passions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-917645- 94-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La digitalisation des outils de recherche en sciences de l'éducation et de la formation : repères et réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Albero et Joris Thievenaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter dans les métiers de l'humain : Traité de la recherche en Sciences de l’éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raison et Passions, 2022, 978-2-917645- 94-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La revue de la littérature scientifique : préalable à toute démarche d’enquête méthodique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Albero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Albero et Joris Thievenaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter dans les métiers de l'humain : Traité de la recherche en Sciences de l’éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raison et Passions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-917645- 94-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action culturelle scientifique et infox. Susciter la curiosité et non développer la crédulité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salomé Kintz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décoder les fausses nouvelles et construire son information avec la bibliothèque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSSIB</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-82, 2020, Boite à Outils, 9782375461204. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.10908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre éducation et santé, sur quoi se tissent coopérations et partenariats ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Descarpentries Jacqueline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éducation à la santé entre savoir et pouvoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-226, 2020, 978-2-343-18008-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décloisonnement comme analyseur de l’orientation tout au long de la vie (Postface)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Soidet; Isabelle Olry-Louis; Serge Blanchard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'orientation tout au long de la vie. Théories psychologiques et pratiques de l'accompagnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.247-259, 2020, 978-2-343-19489-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation à des communautés en ligne, une e-formation en ligne peu étudiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jézégou, A. (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de la e-Formation des adultes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9782807323001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02137366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution bibliographique et bibliométrique à l’étude de la place de l’engagement des patients dans le système de recherche en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Hervé, Michèle Stanton-Jean, Marie-France Mamzer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La participation des patients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp 203-208, 2017, 9782247170340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches scientifiques sur la formation des adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Carré et Pierre Caspar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité des sciences et des techniques de la Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, Chapitre 31, pp 605-623, 2017, 978-2-10-076543-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décloisonnement des trajectoires et territoires géographiques et conceptuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Liétard, Anny Piau, Pierre Landry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiquer la reconnaissance des acquis de l'expérience : enjeux, modalités, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique sociale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 169-175, 2017, 9782367172248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variations séculaires : une étude de cas pour dépasser l'opposition entre recherche quantitative et qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la recherche des variations des étoiles fixes. 2000 ans de catalogues et d’estimations d’éclats : un exemple de mélange de données qualitatives et quantitatives traitées par l’analyse des correspondances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 15-26, 2016, 9782813002372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques, des passerelles scientifiques pour le plus grand nombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justine ANCELIN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiatiser la science en bibliothèque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'ENSSIB</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-26, 2016, 979-10-91281-62-1. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.4966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la médiation scientifique aux sciences dans la société, 30 ans d'ambiguïtés de l'action culturelle scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fanny Serain, François Vaysse, Patrice Chazottes et Elizabeth Caillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La médiation culturelle : cinquième roue du carrosse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-187, 2016, 978-2-343-07814-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité des malades et dialogues entre phénoménologies pragmatiques et épistémologies académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Las Vergnas; Emmanuelle Jouet; Elisabeth Noel-Hureaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles coopérations réflexives en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 7 ; pp 101 - 135, 2014, 978281300137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cité des métiers à La Villette. Des ambitions initiales aux premiers retours d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Prokhoroff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges PERRIN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Favoriser l’insertion professionnelle et l’accès à l’emploi : les atouts des bibliothèques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Favoriser l’insertion professionnelle et l’accès à l’emploi : les atouts des bibliothèques (n°28), </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSSIB</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, collection Boite à outil, 979-10-91281-09-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Self-Directed Science Learning for All: Beyond the Scientist/Nonscientist Social Divide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hiemstra Roger &amp; Carré Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Feast of Learning, International Perspectives on Adult Learning and Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Information Age Publishing, Charlotte, USA, pp.101-107, 2013, 978-1-62396-373-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surviolences et débarras d'enfants : affaires d'hier, redécouvertes d'aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Jouet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La révolte des enfants des Vermiraux ISBN 978-2-913661-41-7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'oeil d'or, pp.141-150, 2011, mémoires &amp; miroirs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Lebenslange Lernen - zwischen technischer Reife, sozioökonomischer Paradoxie und kulturellem Gestammel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Klaus Künzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationales Jahrbuch der Erwachsenenbildung / International Yearbook of Adult Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Böhlau Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-83, 2007, 978-3-412-37305-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il modello delle citta dei mestieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Drevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alda Salomone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’intégratione al servizio del cittadino Il modello delle Città dei Mestieri e delle Professioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-25, 2003, 9788846451811</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards cliniques sur la e-formation en 2003 - Le défi des pionniers : passer de la maturité technique à l'appropriation collective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Helloin V. et Farchy I.,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-formation la phase opérationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Inffo, 288 p., 2003, Regard sur la fromation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation tout au long de la vie et plateformes d’information et d’empowerment des individus : l’expérience des Cités des métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlos Ribeiro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rede das Casas da Iniciativa Local (Réseau des Maisons de L´Initiative Locale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANOP Association de Développement &amp; Éducation - Porto (Association Nationale des Ateliers de Projets)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.24-27, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux d'acteurs au pays de la culture scientifique et technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francis AGOSTINI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science en Bibliothèque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du cercle de la librairie, pp.47-72, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et évaluation d’un dispositif pédagogique multisensoriel pour l’enseignement de l’anatomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Yachou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassir Messaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">© 2024 EDP Sciences / SIFEM Pédagogie Médicale 2024; 25 (Suppl. 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Marrakech, Maroc. pp.S27-S114, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/pmed/2024016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naviguer dans le paradoxe de la recherche participative : Co-explorer les processus d’élaboration des savoirs expérientiels avec les personnes vivant avec des maladies chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Moncorps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Recherches dAns les SCiences de l'Education- "Concevoir et modéliser la recherche pour quel terrain?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRNEF - Université de Rouen Normandie, Nov 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Complementary or Alternative Medicines (CAM) among cancer patients in France: The increasing role of asian medicines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ricono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference of International Association for the Study of Traditional Asian Medicine (IASTAM) and the Asian Society for the History of Medicine (ASHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04528107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact de l’interaction tactile sur la cognition spatiale et géométrique en éducation anatomique : exploration des stratégies cognitives et de la réactivité sensorielle multimodale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Yachou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassir Messaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">© 2024 EDP Sciences / SIFEM Pédagogie Médicale 2024; 25 (Suppl. 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Marrakech, Maroc. pp.S193, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/pmed/2024014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitudes des personnes malades face aux traitements de leur cancer Effet du recours ou du non recours aux médecines alternatives et complémentaires sur leur marge de manœuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ricono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Congrès de l’AISLF (Association Internationale des Sociologues de la Langue Française) “Sciences, savoirs et sociétés”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’AISLF, Jul 2024, OTTAWA - Canada, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use Of Complementary Medicines Among Cancer Patients In France The Increasing Role Of Asian Medicines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ricono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference of IASTAM ( International Association for the Study of Traditional Asian Medicine ) and ASHM (Asian Society for the History of Medicine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASTAM and ASHM, Jun 2024, TAIPEI, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des évolutions de la littérature scientifique sur &amp;quot;numérique et pédagogie&amp;quot; en formation des adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : La formation, champ de recherche, 20 ans de la revue scientifique « Savoirs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue "Savoirs"; Réseau international des Cités des métiers (Année européenne des compétences); Universcience, Paris, Dec 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de classification des courants de recherches sur la formation des adultes par une analyse mixte lexicométrique et bibliométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : La formation, champ de recherche, 20 ans de la revue scientifique « Savoirs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue "Savoirs"; Réseau international des Cités des métiers (Année européenne des compétences); Universcience, Paris, Dec 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicometrical analysis method to support Scoping Review on social dimensions of flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Positive Psychology (ECPP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que disent les mots clés des articles de Carrefours de l'éducation, 2006-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delbrayelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 ans de la revue Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caref, Dec 2021, Amiens (Université Picardie Jules Verne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">28 years of &amp;quot;Nuits des Etoiles&amp;quot; Summer Events in France: impact on Astronomy Leisure Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 years under one Sky, IAU 100e anniversary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Astronomical Union, Apr 2019, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix ans de travaux et de recherche-action du DIU “santé mentale dans la communauté” (Université de Lille)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master Class Internationale du CCOMS : de l'université aux politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Faculté de Médecine; CCOMS, Aug 2019, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionalization of Academic Research on the Social Dimensions of Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Growas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Flow-Researchers’ Network Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aarhus University, Department of Education (DPU), Nov 2019, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement de la démocratie sanitaire : point d’étape et typologie de la prise en considération de la réflexivité collective des malades et autres personnes concernées (Version longue, texte mis à jour en Mars 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85e congrès de l'ACFAS Symposium 517 - Réflexivité collective : quels processus et effets?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montreal (Univ MacGill), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs de l'éducation populaire et de la CST face aux conséquences de la catégorisation scolaire en scientifiques ou non.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Hubert Curien de la culture scientifique et technique 2012, International conference on science communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, NANCY, France. pp.38-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuits des étoiles &amp;quot; events (1991-2008) and their impact on the French astronomical leisure landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piednoël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Nuits des étoiles " events (1991-2008) and their impact on the French astronomical leisure landscape in Symposium S260 (The Role of Astronomy in Society and Culture) - 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Paris, France. pp.olivier_lv, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921311003097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Ciel, miroir des cultures&amp;quot; exhibition: a three-year awareness campaign on the sky as a mirror of cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piednoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard H. Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUA Symposium S260 (The Role of Astronomy in Society and Culture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Paris, France. pp.olivier_lv, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921311003474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en perspective de pratiques complémentaires d'autoformations émancipatrices : échanges de savoirs, arbres de connassance et pédagogies personnalisées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 ème colloque européen sur l'autoformation Faciliter les apprentissages autonomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp.atelier n°8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractivité des études scientifiques : crise de foi, retour d'affection et main invisible du progrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale de l'association Planète sciences mars 2004 : Et si le collège donnait le gout des sciences -FIAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation tout au long de la vie : une révolution culturelle qui s'ignore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre autrement aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Paris, France. Chapitre 3 : Nouveaux temps, nouveaux lieux, nouvelles manières d'apprendre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre engagements des personnes vivant avec des maladies chroniques et prise en considération de leur réflexivité (Symposium long)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Moncorps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Troisoeufs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamane Abdou Oumarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Engagement dans la recherche, recherches engagées, recherches sur l'engagement : que nous disent les sciences de l'éducation et de la formation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude des estimations historiques des éclats des étoiles brillantes par des analyses multidimensionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Astrophysique stellaire et solaire [astro-ph.SR]. Université Pierre et Marie Curie - Paris VI, 1990. Français. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1990PA066197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00655551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture scientifique et les non scientifiques, entre allégeance et transgression de la catégorisation scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université de Nanterre - Paris X, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00640582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Complementary and Alternative Medicine (CAM) among cancer patients : a possible way to get a better mental health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ricono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digest Version of “John Dewey's Theory of Inquiry: Foundations, Reception and Uses in Francophone Research in Education and Training”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Thievenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las-Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digest Version of “John Dewey's Theory of Inquiry: Foundations, Reception and Uses in Francophone Research in Education and Training”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.f14a70i9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les pratiques réflexives liées aux troubles de santé et leur prise en considération dans le système de santé Evolution de l’équipe informelle CoReS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The place of « patient engagement » in Health Research: Bibliometrics and bibliographic contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseil en matière d’évolution professionnelle : retour d’expérience de trois décennies de plateforme « Cité des métiers » à Paris-La Villette Eté 2021, Rapport pour les Cités des métiers et leurs partenaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Albaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Ricardou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau international des Cités des métiers; Universcience - Paris. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’exécution de la convention 2001-DGS-CSI relative à la mise en œuvre de la Cité de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tù-Tâm Nguyên</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Greacen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cité des Sciences et de l'industrie. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse lexicométrique &amp;quot;numérique&amp;quot; et &amp;quot;apprentissage&amp;quot; F2abc obtenue avec le logiciel Iramuteq (R). Comparaison des colloques e-Formation de Lille (2015 et 2018) avec les salons professionnels « digital Learning » 2018 de Londres (traduites en français) et de Paris, étude conduite avec C. Jeunesse et M. Déro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Déro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. Analyse par le logiciel Iramuteq, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02063166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse lexicométrique &amp;quot;numérique&amp;quot; et &amp;quot;apprentissage&amp;quot; ; F5abcde ; Analyse du méta-corpus total, obtenue avec le logiciel Iramuteq (R). Sources des données composant le meta-corpus : Fig 1 - A1Revue STICEFS_OLV Fig 1 - A1Numéro EP 2013S_OLV Fig 1 – A1AAA S_OLV Fig 2 – A2E-Form2018 S_eForm Fig 3 – A3Learning Tech. Corpus_LT Fig 4 – A4Thèses SUDOCS_VMTe Fig 5 Ouv M. LinardS_OML.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. Analyse par le logiciel Iramuteq, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02063173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse lexicométrique &amp;quot;numérique&amp;quot; et &amp;quot;apprentissage&amp;quot; F4abc, Obtenue avec le logiciel Iramuteq (R) Analyse lexicométrique de l'ouvrage « Des humains et des machines, hommage aux travaux d’une exploratrice» (Albero, Simonian, Eneau, 2019). Figures obtenues avec le logiciel Iramuteq (R)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. Analyse par le logiciel Iramuteq, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02063172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse lexicométrique &amp;quot;numérique&amp;quot; et &amp;quot;apprentissage&amp;quot; F1abc obtenue avec le logiciel Iramuteq (R). Comparaison entre (1) revue STICEF, (2) numéro spécial 2013 revue Education Permanente et (3) ouvrage « Apprendre par soi-même aujourd’hui (Nagels et Carré, 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. Analyse par le logiciel Iramuteq, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02060583v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse lexicométrique &amp;quot;numérique&amp;quot; et &amp;quot;apprentissage&amp;quot; F3abc, Obtenue avec le logiciel Iramuteq (R) Comparaison des 50 thèses les plus proches du texte d'intention TI, Corpus obtenu par la méthode PARHeLiE : Bury P. et Las Vergnas O. (2019, en cours). Méthode PARHeLiE (Production Assistée de Revue Heuristique de Littérature Electronique par les vecteurs de mots) mise au point avec P. Bury. Figures obtenues avec le logiciel Iramuteq (R)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. Analyse par le logiciel Iramuteq, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02063171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId285"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -13159,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5771B235"/>
+    <w:nsid w:val="AC286FA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13390,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-las-vergnas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6612-4845" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139857427" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-4064-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cores.hypotheses.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afastronomie.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reseauCitesdesmetiers.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-00640582" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-00655551" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://enviedesavoir.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450689v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Hostein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Las Vergnas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158261v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jouet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2025.2897" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872367v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/pspa.15089" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113156v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rio-Jouet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jeunesse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007766v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Adinda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396205v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819915v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Thievenaz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Kedidah-Chair" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329510v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629612v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Koenig" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531757v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Yachou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Samson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasvergnas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ase.2404" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654805v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629637v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819899v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523271v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819902v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273617v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085540v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084772v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Troisoeufs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988340v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.060.0095" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085530v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192213v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926127v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamane Abdou Oumarou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassir Messaadi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12345/pspa-preprod-1852" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712124v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Renet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Chaumais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gallant-Dewavrin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Bezie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2022.06.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604813v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.058.0067" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191355v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Moncorps" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bayen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fornasieri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hsc.13376" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911423v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Morgi&#232;ve" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mesdjian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demassiet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/25708" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153855v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133212v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cact.055.0025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133199v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.054.0083" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904985v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.053.0089" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149580v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Dero" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133379v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906549v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806961v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657513v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.009.0117" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469360v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.052.0085" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781174v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625719v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jopm.8933" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625762v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694440v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.045.0097" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625759v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.043.0087" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380342v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380388v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469369v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.042.0091" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625958v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Karazivan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Gino Flora" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Pomey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio del Grande" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACM.0000000000000603" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407598v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Humbert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rieutord" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ejhpharm-2015-000639.243" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554691v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Flora" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685389v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.027.0009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709072v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650420v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650414v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185939v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piedno&#235;l" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard H. Gautier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645141v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.2880" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645113v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646420v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H. Gautier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645115v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Greacen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#249;-T&#226;m Nguy&#234;n" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647385v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646478v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Prokhoroff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653073v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00645123v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652156v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Estienney" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647971v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647935v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648499v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652538v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Fogarty" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647387v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Drevet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646008v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124569v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Beauvois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0252921100093015" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04300955v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caspar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064292v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Hamani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamane Sani Issoufou Souley" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7816922" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625724v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eac.ac/books/9782813002693" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382050v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/index.asp?menuEx=97&amp;amp;idEx=712" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079378v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth No&#235;l-Hureaux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113150v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blandin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.068.0013" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085399v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113229v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113290v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316379v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Aubret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316263v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316308v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Cavignaux-Bros" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04498531v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkissa Harouna Ibrahim" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assoumane Ch&#233;fou Abouka" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04498527v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Jambou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04499623v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04499379v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkissa Ibrahim Harouna" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712129v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712128v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Albero" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raisonetpassions.fr/notre-catalogue/132-enqueter-dans-les-metiers-de-l-humain-traite-de-methodologie-de-la-recherche-en-sciencs-de-l-ducation-et-de-la-formation.html" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712133v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155426v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=67507" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905387v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesenssib/10977" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.10908" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905474v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=65351" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137366v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807323001-traite-de-la-e-formation-des-adultes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625764v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625744v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625765v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chroniquesociale.com/pratiquer-la-reconnaissance-des-acquis__index--1011992--3007026--1012006--cata.htm" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381893v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49780" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421425v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382041v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enssib.fr/presses/catalogue/mediatiser-la-science-en-bibliotheque-35" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.4966" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079380v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133376v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.enssib.fr/catalogue/favoriser-linsertion-professionnelle-et-lacces-lemploi-28" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864404v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653079v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690094v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boehlau-verlag.com/978-3-412-37305-4.html" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175251v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/Ricerca/Scheda_libro.aspx?ID=11561" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652354v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280996v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio-aberto.up.pt/handle/10216/149137" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647950v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528107v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ricono" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heutte" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605119v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charles" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2024016" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-LKF6DCPR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804921v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607910v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2024014" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651292v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651277v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450483v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450467v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499145v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ram&#237;rez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463704v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delbrayelle" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Ferhat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446174v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418561v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Growas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446968v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964744v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736893v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645209v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921311003097" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645974v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921311003474" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649468v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Thomas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649467v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652158v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444339v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00655551v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1990PA066197" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00640582v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796854v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04820286v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fabre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Las-Vergnas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.f14a70i9" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484097v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964785v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268106v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Albaret" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ricardou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279473v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02063166v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se D&#233;ro" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02063173v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Dubois" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02063172v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02060583v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02063171v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-las-vergnas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6612-4845" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139857427" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=UJeccrUAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-4064-2013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cores.hypotheses.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afastronomie.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reseauCitesdesmetiers.org" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-00640582" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-00655551" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://enviedesavoir.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450689v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Hostein" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Las Vergnas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624233v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872367v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/pspa.15089" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158261v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jouet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2025.2897" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113156v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rio-Jouet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jeunesse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007766v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Adinda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396205v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819915v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Thievenaz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Kedidah-Chair" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329510v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629637v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654805v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629612v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Koenig" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531757v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Yachou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Samson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasvergnas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ase.2404" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819899v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523271v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819902v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084772v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Troisoeufs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988340v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.060.0095" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273617v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085540v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085530v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192213v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926127v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamane Abdou Oumarou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassir Messaadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12345/pspa-preprod-1852" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712124v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Renet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Chaumais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gallant-Dewavrin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Bezie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2022.06.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604813v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.058.0067" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191355v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Moncorps" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bayen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fornasieri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hsc.13376" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911423v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Morgi&#232;ve" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mesdjian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demassiet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/25708" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153855v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904985v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.053.0089" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133199v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.054.0083" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133212v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cact.055.0025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133379v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149580v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Dero" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657513v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.009.0117" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806961v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906549v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469360v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.052.0085" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781174v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625719v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jopm.8933" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625762v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694440v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.045.0097" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625759v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.043.0087" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469369v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.042.0091" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380342v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380388v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407598v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Humbert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rieutord" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ejhpharm-2015-000639.243" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625958v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Karazivan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Gino Flora" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Pomey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio del Grande" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACM.0000000000000603" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554691v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Flora" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685389v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.027.0009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709072v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650420v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650414v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185939v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piedno&#235;l" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard H. Gautier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645141v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.2880" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645113v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646420v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H. Gautier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645115v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Greacen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#249;-T&#226;m Nguy&#234;n" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653073v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00645123v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646478v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Prokhoroff" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647385v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647935v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652156v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Estienney" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647971v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648499v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652538v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Fogarty" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647387v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Drevet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646008v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124569v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Beauvois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0252921100093015" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04300955v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caspar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064292v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Hamani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamane Sani Issoufou Souley" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7816922" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625724v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eac.ac/books/9782813002693" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382050v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/index.asp?menuEx=97&amp;amp;idEx=712" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079378v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth No&#235;l-Hureaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113150v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blandin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.068.0013" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085399v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613440v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113290v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113229v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316308v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Cavignaux-Bros" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316379v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Aubret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316263v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04499379v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkissa Ibrahim Harouna" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assoumane Ch&#233;fou Abouka" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04499623v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04498531v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkissa Harouna Ibrahim" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04498527v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Jambou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712133v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raisonetpassions.fr/notre-catalogue/132-enqueter-dans-les-metiers-de-l-humain-traite-de-methodologie-de-la-recherche-en-sciencs-de-l-ducation-et-de-la-formation.html" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712129v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712128v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Albero" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905387v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesenssib/10977" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.10908" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155426v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=67507" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905474v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=65351" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137366v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807323001-traite-de-la-e-formation-des-adultes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625764v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625744v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625765v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chroniquesociale.com/pratiquer-la-reconnaissance-des-acquis__index--1011992--3007026--1012006--cata.htm" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421425v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382041v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enssib.fr/presses/catalogue/mediatiser-la-science-en-bibliotheque-35" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.4966" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381893v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49780" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079380v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133376v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.enssib.fr/catalogue/favoriser-linsertion-professionnelle-et-lacces-lemploi-28" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864404v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653079v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690094v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boehlau-verlag.com/978-3-412-37305-4.html" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175251v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/Ricerca/Scheda_libro.aspx?ID=11561" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652354v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280996v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio-aberto.up.pt/handle/10216/149137" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647950v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605119v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charles" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2024016" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-LKF6DCPR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804921v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528107v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ricono" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heutte" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607910v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2024014" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651292v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651277v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450483v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450467v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499145v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ram&#237;rez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463704v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delbrayelle" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Ferhat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446968v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446174v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418561v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Growas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964744v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736893v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645209v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921311003097" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645974v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921311003474" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649468v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Thomas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649467v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652158v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444339v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00655551v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1990PA066197" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00640582v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796854v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04820286v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fabre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Las-Vergnas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.f14a70i9" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484097v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964785v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268106v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Albaret" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ricardou" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279473v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02063166v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se D&#233;ro" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02063173v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Dubois" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02063172v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02060583v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02063171v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>