--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -66,6775 +66,6909 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifying cancer in the French National Health Data System (SNDS): an updated scoping review of algorithms, validation and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audran Hylebos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Goungounga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Guittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Le Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ait-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 74 (2), pp.203364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2026.203364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprehensive computational analysis via Adverse Outcome Pathways and Aggregate Exposure Pathways in exploring synergistic effects from radon and tobacco smoke on lung cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jaylet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinita Chauhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mezquita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boroumand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.1571290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2025.1571290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Citizen science in environmental health research: A comparison with conventional approaches and creation of a guidance tool issued from the LILAS initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Carrejo Gironza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ancelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Armant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 252, pp.118914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.118914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radon exposure and potential health effects other than lung cancer: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afi Henyoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Clero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2024.1439355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04739371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risques de cancers : reconstitution de co-expositions sur la vie entière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22, pp.31-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04540390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Updated Mortality Analysis of SELTINE, the French Cohort of Nuclear Workers, 1968–2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Caër-Lorho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers15010079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-03988030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet LILAS : analyse de l’application des approches participatives sur les multi-expositions environnementales et les risques chroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gironza Yara Carrejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ancelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Armant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (2), pp.129-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2022.1633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04134329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian proﬁle regression to deal with multiple highly correlated exposures and a censored survival outcome. First application in ionizing radiation epidemiology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Belloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Guihenneuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ancelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2020.557006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of the association between ionizing radiation and mortality in uranium workers from five plants involved in the nuclear fuel production cycle in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Davesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 92 (2), pp.249-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00420-018-1375-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clinical and epidemiological observations on individual radiation sensitivity and susceptibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Seibold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anssi Auvinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietrich Averbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaana M Hartikainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 96 (3), pp.324-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2019.1665209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to assess internal doses for epidemiological studies and for emergency response? An overview of differences with routine operational radiation protection approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Davesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115, pp.20-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2018.04.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First mortality analysis in the French cohort of uranium millers (F-Millers), period 1968–2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91 (1), pp.23-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00420-017-1254-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02871788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biomarkers for Uranium Risk Assessment for the Development of the CURE (Concerted Uranium Research in Europe) Molecular Epidemiological Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hornhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 187 (1), pp.107-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1667/RR14505.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Residential exposure to natural background radiation and risk of childhood acute leukemia in France, 1990–2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Demoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Marquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Ielsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Goujon-Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Debayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 125 (4), pp.714-720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/EHP296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">External radiation dose and cancer mortality among French nuclear workers considering potential confounding by internal radiation exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Caër-Lorho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 89 (8), pp.1183-1191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00420-016-1152-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concerted Uranium Research in Europe (CURE): Toward a collaborative project integrating dosimetry, epidemiology and radiobiology to study the effects of occupational uranium exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gomolka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Haylock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giussani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (2), pp.319-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0952-4746/36/2/319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mortality (1968-2008) in a French cohort of uranium enrichment workers potentially exposed to rapidly soluble uranium compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zhivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.G. Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (3), pp.167-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2015-103142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cancer and non-cancer mortality among French uranium cycle workers: the TRACY cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Zhivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Barrie Richardson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2015-010316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment on &amp;quot;dose-responses from multi-model inference for the non-cancer disease mortality of atomic bomb survivors&amp;quot; (Radiat. Environ. Biophys (2012) 51:165-178) by Schöllnberger et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Little</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.V. Azizova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bazyka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.D. Bouffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiation and Environmental Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (1), pp.157-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00411-012-0453-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potential impacts of radon, terrestrial gamma and cosmic rays on childhood leukemia in France A quantitative risk assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ancelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.B. Richardson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ielsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiation and Environmental Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (2), pp.195-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00411-013-0464-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A statistical evaluation of the influence of housing characteristics and geogenic radon potential on indoor radon concentrations in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Demoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ielsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 126, pp.216-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2013.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mortality associated with chronic external radiation exposure in the French combined cohort of nuclear workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Metz-Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Caër-Lorho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Acker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70 (9), pp.630-638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2012-101149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systematic review and meta-analysis of circulatory disease from exposure to low-level ionizing radiation and estimates of potential population mortality risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Little</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.V. Azizova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bazyka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.D. Bouffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.S.C. Cardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 120 (11), pp.1503-1511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/ehp.1204982⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Health effects of naturally radioactive water ingestion: The need for enhanced studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. G. Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Dublineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 119 (12), pp.1676--1680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/ehp.1003224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conséquences dosimétriques et sanitaires de l'ingestion de radon via l'eau de boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Guseva Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (4), pp.551-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2010054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction des doses reçues aux organes pour les actes diagnostiques en radiologie et médecine nucléaire dans le cadre du projet CORALE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Reconstruction of lifetime ionizing radiation dosimetry in the CONSTANCES cohort: first step of the CORALE project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Sauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulhamid Chaikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lequy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Célian Michel</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63ème Journées Scientifiques de Physique Médicale (SFPM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Physique Médicale (SFPM), Jun 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">2nd meeting of the International Society of Radiation Epidemiology and Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISoRED (International Society of Radiation Epidemiology and Dosimetry), Sep 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05106074v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of lifetime ionizing radiation dosimetry in the CONSTANCES cohort: first step of the CORALE project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Reconstruction des doses reçues aux organes pour les actes diagnostiques en radiologie et médecine nucléaire dans le cadre du projet CORALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Sauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulhamid Chaikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lequy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Métivier</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célian Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd meeting of the International Society of Radiation Epidemiology and Dosimetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISoRED (International Society of Radiation Epidemiology and Dosimetry), Sep 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">63ème Journées Scientifiques de Physique Médicale (SFPM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Physique Médicale (SFPM), Jun 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289950v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between residential radon exposure during childhood and late health effects at adult age, in the Constances cohort</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Residential radon exposure during childhood and late health effects at adult age, in the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choisie Mukakalisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lequy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEE Europe Young and Early Career Researchers Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRSET, Jun 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">ISEE Young conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEE Young Organizing Committee, Jun 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04967573v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residential radon exposure during childhood and late health effects at adult age, in the CONSTANCES cohort</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Reconstruction of the radiological component of the exposome in the CONSTANCES cohort: first step of the CORALE project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Sauce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ancelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEE Young conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISEE Young Organizing Committee, Jun 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">ISEE Europe Young and Early Career Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Environmental Epidemiology (ISEE), Jun 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692208v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04607518v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of the radiological component of the exposome in the CONSTANCES cohort: first step of the CORALE project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Présentation du protocole de l'étude CO'WORKER &amp;quot;COntract WORKers monitored for Exposure to ionizing Radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Petrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Belkasmi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEE Europe Young and Early Career Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Environmental Epidemiology (ISEE), Jun 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">ATSR 2024 - 28e congrès de Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATSR - Association pour les Techniques et les Sciences de Radioprotection, Sep 2024, Saint Paul les Trois Chateaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04607518v3</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du protocole de l'étude CO'WORKER &amp;quot;COntract WORKers monitored for Exposure to ionizing Radiation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Relationships between residential radon exposure during childhood and late health effects at adult age, in the Constances cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afi Mawulawoe Sylvie Henyoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choisie Mukakalisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Lequy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATSR 2024 - 28e congrès de Radioprotection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATSR - Association pour les Techniques et les Sciences de Radioprotection, Sep 2024, Saint Paul les Trois Chateaux, France</w:t>
+              <w:t xml:space="preserve">ISEE Europe Young and Early Career Researchers Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRSET, Jun 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862857v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiological component of the exposome and risks of chronic diseases in the Constances cohort (CORALE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afi Mawulawoe Sylvie Henyoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Radiation Epidemiology and Dosimetry 1st meeting - ISoRED 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISGLOBAL, May 2023, Sitges (Barcelona), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian profile regression mixture models to estimate an instantaneous excess risk of cancer from highly correlated exposures and censored survival data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Extending Bayesian profile regression mixture models to censored survival data following an instantaneous excess risk model. Application in radiation epidemiology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Belloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Guihenneuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Channel Network Conference CNC 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, VIRTUAL, France</w:t>
+              <w:t xml:space="preserve">2021 World Meeting of the International Society for Bayesian Analysis ISBA 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, DISTANCIEL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431753v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending Bayesian profile regression mixture models to censored survival data following an instantaneous excess risk model. Application in radiation epidemiology.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">ESTIMATION D’UN RISQUE DE CANCER RADIO-INDUIT EN SITUATION DE CO-EXPOSITIONS PROFESSIONNELLES : CAS DES MINEURS D’URANIUM FRANCAIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Belloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Guihenneuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 World Meeting of the International Society for Bayesian Analysis ISBA 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, DISTANCIEL, United States</w:t>
+              <w:t xml:space="preserve">13ème Congrès National de Radioprotection, e-SFRP 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, VIRTUEL, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03427123v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESTIMATION D’UN RISQUE DE CANCER RADIO-INDUIT EN SITUATION DE CO-EXPOSITIONS PROFESSIONNELLES : CAS DES MINEURS D’URANIUM FRANCAIS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Bayesian profile regression mixture models to estimate an instantaneous excess risk of cancer from highly correlated exposures and censored survival data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Belloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Guihenneuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès National de Radioprotection, e-SFRP 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, VIRTUEL, France</w:t>
+              <w:t xml:space="preserve">8th Channel Network Conference CNC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, VIRTUAL, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431751v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for highly correlated environmental exposures and a censored disease outcome with a Bayesian profile regression mixture model. First application in ionizing radiation epidemiology.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">COmposante RAdioLogique de l’Exposome, multi-expositions, risques de cancers et d’autres pathologies chroniques dans la cohorte Constances : le projet CORALE.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Greau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TIES 2020 Virtual Conference : Frontiers in Statistics, Epidemiology and the Environment, TIES 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">11e congrès de la Société Francophone de Santé Environnement, SFSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Lille (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03147394v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régression bayésienne sur profils d'exposition : application en épidémiologie des rayonnements ionisants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Belloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Guihenneuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Francophone de Santé et Environnement, SFSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COmposante RAdioLogique de l’Exposome, multi-expositions, risques de cancers et d’autres pathologies chroniques dans la cohorte Constances : le projet CORALE.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Accounting for highly correlated environmental exposures and a censored disease outcome with a Bayesian profile regression mixture model. First application in ionizing radiation epidemiology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ancelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Belloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Guihenneuc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e congrès de la Société Francophone de Santé Environnement, SFSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Lille (FR), France</w:t>
+              <w:t xml:space="preserve">TIES 2020 Virtual Conference : Frontiers in Statistics, Epidemiology and the Environment, TIES 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150523v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying biomarkers reflecting the adverse outcome pathways from exposures to diseases using molecular epidemiology: example of the molecular epidemiology protocol developed as part of the Concerted Uranium Research in Europe (CURE) project</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Internal dose assessment for the French cohort of uranium workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Davesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Badie</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurpean Radiation Protection Week, ERPW 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on the Health Effects of Incorporated Radionuclides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Radioprotection et de Sûreté Nucléaire - IRSN (France); Commissariat à l'Énergie Atomique et aux Énergies Alternatives - CEA (France), Oct 2018, Fontenay aux Roses, France. pp.03007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/20191403007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150525v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal dose assessment for the French cohort of uranium workers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Integrating epidemiology and biology for radiation risk assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ségolène Bouet</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Klokov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Armant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Adam-Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Health Effects of Incorporated Radionuclides</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Radiation Protection Week, ERPW 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, STOCKHOLM, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05519331v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating epidemiology and biology for radiation risk assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Studying biomarkers reflecting the adverse outcome pathways from exposures to diseases using molecular epidemiology: example of the molecular epidemiology protocol developed as part of the Concerted Uranium Research in Europe (CURE) project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gomolka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Hornhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiation Protection Week, ERPW 2019</w:t>
+              <w:t xml:space="preserve">Eurpean Radiation Protection Week, ERPW 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, STOCKHOLM, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...3135 lines deleted...]
-                <w:t xml:space="preserve">hal-02975638v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of approached cancer incidence in permanent nuclear workers with that of a sample of French population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choisie Mukakalisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naby Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISoRED 2025 Meeting (2ᵈ International Society of Radiation Epidemiology and Dosimetry Meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CORALE project: Cumulative lifetime multi-exposures to ionizing radiation and other risk factors and associations with chronic diseases in the CONSTANCES cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Sauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Survival Analysis for Junior Researchers (SAfJR) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Bonn, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living Labs and other participatory approaches applied to research on multiple environnemental exposures and chronic risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Carrejo Gironza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ancelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISORED 2023 - 1. Meeting of the International Society of Radiation Epidemiology and Dosimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Sitges, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04134140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiological component of the exposome and risks of chronic diseases in the Constances cohort (CORALE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Radiation Epidemiology and Dosimetry ISoRED 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Sitges (Barcelona), Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre l’exposition résidentielle au radon au début de la vie et les effets sur la santé à l’âge adulte, au sein de la cohorte Constances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afi Henyoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Clero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des thèses IRSN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, La grande Motte, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LILAS project: analysis of applying participatory approaches such as Living Labs to research on multiple environmental exposures to ionizing radiation, other stressors and chronic risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Carrejo Gironza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ancelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Ancelet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Radiation Protection Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Estoril, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04152203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LILAS project: analysis of applying participatory approaches such as Living Labs to research on multiple environmental exposures to ionizing radiation, other stressors and chronic risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Carrejo Gironza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ancelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Ancelet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRP 2021+ 6. International Symposium on the System of Radiological Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Online, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04134191v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiological and chemical exposures and risks of cancer in the Constances cohort (COREXCA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERPW2022 - 6th European Radiation Protection Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Estoril, Portugal. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04135253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiological component of the Exposome, multiple exposures, risks of cancer and other chronic diseases in the Constances cohort (CORALE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Greau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERPW2021 - 5th European Radiation Protection Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Vienne, Austria. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04032729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living Labs and other participatory approaches applied to research on multiple environnemental exposures and chronic risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Carrejo Gironza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ancelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Ancelet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEE 2021 - 33rd Annual Conference of the International Society for Environmental Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Online, United States. , 2021, Promoting Environmental Health and Equity in a Shifting Climate</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composante RAdioLogique de l'Exposome, multi-expositions, risques de cancers et d'autres pathologies chroniques dans la cohorte Constances : le projet CORALE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Le projet LILAS : Living Labs et autres approches participatives appliquées à la recherche sur les multi-expositions environnementales et les risques chroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Caroline Vignaud</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Carrejo Gironza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ancelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Armant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFSE2020 - 11e congrès de la Société Francophone de Santé Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
+              <w:t xml:space="preserve">Congrès SFSE, Multi-expositions, conditions de vie et santé : de la connaissance à l’action (version digitale)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lille, France. , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04039172v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet LILAS : Living Labs et autres approches participatives appliquées à la recherche sur les multi-expositions environnementales et les risques chroniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Composante RAdioLogique de l'Exposome, multi-expositions, risques de cancers et d'autres pathologies chroniques dans la cohorte Constances : le projet CORALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Denis Bard</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Greau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFSE, Multi-expositions, conditions de vie et santé : de la connaissance à l’action (version digitale)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Lille, France. , 2020</w:t>
+              <w:t xml:space="preserve">SFSE2020 - 11e congrès de la Société Francophone de Santé Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03125587v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04039172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living Labs et autres approches participatives appliquées à la recherche sur les multi-expositions environnementales et les risques chroniques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Carrejo Gironza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ancelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Ancelet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 2021-00113, Institut de Radioprotection et de Sûreté Nucléaire. 2021, pp.92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-03222498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId186"/>
+      <w:footerReference w:type="default" r:id="rId193"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6981,51 +7115,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106074v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Sauce" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhamid Chaikh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289950v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;tivier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967573v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Mawulawoe Sylvie Henyoh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choisie Mukakalisa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692208v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04607518v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862857v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Baudin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Samson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Petrequin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Belkasmi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967610v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchardon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431753v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Belloni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Guihenneuc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427123v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431751v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147394v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078821v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150523v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dreuil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Greau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150525v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gomolka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hornhardt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Badie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05519331v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Davesne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Jovanovic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Bouet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191403007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150527v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Klokov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Adam-Guillermin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05266652v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaylet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinita Chauhan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mezquita" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boroumand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2025.1571290" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04552658v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Carrejo Gironza" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.118914" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04739371v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Henyoh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Clero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1439355" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03988030v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Ca&#235;r-Lorho" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fournier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15010079" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04540390v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134329v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gironza Yara Carrejo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1633" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078822v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.557006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521586v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Davesne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jovanovic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchardon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-018-1375-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129412v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Seibold" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anssi Auvinen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Averbeck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourguignon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaana M Hartikainen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2019.1665209" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874512v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laurent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Lopez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2018.04.014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871788v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-017-1254-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546109v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hornhardt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Badie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Hall" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR14505.1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551305v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Demoury" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marquant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ielsch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Goujon-Bellec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debayle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP296" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559782v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ca&#235;r-Lorho" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laroche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-016-1152-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121953v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomolka" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haylock" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giussani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0952-4746/36/2/319" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557563v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhivin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Canu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grellier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2015-103142" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958689v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Zhivin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barrie Richardson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-010316" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862941v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demoury" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ielsch" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;mon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2013.08.006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8X67FCJW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865172v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Metz-Flamant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acker" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2012-101149" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C69422129CDC13BEC0B6D280FC1AE77624DD85E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113151v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Little" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.V. Azizova" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bazyka" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Bouffler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cardis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-012-0453-6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862948v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ancelet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Richardson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-013-0464-y" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/31AD07B4A1DB5C3761470E1F4D308DE90AF68B25/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920204v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S.C. Cardis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1204982" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962947v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G. Canu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pires" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dublineau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1003224" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975638v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guseva Canu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2010054" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450398v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naby Dia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023424v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134140v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Gerber" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967677v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967514v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04152203v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134191v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04135253v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04032729v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326515v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04039172v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03125587v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03222498v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574378v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audran Hylebos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juste Goungounga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Guittet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Le Mer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ait-Ali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2026.203364" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05266652v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaylet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinita Chauhan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mezquita" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boroumand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2025.1571290" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04552658v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Carrejo Gironza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.118914" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04739371v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Henyoh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Clero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1439355" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04540390v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03988030v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Samson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Ca&#235;r-Lorho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fournier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15010079" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134329v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gironza Yara Carrejo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1633" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078822v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Belloni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Guihenneuc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.557006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521586v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Davesne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jovanovic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchardon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-018-1375-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129412v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Seibold" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anssi Auvinen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Averbeck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourguignon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaana M Hartikainen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2019.1665209" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874512v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laurent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Lopez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2018.04.014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871788v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-017-1254-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546109v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hornhardt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Badie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Hall" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR14505.1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551305v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Demoury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marquant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ielsch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Goujon-Bellec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debayle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP296" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559782v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ca&#235;r-Lorho" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laroche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-016-1152-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121953v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomolka" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haylock" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchardon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giussani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0952-4746/36/2/319" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557563v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhivin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Canu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grellier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2015-103142" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958689v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Zhivin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barrie Richardson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-010316" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113151v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Little" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.V. Azizova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bazyka" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Bouffler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cardis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-012-0453-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862948v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ancelet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Richardson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;mon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ielsch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-013-0464-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/31AD07B4A1DB5C3761470E1F4D308DE90AF68B25/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862941v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demoury" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2013.08.006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8X67FCJW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865172v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Metz-Flamant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acker" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2012-101149" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C69422129CDC13BEC0B6D280FC1AE77624DD85E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920204v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S.C. Cardis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1204982" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962947v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G. Canu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pires" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dublineau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1003224" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975638v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guseva Canu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2010054" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289950v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Sauce" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhamid Chaikh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;tivier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106074v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sage" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Michel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692208v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choisie Mukakalisa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04607518v3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862857v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Baudin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Petrequin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Belkasmi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967573v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Mawulawoe Sylvie Henyoh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967610v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427123v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431751v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431753v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150523v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dreuil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Greau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078821v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147394v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05519331v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Davesne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Jovanovic" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Bouet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191403007" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150527v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Klokov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Adam-Guillermin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150525v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gomolka" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hornhardt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Badie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450398v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naby Dia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023424v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134140v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Gerber" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967677v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967514v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04152203v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134191v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04135253v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04032729v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326515v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03125587v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04039172v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03222498v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>