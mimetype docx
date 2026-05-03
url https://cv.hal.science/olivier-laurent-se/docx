--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -66,3287 +66,3412 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying cancer in the French National Health Data System (SNDS): an updated scoping review of algorithms, validation and applications</w:t>
+                <w:t xml:space="preserve">First Analysis of Associations between Residential Radon Exposure and Cancer Risks in the CONSTANCES Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audran Hylebos</w:t>
+                <w:t xml:space="preserve">Afi Mawulawoe Sylvie Henyoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juste Goungounga</w:t>
+                <w:t xml:space="preserve">Emeline Lequy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Guittet</w:t>
+                <w:t xml:space="preserve">Enora Clero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Le Mer</w:t>
+                <w:t xml:space="preserve">Claire Gréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ait-Ali</w:t>
+                <w:t xml:space="preserve">Caroline Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Radiation and Environmental Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05574378v1</w:t>
+                <w:t xml:space="preserve">hal-05593543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive computational analysis via Adverse Outcome Pathways and Aggregate Exposure Pathways in exploring synergistic effects from radon and tobacco smoke on lung cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying cancers in the French National Health Data System (SNDS): an updated scoping review of algorithms, validation and applications by the ReDSiam Tumor Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audran Hylebos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Jaylet</w:t>
+                <w:t xml:space="preserve">Juste Goungounga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinita Chauhan</w:t>
+                <w:t xml:space="preserve">Lydia Guittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Mezquita</w:t>
+                <w:t xml:space="preserve">Hadrien Le Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Boroumand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Laurent</w:t>
+                <w:t xml:space="preserve">Mohamed Ait- Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2025.1571290⟩</w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 74 (2), pp.203364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2026.203364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05266652v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citizen science in environmental health research: A comparison with conventional approaches and creation of a guidance tool issued from the LILAS initiative</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Comprehensive computational analysis via Adverse Outcome Pathways and Aggregate Exposure Pathways in exploring synergistic effects from radon and tobacco smoke on lung cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jaylet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinita Chauhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mezquita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boroumand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 252, pp.118914. </w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.1571290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.118914⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2025.1571290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552658v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radon exposure and potential health effects other than lung cancer: a systematic review and meta-analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Citizen science in environmental health research: A comparison with conventional approaches and creation of a guidance tool issued from the LILAS initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afi Henyoh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Laurent</w:t>
+                <w:t xml:space="preserve">Yara Carrejo Gironza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Mandin</w:t>
+                <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enora Clero</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Armant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2024.1439355⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 252, pp.118914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.118914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04739371v1</w:t>
+                <w:t xml:space="preserve">hal-04552658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques de cancers : reconstitution de co-expositions sur la vie entière</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Radon exposure and potential health effects other than lung cancer: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afi Henyoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Clero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2024.1439355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04540390v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04739371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updated Mortality Analysis of SELTINE, the French Cohort of Nuclear Workers, 1968–2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Caër-Lorho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (1), pp.79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cancers15010079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-03988030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet LILAS : analyse de l’application des approches participatives sur les multi-expositions environnementales et les risques chroniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Risques de cancers : reconstitution de co-expositions sur la vie entière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22, pp.31-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04134329v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04540390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian proﬁle regression to deal with multiple highly correlated exposures and a censored survival outcome. First application in ionizing radiation epidemiology.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Le projet LILAS : analyse de l’application des approches participatives sur les multi-expositions environnementales et les risques chroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gironza Yara Carrejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Armant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2020.557006⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (2), pp.129-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2022.1633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03078822v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04134329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the association between ionizing radiation and mortality in uranium workers from five plants involved in the nuclear fuel production cycle in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bayesian proﬁle regression to deal with multiple highly correlated exposures and a censored survival outcome. First application in ionizing radiation epidemiology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Davesne</w:t>
+                <w:t xml:space="preserve">Marion Belloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Samson</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chantal Guihenneuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ancelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00420-018-1375-7⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2020.557006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02521586v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and epidemiological observations on individual radiation sensitivity and susceptibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the association between ionizing radiation and mortality in uranium workers from five plants involved in the nuclear fuel production cycle in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Davesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Seibold</w:t>
+                <w:t xml:space="preserve">E. Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anssi Auvinen</w:t>
+                <w:t xml:space="preserve">I. Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietrich Averbeck</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jaana M Hartikainen</w:t>
+                <w:t xml:space="preserve">E. Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09553002.2019.1665209⟩</w:t>
+              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 92 (2), pp.249-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00420-018-1375-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03129412v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to assess internal doses for epidemiological studies and for emergency response? An overview of differences with routine operational radiation protection approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Davesne</w:t>
+                <w:t xml:space="preserve">Clinical and epidemiological observations on individual radiation sensitivity and susceptibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Seibold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anssi Auvinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Laurent</w:t>
+                <w:t xml:space="preserve">Dietrich Averbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Lopez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaana M Hartikainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2018.04.014⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 96 (3), pp.324-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2019.1665209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874512v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First mortality analysis in the French cohort of uranium millers (F-Millers), period 1968–2013</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">How to assess internal doses for epidemiological studies and for emergency response? An overview of differences with routine operational radiation protection approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Davesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00420-017-1254-7⟩</w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115, pp.20-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2018.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02871788v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomarkers for Uranium Risk Assessment for the Development of the CURE (Concerted Uranium Research in Europe) Molecular Epidemiological Protocol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Roy</w:t>
+                <w:t xml:space="preserve">First mortality analysis in the French cohort of uranium millers (F-Millers), period 1968–2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hornhardt</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Laurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1667/RR14505.1⟩</w:t>
+              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91 (1), pp.23-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00420-017-1254-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546109v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02871788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residential exposure to natural background radiation and risk of childhood acute leukemia in France, 1990–2009</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomarkers for Uranium Risk Assessment for the Development of the CURE (Concerted Uranium Research in Europe) Molecular Epidemiological Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Demoury</w:t>
+                <w:t xml:space="preserve">S. Hornhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Marquant</w:t>
+                <w:t xml:space="preserve">C. Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Ielsch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Debayle</w:t>
+                <w:t xml:space="preserve">Janet Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1289/EHP296⟩</w:t>
+              <w:t xml:space="preserve">Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 187 (1), pp.107-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1667/RR14505.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551305v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">External radiation dose and cancer mortality among French nuclear workers considering potential confounding by internal radiation exposure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Residential exposure to natural background radiation and risk of childhood acute leukemia in France, 1990–2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Demoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Marquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Fournier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Samson</w:t>
+                <w:t xml:space="preserve">Géraldine Ielsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Caër-Lorho</w:t>
+                <w:t xml:space="preserve">Stéphanie Goujon-Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Laroche</w:t>
+                <w:t xml:space="preserve">Christophe Debayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 89 (8), pp.1183-1191. </w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 125 (4), pp.714-720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00420-016-1152-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1289/EHP296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559782v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concerted Uranium Research in Europe (CURE): Toward a collaborative project integrating dosimetry, epidemiology and radiobiology to study the effects of occupational uranium exposure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">External radiation dose and cancer mortality among French nuclear workers considering potential confounding by internal radiation exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gomolka</w:t>
+                <w:t xml:space="preserve">L. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Haylock</w:t>
+                <w:t xml:space="preserve">S. Caër-Lorho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Blanchardon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Giussani</w:t>
+                <w:t xml:space="preserve">P. Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0952-4746/36/2/319⟩</w:t>
+              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 89 (8), pp.1183-1191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00420-016-1152-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03121953v1</w:t>
+                <w:t xml:space="preserve">hal-02559782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortality (1968-2008) in a French cohort of uranium enrichment workers potentially exposed to rapidly soluble uranium compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concerted Uranium Research in Europe (CURE): Toward a collaborative project integrating dosimetry, epidemiology and radiobiology to study the effects of occupational uranium exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gomolka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Zhivin</w:t>
+                <w:t xml:space="preserve">R. Haylock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.G. Canu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O. Laurent</w:t>
+                <w:t xml:space="preserve">Eric Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Grellier</w:t>
+                <w:t xml:space="preserve">A. Giussani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 73 (3), pp.167-174. </w:t>
+              <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (2), pp.319-345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/oemed-2015-103142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0952-4746/36/2/319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557563v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer and non-cancer mortality among French uranium cycle workers: the TRACY cohort</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mortality (1968-2008) in a French cohort of uranium enrichment workers potentially exposed to rapidly soluble uranium compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Zhivin</w:t>
+                <w:t xml:space="preserve">S. Zhivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Barrie Richardson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Laurent</w:t>
+                <w:t xml:space="preserve">I.G. Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2015-010316⟩</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (3), pp.167-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2015-103142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958689v1</w:t>
+                <w:t xml:space="preserve">hal-02557563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;dose-responses from multi-model inference for the non-cancer disease mortality of atomic bomb survivors&amp;quot; (Radiat. Environ. Biophys (2012) 51:165-178) by Schöllnberger et al.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.P. Little</w:t>
+                <w:t xml:space="preserve">Cancer and non-cancer mortality among French uranium cycle workers: the TRACY cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.V. Azizova</w:t>
+                <w:t xml:space="preserve">Sergey Zhivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bazyka</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Cardis</w:t>
+                <w:t xml:space="preserve">David Barrie Richardson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation and Environmental Biophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00411-012-0453-6⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2015-010316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113151v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential impacts of radon, terrestrial gamma and cosmic rays on childhood leukemia in France A quantitative risk assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">A statistical evaluation of the influence of housing characteristics and geogenic radon potential on indoor radon concentrations in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Demoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ielsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Ielsch</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation and Environmental Biophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00411-013-0464-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 126, pp.216-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2013.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862948v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical evaluation of the influence of housing characteristics and geogenic radon potential on indoor radon concentrations in France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Mortality associated with chronic external radiation exposure in the French combined cohort of nuclear workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Metz-Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Laurier</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Caër-Lorho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Acker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2013.08.006⟩</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70 (9), pp.630-638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2012-101149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862941v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortality associated with chronic external radiation exposure in the French combined cohort of nuclear workers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment on &amp;quot;dose-responses from multi-model inference for the non-cancer disease mortality of atomic bomb survivors&amp;quot; (Radiat. Environ. Biophys (2012) 51:165-178) by Schöllnberger et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Little</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.V. Azizova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Metz-Flamant</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Caër-Lorho</w:t>
+                <w:t xml:space="preserve">D. Bazyka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Acker</w:t>
+                <w:t xml:space="preserve">S.D. Bouffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2012-101149⟩</w:t>
+              <w:t xml:space="preserve">Radiation and Environmental Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (1), pp.157-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00411-012-0453-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02865172v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic review and meta-analysis of circulatory disease from exposure to low-level ionizing radiation and estimates of potential population mortality risks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S.D. Bouffler</w:t>
+                <w:t xml:space="preserve">Potential impacts of radon, terrestrial gamma and cosmic rays on childhood leukemia in France A quantitative risk assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.S.C. Cardis</w:t>
+                <w:t xml:space="preserve">S. Ancelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.B. Richardson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ielsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1289/ehp.1204982⟩</w:t>
+              <w:t xml:space="preserve">Radiation and Environmental Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (2), pp.195-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00411-013-0464-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02920204v1</w:t>
+                <w:t xml:space="preserve">hal-02862948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health effects of naturally radioactive water ingestion: The need for enhanced studies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Laurier</w:t>
+                <w:t xml:space="preserve">Systematic review and meta-analysis of circulatory disease from exposure to low-level ionizing radiation and estimates of potential population mortality risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Little</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.V. Azizova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bazyka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.D. Bouffler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Dublineau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E.S.C. Cardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 119 (12), pp.1676--1680. </w:t>
+              <w:t xml:space="preserve">, 2012, 120 (11), pp.1503-1511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1289/ehp.1003224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1289/ehp.1204982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962947v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Health effects of naturally radioactive water ingestion: The need for enhanced studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. G. Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Dublineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 119 (12), pp.1676--1680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/ehp.1003224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conséquences dosimétriques et sanitaires de l'ingestion de radon via l'eau de boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Guseva Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radioprotection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 45 (4), pp.551-559. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/radiopro/2010054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3356,3619 +3481,3619 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of lifetime ionizing radiation dosimetry in the CONSTANCES cohort: first step of the CORALE project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Reconstruction des doses reçues aux organes pour les actes diagnostiques en radiologie et médecine nucléaire dans le cadre du projet CORALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Sauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulhamid Chaikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lequy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Métivier</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célian Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd meeting of the International Society of Radiation Epidemiology and Dosimetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISoRED (International Society of Radiation Epidemiology and Dosimetry), Sep 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">63ème Journées Scientifiques de Physique Médicale (SFPM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Physique Médicale (SFPM), Jun 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289950v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction des doses reçues aux organes pour les actes diagnostiques en radiologie et médecine nucléaire dans le cadre du projet CORALE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Reconstruction of lifetime ionizing radiation dosimetry in the CONSTANCES cohort: first step of the CORALE project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Sauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulhamid Chaikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lequy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Célian Michel</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63ème Journées Scientifiques de Physique Médicale (SFPM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Physique Médicale (SFPM), Jun 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">2nd meeting of the International Society of Radiation Epidemiology and Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISoRED (International Society of Radiation Epidemiology and Dosimetry), Sep 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05106074v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residential radon exposure during childhood and late health effects at adult age, in the CONSTANCES cohort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Relationships between residential radon exposure during childhood and late health effects at adult age, in the Constances cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afi Mawulawoe Sylvie Henyoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choisie Mukakalisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lequy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Goldberg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEE Young conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISEE Young Organizing Committee, Jun 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">ISEE Europe Young and Early Career Researchers Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRSET, Jun 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692208v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of the radiological component of the exposome in the CONSTANCES cohort: first step of the CORALE project</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Residential radon exposure during childhood and late health effects at adult age, in the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choisie Mukakalisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Lequy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEE Europe Young and Early Career Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Environmental Epidemiology (ISEE), Jun 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">ISEE Young conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEE Young Organizing Committee, Jun 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04607518v3</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du protocole de l'étude CO'WORKER &amp;quot;COntract WORKers monitored for Exposure to ionizing Radiation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reconstruction of the radiological component of the exposome in the CONSTANCES cohort: first step of the CORALE project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Sauce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ancelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATSR 2024 - 28e congrès de Radioprotection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATSR - Association pour les Techniques et les Sciences de Radioprotection, Sep 2024, Saint Paul les Trois Chateaux, France</w:t>
+              <w:t xml:space="preserve">ISEE Europe Young and Early Career Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Environmental Epidemiology (ISEE), Jun 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862857v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04607518v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between residential radon exposure during childhood and late health effects at adult age, in the Constances cohort</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Présentation du protocole de l'étude CO'WORKER &amp;quot;COntract WORKers monitored for Exposure to ionizing Radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Petrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Belkasmi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEE Europe Young and Early Career Researchers Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRSET, Jun 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">ATSR 2024 - 28e congrès de Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATSR - Association pour les Techniques et les Sciences de Radioprotection, Sep 2024, Saint Paul les Trois Chateaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04967573v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiological component of the exposome and risks of chronic diseases in the Constances cohort (CORALE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afi Mawulawoe Sylvie Henyoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Radiation Epidemiology and Dosimetry 1st meeting - ISoRED 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISGLOBAL, May 2023, Sitges (Barcelona), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending Bayesian profile regression mixture models to censored survival data following an instantaneous excess risk model. Application in radiation epidemiology.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Bayesian profile regression mixture models to estimate an instantaneous excess risk of cancer from highly correlated exposures and censored survival data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Belloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Guihenneuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 World Meeting of the International Society for Bayesian Analysis ISBA 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, DISTANCIEL, United States</w:t>
+              <w:t xml:space="preserve">8th Channel Network Conference CNC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, VIRTUAL, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03427123v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESTIMATION D’UN RISQUE DE CANCER RADIO-INDUIT EN SITUATION DE CO-EXPOSITIONS PROFESSIONNELLES : CAS DES MINEURS D’URANIUM FRANCAIS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Extending Bayesian profile regression mixture models to censored survival data following an instantaneous excess risk model. Application in radiation epidemiology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Belloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Guihenneuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès National de Radioprotection, e-SFRP 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, VIRTUEL, France</w:t>
+              <w:t xml:space="preserve">2021 World Meeting of the International Society for Bayesian Analysis ISBA 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, DISTANCIEL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431751v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian profile regression mixture models to estimate an instantaneous excess risk of cancer from highly correlated exposures and censored survival data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">ESTIMATION D’UN RISQUE DE CANCER RADIO-INDUIT EN SITUATION DE CO-EXPOSITIONS PROFESSIONNELLES : CAS DES MINEURS D’URANIUM FRANCAIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Belloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Guihenneuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Channel Network Conference CNC 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, VIRTUAL, France</w:t>
+              <w:t xml:space="preserve">13ème Congrès National de Radioprotection, e-SFRP 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, VIRTUEL, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431753v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COmposante RAdioLogique de l’Exposome, multi-expositions, risques de cancers et d’autres pathologies chroniques dans la cohorte Constances : le projet CORALE.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Régression bayésienne sur profils d'exposition : application en épidémiologie des rayonnements ionisants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Belloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Guihenneuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ancelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e congrès de la Société Francophone de Santé Environnement, SFSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Lille (FR), France</w:t>
+              <w:t xml:space="preserve">Société Francophone de Santé et Environnement, SFSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150523v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régression bayésienne sur profils d'exposition : application en épidémiologie des rayonnements ionisants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Accounting for highly correlated environmental exposures and a censored disease outcome with a Bayesian profile regression mixture model. First application in ionizing radiation epidemiology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ancelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Belloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Guihenneuc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Francophone de Santé et Environnement, SFSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t>
+              <w:t xml:space="preserve">TIES 2020 Virtual Conference : Frontiers in Statistics, Epidemiology and the Environment, TIES 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03078821v1</w:t>
+                <w:t xml:space="preserve">hal-03147394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for highly correlated environmental exposures and a censored disease outcome with a Bayesian profile regression mixture model. First application in ionizing radiation epidemiology.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">COmposante RAdioLogique de l’Exposome, multi-expositions, risques de cancers et d’autres pathologies chroniques dans la cohorte Constances : le projet CORALE.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Greau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TIES 2020 Virtual Conference : Frontiers in Statistics, Epidemiology and the Environment, TIES 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">11e congrès de la Société Francophone de Santé Environnement, SFSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Lille (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03147394v1</w:t>
+                <w:t xml:space="preserve">hal-03150523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal dose assessment for the French cohort of uranium workers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Studying biomarkers reflecting the adverse outcome pathways from exposures to diseases using molecular epidemiology: example of the molecular epidemiology protocol developed as part of the Concerted Uranium Research in Europe (CURE) project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gomolka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ségolène Bouet</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Hornhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Health Effects of Incorporated Radionuclides</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eurpean Radiation Protection Week, ERPW 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, STOCKHOLM, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05519331v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating epidemiology and biology for radiation risk assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Internal dose assessment for the French cohort of uranium workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Davesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurence Roy</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiation Protection Week, ERPW 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on the Health Effects of Incorporated Radionuclides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Radioprotection et de Sûreté Nucléaire - IRSN (France); Commissariat à l'Énergie Atomique et aux Énergies Alternatives - CEA (France), Oct 2018, Fontenay aux Roses, France. pp.03007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/20191403007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150527v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying biomarkers reflecting the adverse outcome pathways from exposures to diseases using molecular epidemiology: example of the molecular epidemiology protocol developed as part of the Concerted Uranium Research in Europe (CURE) project</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Integrating epidemiology and biology for radiation risk assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Klokov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Armant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Adam-Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurpean Radiation Protection Week, ERPW 2019</w:t>
+              <w:t xml:space="preserve">European Radiation Protection Week, ERPW 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, STOCKHOLM, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150525v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of approached cancer incidence in permanent nuclear workers with that of a sample of French population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Baudin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Choisie Mukakalisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naby Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISoRED 2025 Meeting (2ᵈ International Society of Radiation Epidemiology and Dosimetry Meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CORALE project: Cumulative lifetime multi-exposures to ionizing radiation and other risk factors and associations with chronic diseases in the CONSTANCES cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Sauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Survival Analysis for Junior Researchers (SAfJR) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Bonn, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living Labs and other participatory approaches applied to research on multiple environnemental exposures and chronic risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Carrejo Gironza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISORED 2023 - 1. Meeting of the International Society of Radiation Epidemiology and Dosimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Sitges, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04134140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiological component of the exposome and risks of chronic diseases in the Constances cohort (CORALE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Radiation Epidemiology and Dosimetry ISoRED 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Sitges (Barcelona), Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre l’exposition résidentielle au radon au début de la vie et les effets sur la santé à l’âge adulte, au sein de la cohorte Constances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afi Henyoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Clero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des thèses IRSN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, La grande Motte, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LILAS project: analysis of applying participatory approaches such as Living Labs to research on multiple environmental exposures to ionizing radiation, other stressors and chronic risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Carrejo Gironza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Radiation Protection Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Estoril, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04152203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LILAS project: analysis of applying participatory approaches such as Living Labs to research on multiple environmental exposures to ionizing radiation, other stressors and chronic risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Carrejo Gironza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRP 2021+ 6. International Symposium on the System of Radiological Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Online, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04134191v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiological and chemical exposures and risks of cancer in the Constances cohort (COREXCA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERPW2022 - 6th European Radiation Protection Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Estoril, Portugal. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04135253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiological component of the Exposome, multiple exposures, risks of cancer and other chronic diseases in the Constances cohort (CORALE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Greau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERPW2021 - 5th European Radiation Protection Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Vienne, Austria. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04032729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living Labs and other participatory approaches applied to research on multiple environnemental exposures and chronic risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Carrejo Gironza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEE 2021 - 33rd Annual Conference of the International Society for Environmental Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Online, United States. , 2021, Promoting Environmental Health and Equity in a Shifting Climate</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet LILAS : Living Labs et autres approches participatives appliquées à la recherche sur les multi-expositions environnementales et les risques chroniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Composante RAdioLogique de l'Exposome, multi-expositions, risques de cancers et d'autres pathologies chroniques dans la cohorte Constances : le projet CORALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Denis Bard</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Greau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFSE, Multi-expositions, conditions de vie et santé : de la connaissance à l’action (version digitale)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Lille, France. , 2020</w:t>
+              <w:t xml:space="preserve">SFSE2020 - 11e congrès de la Société Francophone de Santé Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03125587v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04039172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composante RAdioLogique de l'Exposome, multi-expositions, risques de cancers et d'autres pathologies chroniques dans la cohorte Constances : le projet CORALE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Le projet LILAS : Living Labs et autres approches participatives appliquées à la recherche sur les multi-expositions environnementales et les risques chroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Caroline Vignaud</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Carrejo Gironza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ancelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Armant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFSE2020 - 11e congrès de la Société Francophone de Santé Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
+              <w:t xml:space="preserve">Congrès SFSE, Multi-expositions, conditions de vie et santé : de la connaissance à l’action (version digitale)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lille, France. , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04039172v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living Labs et autres approches participatives appliquées à la recherche sur les multi-expositions environnementales et les risques chroniques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Carrejo Gironza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 2021-00113, Institut de Radioprotection et de Sûreté Nucléaire. 2021, pp.92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-03222498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId193"/>
+      <w:footerReference w:type="default" r:id="rId195"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7115,51 +7240,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574378v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audran Hylebos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juste Goungounga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Guittet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Le Mer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ait-Ali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2026.203364" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05266652v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaylet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinita Chauhan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mezquita" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boroumand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2025.1571290" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04552658v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Carrejo Gironza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.118914" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04739371v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Henyoh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Clero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1439355" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04540390v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03988030v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Samson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Ca&#235;r-Lorho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fournier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15010079" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134329v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gironza Yara Carrejo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1633" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078822v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Belloni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Guihenneuc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.557006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521586v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Davesne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jovanovic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchardon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-018-1375-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129412v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Seibold" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anssi Auvinen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Averbeck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourguignon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaana M Hartikainen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2019.1665209" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874512v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laurent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Lopez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2018.04.014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871788v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-017-1254-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546109v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hornhardt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Badie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Hall" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR14505.1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551305v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Demoury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marquant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ielsch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Goujon-Bellec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debayle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP296" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559782v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ca&#235;r-Lorho" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laroche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-016-1152-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121953v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomolka" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haylock" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchardon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giussani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0952-4746/36/2/319" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557563v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhivin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Canu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grellier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2015-103142" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958689v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Zhivin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barrie Richardson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-010316" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113151v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Little" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.V. Azizova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bazyka" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Bouffler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cardis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-012-0453-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862948v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ancelet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Richardson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;mon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ielsch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-013-0464-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/31AD07B4A1DB5C3761470E1F4D308DE90AF68B25/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862941v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demoury" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2013.08.006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8X67FCJW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865172v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Metz-Flamant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acker" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2012-101149" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C69422129CDC13BEC0B6D280FC1AE77624DD85E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920204v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S.C. Cardis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1204982" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962947v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G. Canu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pires" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dublineau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1003224" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975638v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guseva Canu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2010054" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289950v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Sauce" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhamid Chaikh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;tivier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106074v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sage" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Michel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692208v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choisie Mukakalisa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04607518v3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862857v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Baudin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Petrequin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Belkasmi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967573v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Mawulawoe Sylvie Henyoh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967610v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427123v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431751v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431753v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150523v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dreuil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Greau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078821v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147394v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05519331v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Davesne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Jovanovic" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Bouet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191403007" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150527v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Klokov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Adam-Guillermin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150525v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gomolka" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hornhardt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Badie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450398v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naby Dia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023424v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134140v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Gerber" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967677v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967514v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04152203v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134191v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04135253v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04032729v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326515v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03125587v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04039172v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03222498v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593543v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Mawulawoe Sylvie Henyoh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Clero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gr&#233;au" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05589685v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audran Hylebos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juste Goungounga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Guittet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Le Mer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ait- Ali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2026.203364" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05266652v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaylet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinita Chauhan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mezquita" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boroumand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2025.1571290" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04552658v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Carrejo Gironza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.118914" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04739371v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Henyoh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1439355" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03988030v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Samson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Ca&#235;r-Lorho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fournier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15010079" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04540390v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gironza Yara Carrejo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1633" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078822v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Belloni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Guihenneuc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.557006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521586v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Davesne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jovanovic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchardon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-018-1375-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129412v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Seibold" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anssi Auvinen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Averbeck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourguignon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaana M Hartikainen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2019.1665209" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874512v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laurent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Lopez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2018.04.014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871788v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-017-1254-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546109v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hornhardt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Badie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Hall" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR14505.1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551305v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Demoury" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marquant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ielsch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Goujon-Bellec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debayle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP296" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559782v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ca&#235;r-Lorho" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laroche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-016-1152-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121953v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomolka" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haylock" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchardon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giussani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0952-4746/36/2/319" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557563v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhivin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Canu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grellier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2015-103142" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958689v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Zhivin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barrie Richardson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-010316" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862941v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demoury" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ielsch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;mon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2013.08.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8X67FCJW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865172v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Metz-Flamant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acker" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2012-101149" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C69422129CDC13BEC0B6D280FC1AE77624DD85E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113151v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Little" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.V. Azizova" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bazyka" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Bouffler" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cardis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-012-0453-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862948v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ancelet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Richardson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-013-0464-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/31AD07B4A1DB5C3761470E1F4D308DE90AF68B25/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920204v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S.C. Cardis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1204982" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962947v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G. Canu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pires" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dublineau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1003224" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975638v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guseva Canu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2010054" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106074v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Sauce" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhamid Chaikh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sage" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Michel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289950v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;tivier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967573v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choisie Mukakalisa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692208v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04607518v3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862857v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Baudin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Petrequin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Belkasmi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967610v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431753v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427123v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431751v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078821v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147394v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150523v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dreuil" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Greau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150525v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gomolka" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hornhardt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Badie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05519331v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Davesne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Jovanovic" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Bouet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191403007" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150527v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Klokov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Adam-Guillermin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450398v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naby Dia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023424v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134140v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Gerber" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967677v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967514v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04152203v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134191v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04135253v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04032729v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326515v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04039172v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03125587v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03222498v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>