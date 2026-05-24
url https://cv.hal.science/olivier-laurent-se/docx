--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -66,3412 +66,5380 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Analysis of Associations between Residential Radon Exposure and Cancer Risks in the CONSTANCES Cohort</w:t>
+                <w:t xml:space="preserve">Reconstruction of the radiological component of the exposome in the CONSTANCES cohort as a part of the CORALE project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afi Mawulawoe Sylvie Henyoh</w:t>
+                <w:t xml:space="preserve">Justine Sauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Lequy</w:t>
+                <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enora Clero</w:t>
+                <w:t xml:space="preserve">Abdulhamid Chaikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Gréau</w:t>
+                <w:t xml:space="preserve">Jean-Michel Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Vignaud</w:t>
+                <w:t xml:space="preserve">Céline Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation and Environmental Biophysics</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">The Global Exposome Summit 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Sitges (Barcelona), Spain. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05593543v1</w:t>
+                <w:t xml:space="preserve">hal-05620462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying cancers in the French National Health Data System (SNDS): an updated scoping review of algorithms, validation and applications by the ReDSiam Tumor Group</w:t>
+                <w:t xml:space="preserve">MultiRISCCanSein: Protocol for assessing exposures to ionizing radiation and chemicals in relation to breast cancer risk in the E3N-Generations cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audran Hylebos</w:t>
+                <w:t xml:space="preserve">Yue Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juste Goungounga</w:t>
+                <w:t xml:space="preserve">Elodie Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Guittet</w:t>
+                <w:t xml:space="preserve">Delphine Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Le Mer</w:t>
+                <w:t xml:space="preserve">Florian Couvidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ait- Ali</w:t>
+                <w:t xml:space="preserve">Emmanuelle Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">The Global Exposome Summit 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Barcelona, Spain. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05589685v1</w:t>
+                <w:t xml:space="preserve">hal-05613938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive computational analysis via Adverse Outcome Pathways and Aggregate Exposure Pathways in exploring synergistic effects from radon and tobacco smoke on lung cancer</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Long-Term Health Effects of Low-Dose Ionizing Radiation Exposure in the E3N Cohort of Women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05266652v1</w:t>
+              <w:t xml:space="preserve">Journées des thèses de l’ASNR 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Saint-Cyr-sur-Mer, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05628028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citizen science in environmental health research: A comparison with conventional approaches and creation of a guidance tool issued from the LILAS initiative</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">CORALE project: Cumulative lifetime multi-exposures to ionizing radiation and other risk factors and associations with chronic diseases in the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Sauce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Bard</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04552658v1</w:t>
+              <w:t xml:space="preserve">10th Survival Analysis for Junior Researchers (SAfJR) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Bonn, Germany. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radon exposure and potential health effects other than lung cancer: a systematic review and meta-analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative study of approached cancer incidence in permanent nuclear workers with that of a sample of French population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Laurent</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Clémence Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choisie Mukakalisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naby Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">irsn-04739371v1</w:t>
+              <w:t xml:space="preserve">ISoRED 2025 Meeting (2ᵈ International Society of Radiation Epidemiology and Dosimetry Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Lyon, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updated Mortality Analysis of SELTINE, the French Cohort of Nuclear Workers, 1968–2014</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Living Labs and other participatory approaches applied to research on multiple environnemental exposures and chronic risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dominique Laurier</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Carrejo Gironza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ancelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">irsn-03988030v1</w:t>
+              <w:t xml:space="preserve">ISORED 2023 - 1. Meeting of the International Society of Radiation Epidemiology and Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Sitges, Spain. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04134140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques de cancers : reconstitution de co-expositions sur la vie entière</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Radiological component of the exposome and risks of chronic diseases in the Constances cohort (CORALE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Broggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Mandin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Blanchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04540390v1</w:t>
+              <w:t xml:space="preserve">International Society for Radiation Epidemiology and Dosimetry ISoRED 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Sitges (Barcelona), Spain. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet LILAS : analyse de l’application des approches participatives sur les multi-expositions environnementales et les risques chroniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Relation entre l’exposition résidentielle au radon au début de la vie et les effets sur la santé à l’âge adulte, au sein de la cohorte Constances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afi Henyoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Clero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">irsn-04134329v1</w:t>
+              <w:t xml:space="preserve">Journées des thèses IRSN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, La grande Motte, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian proﬁle regression to deal with multiple highly correlated exposures and a censored survival outcome. First application in ionizing radiation epidemiology.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The LILAS project: analysis of applying participatory approaches such as Living Labs to research on multiple environmental exposures to ionizing radiation, other stressors and chronic risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Carrejo Gironza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Armant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03078822v1</w:t>
+              <w:t xml:space="preserve">European Radiation Protection Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Estoril, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04152203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the association between ionizing radiation and mortality in uranium workers from five plants involved in the nuclear fuel production cycle in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Blanchardon</w:t>
+                <w:t xml:space="preserve">The LILAS project: analysis of applying participatory approaches such as Living Labs to research on multiple environmental exposures to ionizing radiation, other stressors and chronic risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Carrejo Gironza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ancelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Armant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02521586v1</w:t>
+              <w:t xml:space="preserve">ICRP 2021+ 6. International Symposium on the System of Radiological Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Online, Canada. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04134191v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and epidemiological observations on individual radiation sensitivity and susceptibility</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jaana M Hartikainen</w:t>
+                <w:t xml:space="preserve">Radiological and chemical exposures and risks of cancer in the Constances cohort (COREXCA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Broggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03129412v1</w:t>
+              <w:t xml:space="preserve">ERPW2022 - 6th European Radiation Protection Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Estoril, Portugal. , 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04135253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to assess internal doses for epidemiological studies and for emergency response? An overview of differences with routine operational radiation protection approach</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Radiological component of the Exposome, multiple exposures, risks of cancer and other chronic diseases in the Constances cohort (CORALE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Greau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02874512v1</w:t>
+              <w:t xml:space="preserve">ERPW2021 - 5th European Radiation Protection Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Vienne, Austria. , 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04032729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First mortality analysis in the French cohort of uranium millers (F-Millers), period 1968–2013</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Living Labs and other participatory approaches applied to research on multiple environnemental exposures and chronic risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Carrejo Gironza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ancelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Armant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02871788v1</w:t>
+              <w:t xml:space="preserve">ISEE 2021 - 33rd Annual Conference of the International Society for Environmental Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Online, United States. , 2021, Promoting Environmental Health and Equity in a Shifting Climate</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomarkers for Uranium Risk Assessment for the Development of the CURE (Concerted Uranium Research in Europe) Molecular Epidemiological Protocol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Janet Hall</w:t>
+                <w:t xml:space="preserve">Le projet LILAS : Living Labs et autres approches participatives appliquées à la recherche sur les multi-expositions environnementales et les risques chroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Carrejo Gironza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ancelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Armant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Research</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02546109v1</w:t>
+              <w:t xml:space="preserve">Congrès SFSE, Multi-expositions, conditions de vie et santé : de la connaissance à l’action (version digitale)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lille, France. , 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residential exposure to natural background radiation and risk of childhood acute leukemia in France, 1990–2009</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Debayle</w:t>
+                <w:t xml:space="preserve">Composante RAdioLogique de l'Exposome, multi-expositions, risques de cancers et d'autres pathologies chroniques dans la cohorte Constances : le projet CORALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Greau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SFSE2020 - 11e congrès de la Société Francophone de Santé Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04039172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First Analysis of Associations between Residential Radon Exposure and Cancer Risks in the CONSTANCES Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afi Mawulawoe Sylvie Henyoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Lequy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Clero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiation and Environmental Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551305v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">External radiation dose and cancer mortality among French nuclear workers considering potential confounding by internal radiation exposure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Laroche</w:t>
+                <w:t xml:space="preserve">Reconstruction of the radiological component of the exposome in the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Sauce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulhamid Chaikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00420-016-1152-4⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1035, pp.181855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2026.181855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559782v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concerted Uranium Research in Europe (CURE): Toward a collaborative project integrating dosimetry, epidemiology and radiobiology to study the effects of occupational uranium exposure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Giussani</w:t>
+                <w:t xml:space="preserve">Identifying cancers in the French National Health Data System (SNDS): an updated scoping review of algorithms, validation and applications by the ReDSiam Tumor Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audran Hylebos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Goungounga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Guittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Le Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ait- Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0952-4746/36/2/319⟩</w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 74 (2), pp.203364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2026.203364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03121953v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortality (1968-2008) in a French cohort of uranium enrichment workers potentially exposed to rapidly soluble uranium compounds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Samson</w:t>
+                <w:t xml:space="preserve">Comprehensive computational analysis via Adverse Outcome Pathways and Aggregate Exposure Pathways in exploring synergistic effects from radon and tobacco smoke on lung cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jaylet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinita Chauhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Laurent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Grellier</w:t>
+                <w:t xml:space="preserve">Laura Mezquita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boroumand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2015-103142⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.1571290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2025.1571290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557563v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer and non-cancer mortality among French uranium cycle workers: the TRACY cohort</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Barrie Richardson</w:t>
+                <w:t xml:space="preserve">Citizen science in environmental health research: A comparison with conventional approaches and creation of a guidance tool issued from the LILAS initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Carrejo Gironza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ancelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Laurier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Laurent</w:t>
+                <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2015-010316⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 252, pp.118914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.118914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958689v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical evaluation of the influence of housing characteristics and geogenic radon potential on indoor radon concentrations in France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radon exposure and potential health effects other than lung cancer: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afi Henyoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Clero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2013.08.006⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2024.1439355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02862941v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04739371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortality associated with chronic external radiation exposure in the French combined cohort of nuclear workers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risques de cancers : reconstitution de co-expositions sur la vie entière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22, pp.31-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02865172v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04540390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;dose-responses from multi-model inference for the non-cancer disease mortality of atomic bomb survivors&amp;quot; (Radiat. Environ. Biophys (2012) 51:165-178) by Schöllnberger et al.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Cardis</w:t>
+                <w:t xml:space="preserve">Updated Mortality Analysis of SELTINE, the French Cohort of Nuclear Workers, 1968–2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Caër-Lorho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation and Environmental Biophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00411-012-0453-6⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers15010079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113151v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-03988030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential impacts of radon, terrestrial gamma and cosmic rays on childhood leukemia in France A quantitative risk assessment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Ielsch</w:t>
+                <w:t xml:space="preserve">Le projet LILAS : analyse de l’application des approches participatives sur les multi-expositions environnementales et les risques chroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gironza Yara Carrejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ancelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Armant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation and Environmental Biophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00411-013-0464-y⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (2), pp.129-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2022.1633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02862948v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04134329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic review and meta-analysis of circulatory disease from exposure to low-level ionizing radiation and estimates of potential population mortality risks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bayesian proﬁle regression to deal with multiple highly correlated exposures and a censored survival outcome. First application in ionizing radiation epidemiology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Belloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Guihenneuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ancelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1289/ehp.1204982⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2020.557006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02920204v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health effects of naturally radioactive water ingestion: The need for enhanced studies</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clinical and epidemiological observations on individual radiation sensitivity and susceptibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Seibold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anssi Auvinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietrich Averbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaana M Hartikainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1289/ehp.1003224⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 96 (3), pp.324-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2019.1665209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962947v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analysis of the association between ionizing radiation and mortality in uranium workers from five plants involved in the nuclear fuel production cycle in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Davesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 92 (2), pp.249-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00420-018-1375-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to assess internal doses for epidemiological studies and for emergency response? An overview of differences with routine operational radiation protection approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Davesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115, pp.20-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2018.04.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First mortality analysis in the French cohort of uranium millers (F-Millers), period 1968–2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91 (1), pp.23-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00420-017-1254-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02871788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biomarkers for Uranium Risk Assessment for the Development of the CURE (Concerted Uranium Research in Europe) Molecular Epidemiological Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hornhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 187 (1), pp.107-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1667/RR14505.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Residential exposure to natural background radiation and risk of childhood acute leukemia in France, 1990–2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Demoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Marquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Ielsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Goujon-Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Debayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 125 (4), pp.714-720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/EHP296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">External radiation dose and cancer mortality among French nuclear workers considering potential confounding by internal radiation exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Caër-Lorho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 89 (8), pp.1183-1191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00420-016-1152-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concerted Uranium Research in Europe (CURE): Toward a collaborative project integrating dosimetry, epidemiology and radiobiology to study the effects of occupational uranium exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gomolka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Haylock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giussani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (2), pp.319-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0952-4746/36/2/319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mortality (1968-2008) in a French cohort of uranium enrichment workers potentially exposed to rapidly soluble uranium compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zhivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.G. Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (3), pp.167-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2015-103142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cancer and non-cancer mortality among French uranium cycle workers: the TRACY cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Zhivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Barrie Richardson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2015-010316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment on &amp;quot;dose-responses from multi-model inference for the non-cancer disease mortality of atomic bomb survivors&amp;quot; (Radiat. Environ. Biophys (2012) 51:165-178) by Schöllnberger et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Little</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.V. Azizova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bazyka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.D. Bouffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiation and Environmental Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (1), pp.157-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00411-012-0453-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potential impacts of radon, terrestrial gamma and cosmic rays on childhood leukemia in France A quantitative risk assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ancelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.B. Richardson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ielsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiation and Environmental Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (2), pp.195-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00411-013-0464-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A statistical evaluation of the influence of housing characteristics and geogenic radon potential on indoor radon concentrations in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Demoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ielsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 126, pp.216-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2013.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mortality associated with chronic external radiation exposure in the French combined cohort of nuclear workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Metz-Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Caër-Lorho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Acker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70 (9), pp.630-638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2012-101149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systematic review and meta-analysis of circulatory disease from exposure to low-level ionizing radiation and estimates of potential population mortality risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Little</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.V. Azizova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bazyka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.D. Bouffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.S.C. Cardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 120 (11), pp.1503-1511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/ehp.1204982⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Health effects of naturally radioactive water ingestion: The need for enhanced studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. G. Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Dublineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 119 (12), pp.1676--1680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/ehp.1003224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conséquences dosimétriques et sanitaires de l'ingestion de radon via l'eau de boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Guseva Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radioprotection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 45 (4), pp.551-559. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/radiopro/2010054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3481,3619 +5449,2117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction des doses reçues aux organes pour les actes diagnostiques en radiologie et médecine nucléaire dans le cadre du projet CORALE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Reconstruction of lifetime ionizing radiation dosimetry in the CONSTANCES cohort: first step of the CORALE project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Sauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulhamid Chaikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lequy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Célian Michel</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63ème Journées Scientifiques de Physique Médicale (SFPM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Physique Médicale (SFPM), Jun 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">2nd meeting of the International Society of Radiation Epidemiology and Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISoRED (International Society of Radiation Epidemiology and Dosimetry), Sep 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05106074v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of lifetime ionizing radiation dosimetry in the CONSTANCES cohort: first step of the CORALE project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Reconstruction des doses reçues aux organes pour les actes diagnostiques en radiologie et médecine nucléaire dans le cadre du projet CORALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Sauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulhamid Chaikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lequy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Métivier</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célian Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd meeting of the International Society of Radiation Epidemiology and Dosimetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISoRED (International Society of Radiation Epidemiology and Dosimetry), Sep 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">63ème Journées Scientifiques de Physique Médicale (SFPM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Physique Médicale (SFPM), Jun 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289950v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between residential radon exposure during childhood and late health effects at adult age, in the Constances cohort</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Residential radon exposure during childhood and late health effects at adult age, in the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choisie Mukakalisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lequy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEE Europe Young and Early Career Researchers Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRSET, Jun 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">ISEE Young conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEE Young Organizing Committee, Jun 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04967573v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residential radon exposure during childhood and late health effects at adult age, in the CONSTANCES cohort</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Choisie Mukakalisa</w:t>
+                <w:t xml:space="preserve">Reconstruction of the radiological component of the exposome in the CONSTANCES cohort: first step of the CORALE project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Sauce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ancelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Lequy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corinne Mandin</w:t>
+                <w:t xml:space="preserve">Philippe Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEE Young conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISEE Young Organizing Committee, Jun 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">ISEE Europe Young and Early Career Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Environmental Epidemiology (ISEE), Jun 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692208v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04607518v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of the radiological component of the exposome in the CONSTANCES cohort: first step of the CORALE project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Présentation du protocole de l'étude CO'WORKER &amp;quot;COntract WORKers monitored for Exposure to ionizing Radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Petrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Belkasmi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEE Europe Young and Early Career Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Environmental Epidemiology (ISEE), Jun 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">ATSR 2024 - 28e congrès de Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATSR - Association pour les Techniques et les Sciences de Radioprotection, Sep 2024, Saint Paul les Trois Chateaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04607518v3</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du protocole de l'étude CO'WORKER &amp;quot;COntract WORKers monitored for Exposure to ionizing Radiation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Relationships between residential radon exposure during childhood and late health effects at adult age, in the Constances cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afi Mawulawoe Sylvie Henyoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choisie Mukakalisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Lequy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATSR 2024 - 28e congrès de Radioprotection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATSR - Association pour les Techniques et les Sciences de Radioprotection, Sep 2024, Saint Paul les Trois Chateaux, France</w:t>
+              <w:t xml:space="preserve">ISEE Europe Young and Early Career Researchers Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRSET, Jun 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862857v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiological component of the exposome and risks of chronic diseases in the Constances cohort (CORALE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afi Mawulawoe Sylvie Henyoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Radiation Epidemiology and Dosimetry 1st meeting - ISoRED 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISGLOBAL, May 2023, Sitges (Barcelona), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian profile regression mixture models to estimate an instantaneous excess risk of cancer from highly correlated exposures and censored survival data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Extending Bayesian profile regression mixture models to censored survival data following an instantaneous excess risk model. Application in radiation epidemiology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Belloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Guihenneuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Channel Network Conference CNC 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, VIRTUAL, France</w:t>
+              <w:t xml:space="preserve">2021 World Meeting of the International Society for Bayesian Analysis ISBA 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, DISTANCIEL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431753v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending Bayesian profile regression mixture models to censored survival data following an instantaneous excess risk model. Application in radiation epidemiology.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">ESTIMATION D’UN RISQUE DE CANCER RADIO-INDUIT EN SITUATION DE CO-EXPOSITIONS PROFESSIONNELLES : CAS DES MINEURS D’URANIUM FRANCAIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Belloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Guihenneuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 World Meeting of the International Society for Bayesian Analysis ISBA 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, DISTANCIEL, United States</w:t>
+              <w:t xml:space="preserve">13ème Congrès National de Radioprotection, e-SFRP 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, VIRTUEL, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03427123v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESTIMATION D’UN RISQUE DE CANCER RADIO-INDUIT EN SITUATION DE CO-EXPOSITIONS PROFESSIONNELLES : CAS DES MINEURS D’URANIUM FRANCAIS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Bayesian profile regression mixture models to estimate an instantaneous excess risk of cancer from highly correlated exposures and censored survival data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Belloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Guihenneuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès National de Radioprotection, e-SFRP 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, VIRTUEL, France</w:t>
+              <w:t xml:space="preserve">8th Channel Network Conference CNC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, VIRTUAL, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431751v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régression bayésienne sur profils d'exposition : application en épidémiologie des rayonnements ionisants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">COmposante RAdioLogique de l’Exposome, multi-expositions, risques de cancers et d’autres pathologies chroniques dans la cohorte Constances : le projet CORALE.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Greau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Francophone de Santé et Environnement, SFSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t>
+              <w:t xml:space="preserve">11e congrès de la Société Francophone de Santé Environnement, SFSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Lille (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03078821v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for highly correlated environmental exposures and a censored disease outcome with a Bayesian profile regression mixture model. First application in ionizing radiation epidemiology.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Régression bayésienne sur profils d'exposition : application en épidémiologie des rayonnements ionisants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Belloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Guihenneuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chantal Guihenneuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TIES 2020 Virtual Conference : Frontiers in Statistics, Epidemiology and the Environment, TIES 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">Société Francophone de Santé et Environnement, SFSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03147394v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COmposante RAdioLogique de l’Exposome, multi-expositions, risques de cancers et d’autres pathologies chroniques dans la cohorte Constances : le projet CORALE.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Accounting for highly correlated environmental exposures and a censored disease outcome with a Bayesian profile regression mixture model. First application in ionizing radiation epidemiology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ancelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Belloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Guihenneuc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e congrès de la Société Francophone de Santé Environnement, SFSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Lille (FR), France</w:t>
+              <w:t xml:space="preserve">TIES 2020 Virtual Conference : Frontiers in Statistics, Epidemiology and the Environment, TIES 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150523v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying biomarkers reflecting the adverse outcome pathways from exposures to diseases using molecular epidemiology: example of the molecular epidemiology protocol developed as part of the Concerted Uranium Research in Europe (CURE) project</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Internal dose assessment for the French cohort of uranium workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Davesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Badie</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurpean Radiation Protection Week, ERPW 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on the Health Effects of Incorporated Radionuclides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Radioprotection et de Sûreté Nucléaire - IRSN (France); Commissariat à l'Énergie Atomique et aux Énergies Alternatives - CEA (France), Oct 2018, Fontenay aux Roses, France. pp.03007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/20191403007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150525v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal dose assessment for the French cohort of uranium workers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Integrating epidemiology and biology for radiation risk assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ségolène Bouet</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Klokov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Armant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Adam-Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Health Effects of Incorporated Radionuclides</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Radiation Protection Week, ERPW 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, STOCKHOLM, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05519331v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating epidemiology and biology for radiation risk assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Studying biomarkers reflecting the adverse outcome pathways from exposures to diseases using molecular epidemiology: example of the molecular epidemiology protocol developed as part of the Concerted Uranium Research in Europe (CURE) project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gomolka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Hornhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiation Protection Week, ERPW 2019</w:t>
+              <w:t xml:space="preserve">Eurpean Radiation Protection Week, ERPW 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, STOCKHOLM, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...1507 lines deleted...]
-                <w:t xml:space="preserve">hal-03125587v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living Labs et autres approches participatives appliquées à la recherche sur les multi-expositions environnementales et les risques chroniques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Carrejo Gironza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 2021-00113, Institut de Radioprotection et de Sûreté Nucléaire. 2021, pp.92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-03222498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId195"/>
+      <w:footerReference w:type="default" r:id="rId206"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7240,51 +7706,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593543v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Mawulawoe Sylvie Henyoh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Clero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gr&#233;au" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05589685v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audran Hylebos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juste Goungounga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Guittet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Le Mer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ait- Ali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2026.203364" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05266652v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaylet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinita Chauhan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mezquita" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boroumand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2025.1571290" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04552658v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Carrejo Gironza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.118914" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04739371v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Henyoh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1439355" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03988030v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Samson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Ca&#235;r-Lorho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fournier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15010079" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04540390v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gironza Yara Carrejo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1633" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078822v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Belloni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Guihenneuc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.557006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521586v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Davesne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jovanovic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchardon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-018-1375-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129412v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Seibold" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anssi Auvinen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Averbeck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourguignon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaana M Hartikainen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2019.1665209" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874512v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laurent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Lopez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2018.04.014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871788v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-017-1254-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546109v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hornhardt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Badie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Hall" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR14505.1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551305v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Demoury" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marquant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ielsch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Goujon-Bellec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debayle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP296" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559782v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ca&#235;r-Lorho" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laroche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-016-1152-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121953v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomolka" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haylock" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchardon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giussani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0952-4746/36/2/319" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557563v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhivin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Canu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grellier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2015-103142" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958689v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Zhivin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barrie Richardson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-010316" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862941v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demoury" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ielsch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;mon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2013.08.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8X67FCJW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865172v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Metz-Flamant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acker" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2012-101149" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C69422129CDC13BEC0B6D280FC1AE77624DD85E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113151v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Little" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.V. Azizova" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bazyka" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Bouffler" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cardis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-012-0453-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862948v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ancelet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Richardson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-013-0464-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/31AD07B4A1DB5C3761470E1F4D308DE90AF68B25/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920204v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S.C. Cardis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1204982" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962947v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G. Canu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pires" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dublineau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1003224" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975638v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guseva Canu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2010054" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106074v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Sauce" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhamid Chaikh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sage" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Michel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289950v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;tivier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967573v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choisie Mukakalisa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692208v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04607518v3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862857v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Baudin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Petrequin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Belkasmi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967610v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431753v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427123v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431751v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078821v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147394v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150523v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dreuil" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Greau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150525v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gomolka" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hornhardt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Badie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05519331v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Davesne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Jovanovic" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Bouet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191403007" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150527v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Klokov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Adam-Guillermin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450398v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naby Dia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023424v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134140v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Gerber" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967677v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967514v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04152203v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134191v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04135253v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04032729v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326515v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04039172v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03125587v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03222498v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620462v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Sauce" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhamid Chaikh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;tivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613938v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Yu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Faure" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Praud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Correia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628028v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023424v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450398v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Baudin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choisie Mukakalisa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naby Dia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Samson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134140v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Carrejo Gironza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Gerber" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967677v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchardon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dreuil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967514v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Henyoh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Clero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04152203v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134191v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04135253v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04032729v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Greau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326515v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03125587v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04039172v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593543v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Mawulawoe Sylvie Henyoh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gr&#233;au" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620072v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181855" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05589685v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audran Hylebos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juste Goungounga" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Guittet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Le Mer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ait- Ali" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2026.203364" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05266652v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaylet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinita Chauhan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mezquita" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boroumand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2025.1571290" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04552658v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.118914" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04739371v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1439355" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04540390v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03988030v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Ca&#235;r-Lorho" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fournier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15010079" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134329v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gironza Yara Carrejo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1633" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078822v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Belloni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Guihenneuc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.557006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129412v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Seibold" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anssi Auvinen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Averbeck" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourguignon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaana M Hartikainen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2019.1665209" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521586v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Davesne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jovanovic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchardon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-018-1375-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874512v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laurent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Lopez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2018.04.014" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871788v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-017-1254-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546109v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hornhardt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Badie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Hall" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR14505.1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551305v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Demoury" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marquant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ielsch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Goujon-Bellec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debayle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP296" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559782v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ca&#235;r-Lorho" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laroche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-016-1152-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121953v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomolka" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haylock" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giussani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0952-4746/36/2/319" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557563v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhivin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Canu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grellier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2015-103142" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958689v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Zhivin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barrie Richardson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-010316" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113151v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Little" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.V. Azizova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bazyka" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Bouffler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cardis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-012-0453-6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862948v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ancelet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Richardson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;mon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ielsch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-013-0464-y" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/31AD07B4A1DB5C3761470E1F4D308DE90AF68B25/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862941v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demoury" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2013.08.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8X67FCJW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865172v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Metz-Flamant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acker" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2012-101149" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C69422129CDC13BEC0B6D280FC1AE77624DD85E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920204v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S.C. Cardis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1204982" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962947v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G. Canu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pires" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dublineau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1003224" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975638v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guseva Canu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2010054" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289950v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106074v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sage" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Michel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692208v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04607518v3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862857v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Petrequin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Belkasmi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967573v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967610v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427123v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431751v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431753v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150523v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078821v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147394v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05519331v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Davesne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Jovanovic" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Bouet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191403007" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150527v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Klokov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Adam-Guillermin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150525v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gomolka" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hornhardt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Badie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03222498v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>