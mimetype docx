--- v0 (2026-04-01)
+++ v1 (2026-05-03)
@@ -234,637 +234,637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between muscular mass, inflammatory status, tumor metabolic activity and oral intake in head and neck cancer at the outset of management</w:t>
+                <w:t xml:space="preserve">Effects of dietary camelina oil intake on skeletal muscle metabolism and sarcopenia in older mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Rey</w:t>
+                <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Montaurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Puechmaille</w:t>
+                <w:t xml:space="preserve">Mathieu Rambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition ESPEN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 66, pp.411-420. </w:t>
+              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clnesp.2025.01.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13105-025-01089-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04934120v1</w:t>
+                <w:t xml:space="preserve">hal-05121323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary camelina oil intake on skeletal muscle metabolism and sarcopenia in older mice</w:t>
+                <w:t xml:space="preserve">Système endocannabinoïde et santé musculaire : focus sur le potentiel du cannabididiol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
+                <w:t xml:space="preserve">Anaïs Deglos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Montaurier</w:t>
+                <w:t xml:space="preserve">Nicolas Saroul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Denis</w:t>
+                <w:t xml:space="preserve">Stéphane Walrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13105-025-01089-4⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60 (5), pp.316-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2025.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05121323v1</w:t>
+                <w:t xml:space="preserve">hal-05214980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système endocannabinoïde et santé musculaire : focus sur le potentiel du cannabididiol</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Dietary leucine intake and sarcopenia: from isolated supplementation to combined strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Walrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2025.07.001⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Clinical Nutrition &amp; Metabolic Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (1), pp.75-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MCO.0000000000001180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05214980v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary leucine intake and sarcopenia: from isolated supplementation to combined strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Refeeding syndrome in head and neck cancers: a risk in the prehabilitation of patients?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Alhallak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Walrand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emma Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Adelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Becaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Clinical Nutrition &amp; Metabolic Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MCO.0000000000001180⟩</w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (7), pp.557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00520-025-09583-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361414v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refeeding syndrome in head and neck cancers: a risk in the prehabilitation of patients?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationship between muscular mass, inflammatory status, tumor metabolic activity and oral intake in head and neck cancer at the outset of management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Estoup</w:t>
+                <w:t xml:space="preserve">Mathilde Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Adelou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Aurélien Mulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Becaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Barrat</w:t>
+                <w:t xml:space="preserve">Mathilde Puechmaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (7), pp.557. </w:t>
+              <w:t xml:space="preserve">Clinical Nutrition ESPEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 66, pp.411-420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00520-025-09583-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clnesp.2025.01.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05121319v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cannabidiol protects C2C12 myotubes against cisplatin-induced atrophy by regulating oxidative stress</w:t>
               </w:r>
@@ -902,51 +902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Patrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saroul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 326 (4), pp.C1226-C1236. </w:t>
@@ -1023,51 +1023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phelipe Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Patrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1112,299 +1112,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin D deficiency contributes to overtraining syndrome in excessive trained C57BL /6 mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Associating Inulin with a Pea Protein Improves Fast-Twitch Skeletal Muscle Mass and Muscle Mitochondrial Activities in Old Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Talvas</w:t>
+                <w:t xml:space="preserve">Marine Gueugneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Patrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Norgieux</w:t>
+                <w:t xml:space="preserve">Carmen Malnero-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Burban</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Patrac</w:t>
+                <w:t xml:space="preserve">Christelle Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.14449⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (17), pp.3766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu15173766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04162920v1</w:t>
+                <w:t xml:space="preserve">hal-04217866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associating Inulin with a Pea Protein Improves Fast-Twitch Skeletal Muscle Mass and Muscle Mitochondrial Activities in Old Rats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Salles</w:t>
+                <w:t xml:space="preserve">Vitamin D deficiency contributes to overtraining syndrome in excessive trained C57BL /6 mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Talvas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Norgieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Gueugneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Patrac</w:t>
+                <w:t xml:space="preserve">E. Burban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Malnero-Fernandez</w:t>
+                <w:t xml:space="preserve">C. Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Guillet</w:t>
+                <w:t xml:space="preserve">V. Patrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (17), pp.3766. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (11), pp.2149-2165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu15173766⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sms.14449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04217866v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deleterious Effect of High-Fat Diet on Skeletal Muscle Performance Is Prevented by High-Protein Intake in Adult Rats but Not in Old Rats</w:t>
               </w:r>
@@ -1442,51 +1442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, pp.749049. </w:t>
@@ -1550,51 +1550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Mm. Vaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1710,51 +1710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc van den Berghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Walrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 236 (4), pp.2669-2683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1801,77 +1801,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pea Proteins Have Anabolic Effects Comparable to Milk Proteins on Whole Body Protein Retention and Muscle Protein Metabolism in Old Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Malnero-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2095,51 +2095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Laleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Patrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2184,295 +2184,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02916889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation, process conditions, and biological evaluation of dairy mixed gels containing fava bean and milk proteins: Effect on protein retention in growing young rats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Insaf Berrazaga</w:t>
+                <w:t xml:space="preserve">4E-BP1 and 4E-BP2 double knockout mice are protected from aging-associated sarcopenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Patrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Mession</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christelle Guillet</w:t>
+                <w:t xml:space="preserve">Brian Ingram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2018-14610⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (3), pp.696-709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcsm.12412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02382900v1</w:t>
+                <w:t xml:space="preserve">hal-04002062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4E-BP1 and 4E-BP2 double knockout mice are protected from aging-associated sarcopenia</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Brian Ingram</w:t>
+                <w:t xml:space="preserve">Formulation, process conditions, and biological evaluation of dairy mixed gels containing fava bean and milk proteins: Effect on protein retention in growing young rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Berrazaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Combaret</w:t>
+                <w:t xml:space="preserve">J.L. Mession</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Laleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (3), pp.696-709. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 102 (2), pp.1066-1082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcsm.12412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2018-14610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04002062v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle metabolic alterations induced by genetic ablation of 4E-BP1 and 4E-BP2 in response to diet-induced obesity.</w:t>
               </w:r>
@@ -2484,51 +2484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3366,51 +3366,51 @@
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/hmg/ddr072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04277349v1</w:t>
+                <w:t xml:space="preserve">hal-04785625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TCF7L2 splice variants have distinct effects on β-cell turnover and function</w:t>
               </w:r>
@@ -3500,587 +3500,587 @@
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/hmg/ddr072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785625v1</w:t>
+                <w:t xml:space="preserve">hal-04277349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variation in GIPR influences the glucose and insulin responses to an oral glucose challenge</w:t>
+                <w:t xml:space="preserve">S6K1 Plays a Critical Role in Early Adipocyte Differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richa Saxena</w:t>
+                <w:t xml:space="preserve">Larissa Carnevalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-France Hivert</w:t>
+                <w:t xml:space="preserve">Kouhei Masuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Langenberg</w:t>
+                <w:t xml:space="preserve">Francesca Frigerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toshiko Tanaka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">James Pankow</w:t>
+                <w:t xml:space="preserve">Sung Hee Um</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ng.521⟩</w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (5), pp.763-774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2010.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785839v1</w:t>
+                <w:t xml:space="preserve">hal-04785848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammatory Role of Toll-Like Receptors in Human and Murine Adipose Tissue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New genetic loci implicated in fasting glucose homeostasis and their impact on type 2 diabetes risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josée Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Poulain-Godefroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
+                <w:t xml:space="preserve">Claudia Langenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Plancq</w:t>
+                <w:t xml:space="preserve">Inga Prokopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Lecœur</w:t>
+                <w:t xml:space="preserve">Richa Saxena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pattou</w:t>
+                <w:t xml:space="preserve">Nicole Soranzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediators of Inflammation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2010, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (2), pp.105-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2010/823486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ng.520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785846v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New genetic loci implicated in fasting glucose homeostasis and their impact on type 2 diabetes risk</w:t>
+                <w:t xml:space="preserve">Inflammatory Role of Toll-Like Receptors in Human and Murine Adipose Tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josée Dupuis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudia Langenberg</w:t>
+                <w:t xml:space="preserve">Odile Poulain-Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inga Prokopenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richa Saxena</w:t>
+                <w:t xml:space="preserve">Pauline Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Soranzo</w:t>
+                <w:t xml:space="preserve">Cécile Lecœur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pattou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ng.520⟩</w:t>
+              <w:t xml:space="preserve">Mediators of Inflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2010/823486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785843v1</w:t>
+                <w:t xml:space="preserve">hal-04785846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S6K1 Plays a Critical Role in Early Adipocyte Differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Larissa Carnevalli</w:t>
+                <w:t xml:space="preserve">Genetic variation in GIPR influences the glucose and insulin responses to an oral glucose challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richa Saxena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kouhei Masuda</w:t>
+                <w:t xml:space="preserve">Marie-France Hivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Langenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Frigerio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
+                <w:t xml:space="preserve">Toshiko Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sung Hee Um</w:t>
+                <w:t xml:space="preserve">James Pankow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 18 (5), pp.763-774. </w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (2), pp.142-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2010.02.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ng.521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785848v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of citrulline in human plasma, red blood cells and urine by electron impact (EI) ionization gas chromatography–mass spectrometry</w:t>
               </w:r>
@@ -4206,291 +4206,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevated sensitivity to diet-induced obesity and insulin resistance in mice lacking 4E-BP1 and 4E-BP2</w:t>
+                <w:t xml:space="preserve">Acute depletion of plasma glutamine increases leucine oxidation in prednisone-treated humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Petroulakis</w:t>
+                <w:t xml:space="preserve">Nelly Mauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabina Paglialunga</w:t>
+                <w:t xml:space="preserve">Susan Welch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Poulin</w:t>
+                <w:t xml:space="preserve">Morey Haymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Richard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Darmaun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 117 (2), pp.387-396. </w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (2), pp.231-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/JCI29528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2006.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785804v1</w:t>
+                <w:t xml:space="preserve">hal-04785801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute depletion of plasma glutamine increases leucine oxidation in prednisone-treated humans</w:t>
+                <w:t xml:space="preserve">Elevated sensitivity to diet-induced obesity and insulin resistance in mice lacking 4E-BP1 and 4E-BP2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Mauras</w:t>
+                <w:t xml:space="preserve">Emmanuel Petroulakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Welch</w:t>
+                <w:t xml:space="preserve">Sabina Paglialunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morey Haymond</w:t>
+                <w:t xml:space="preserve">Francis Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Darmaun</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denis Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 26 (2), pp.231-238. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 117 (2), pp.387-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2006.09.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1172/JCI29528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785801v1</w:t>
+                <w:t xml:space="preserve">hal-04785804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation of citrulline availability in humans</w:t>
               </w:r>
@@ -4974,51 +4974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laboisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Darmaun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 285 (1), pp.G128-G136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5104,51 +5104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Piloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Darmaun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pediatric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 51 (1), pp.87-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5234,51 +5234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Darmaun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 50 (3), pp.293-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5484,521 +5484,521 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endocannabinoids as potential biomarkers of sarcopeniac obesity in patients with severe obesity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Capel</w:t>
+                <w:t xml:space="preserve">Modulation de l'atrophie musculaire par le CBD dans un modèle de myotubes C2C12 exposés à différentes chimiothérapies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Deglos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Guillet</w:t>
+                <w:t xml:space="preserve">V. Patrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saroul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th ESPEN Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235634v1</w:t>
+                <w:t xml:space="preserve">hal-05316468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation de l'atrophie musculaire par le CBD dans un modèle de myotubes C2C12 exposés à différentes chimiothérapies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Saroul</w:t>
+                <w:t xml:space="preserve">Rôle des endocannabinoïdes comme marqueurs biologiques de l'obésité sarcopénique chez les patients en situation d'obésité sévère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316468v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des endocannabinoïdes comme marqueurs biologiques de l'obésité sarcopénique chez les patients en situation d'obésité sévère</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Lipidomic profile analysis reveals new links to sarcopenic obesity criteria in the obesar cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christelle Guillet</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maharajah Ponnaiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">47th ESPEN Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316462v1</w:t>
+                <w:t xml:space="preserve">hal-05235652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration des liens entre le profil lipidomique circulant et l'obésité sarcopénique dans la cohorte OBESAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Capel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maharajah Ponnaiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -6053,506 +6053,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipidomic profile analysis reveals new links to sarcopenic obesity criteria in the obesar cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endocannabinoids as potential biomarkers of sarcopeniac obesity in patients with severe obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maharajah Ponnaiah</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th ESPEN Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235652v1</w:t>
+                <w:t xml:space="preserve">hal-05235634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemotherapy-dependent effect of cannabidiol on skeletal muscle atrophy in a model of myotubes in culture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’effet protecteur du cannabidiol sur l’atrophie musculaire induite in vitro varie avec le type de chimiothérapie utilisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Pumain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Patrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saroul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Walrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Walrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESPEN Congress on clinical nutrition and metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701149v1</w:t>
+                <w:t xml:space="preserve">hal-04785729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effet protecteur du cannabidiol sur l’atrophie musculaire induite in vitro varie avec le type de chimiothérapie utilisé</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Système endocannabinoïde et santé musculaire : exemple du cannabidiol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785729v1</w:t>
+                <w:t xml:space="preserve">hal-04785930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système endocannabinoïde et santé musculaire : exemple du cannabidiol</w:t>
+                <w:t xml:space="preserve">Chemotherapy-dependent effect of cannabidiol on skeletal muscle atrophy in a model of myotubes in culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Pumain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Patrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saroul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Walrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">ESPEN Congress on clinical nutrition and metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785930v1</w:t>
+                <w:t xml:space="preserve">hal-04701149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Végétalisation de l’alimentation et santé : intérêt nutritionnel de farines issues de grains de blés germés sur la croissance, la digestibilité protéique et le métabolisme musculaire chez le rat en croissance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonifacie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7160,51 +7160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Laleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses - RFL#2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
@@ -7480,51 +7480,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les protéines du ver de farine représentent une alternative intéressante à la caséine au cours de l'entraînement physique chez le rat en croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7599,446 +7599,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cannabidiol prévient l'atrophie induite par le cisplatine dans un modèle de myotubes en culture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cannabidiol prevents cisplatin-induced atrophy in a model of myotubes in culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phelipe Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">European Society for Parenteral and Enteral Nutrtition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889458v1</w:t>
+                <w:t xml:space="preserve">hal-03889427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cannabidiol prevents cisplatin-induced atrophy in a model of myotubes in culture</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Un entraînement excentrique excessif chez des souris carencées en vitamine D conduit à une perte de capacités physiques, une atrophie musculaire et une inflammation systémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Norgieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Patrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for Parenteral and Enteral Nutrtition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. 37 (2), pp.e32, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2023.03.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889427v1</w:t>
+                <w:t xml:space="preserve">hal-04150494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l’apport protéique sur le métabolisme musculaire de rats rendus obèses par un régime riche en graisses dans un contexte d’obésité sarcopénique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Poggiogalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah de Saint Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France. 37 (2), pp.e72-e73, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nupar.2023.03.132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un entraînement excentrique excessif chez des souris carencées en vitamine D conduit à une perte de capacités physiques, une atrophie musculaire et une inflammation systémique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le cannabidiol prévient l'atrophie induite par le cisplatine dans un modèle de myotubes en culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. 37 (2), pp.e32, 2023, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2023.03.054⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04150494v1</w:t>
+                <w:t xml:space="preserve">hal-03889458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The inhibition of the endocannabinoid system partly restores skeletal muscle function in old obese and sarcopenic mice</w:t>
               </w:r>
@@ -8050,51 +8050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Patrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8264,1135 +8264,1135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03036290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la consommation des pâtes alimentaires mixtes blé-légumineuses sur le métabolisme protéique du rat âgé</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Guillet</w:t>
+                <w:t xml:space="preserve">Genetic ablation of 4E-BP1 and 4E-BP2 is associated with increased muscle mass, strength, protein synthesis, and energy metabolism alterations in aged mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Ingram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses - RFL#2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Toulouse, France. 2018</w:t>
+              <w:t xml:space="preserve">Benelux Metabolomic Days 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Rotterdam, Netherlands. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154410v1</w:t>
+                <w:t xml:space="preserve">hal-02735400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic ablation of 4E-BP1 and 4E-BP2 is associated with increased muscle mass, strength, protein synthesis, and energy metabolism alterations in aged mice.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+                <w:t xml:space="preserve">Effets d’un régime à haute teneur en protéines dans un contexte de surnutrition lipidique et calorique sur la synthèse protéique musculaire et l’infiltration lipidique chez les rats adultes et âgés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Poggiogalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Benelux Metabolomic Days 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Rotterdam, Netherlands. 2018</w:t>
+              <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nice, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735400v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d’un régime à haute teneur en protéines dans un contexte de surnutrition lipidique et calorique sur la synthèse protéique musculaire et l’infiltration lipidique chez les rats adultes et âgés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aude Carayon</w:t>
+                <w:t xml:space="preserve">Effet de la consommation des pâtes alimentaires mixtes blé-légumineuses sur le métabolisme protéique du rat âgé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Berrazaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Laleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nice, France. 2018</w:t>
+              <w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses - RFL#2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Toulouse, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984267v1</w:t>
+                <w:t xml:space="preserve">hal-02154410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic ablation of 4E-BP1 and 4E-BP2 is associated with increased muscle mass, strength and protein synthesis in aged male-mice</w:t>
+                <w:t xml:space="preserve">La délétion de 4E-BP1 et 4E-BP2 permet le maintien de la masse, de la force et de la synthèse protéique musculaires chez des souris âgées mâles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICFSR 2017 International Conference on Frailty &amp; Sarcopenia Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Barcelone, Spain. 2017</w:t>
+              <w:t xml:space="preserve">Journée Scientifique du CRNH Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Clermont-Ferrand, France. n.p., 2017, Journée Scientifique du CRNH Auvergne 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594545v1</w:t>
+                <w:t xml:space="preserve">hal-01644041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La délétion de 4E-BP1 et 4E-BP2 permet le maintien de la masse, de la force et de la synthèse protéique musculaires chez des souris âgées mâles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les endocannabinoïdes stimulent la synthèse protéique dans un modèle de myotubes en culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Walrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734570v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation et procédés de fabrication des gels laitiers enrichis en globulines de fèverole : Impact sur la rétention protéique chez les rats jeunes en croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Berrazaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mession</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Laleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Nantes, France. pp.460, 2017, Livre des résumés Journées Francophones de Nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les endocannabinoïdes stimulent la synthèse protéique dans un modèle de myotubes en culture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do different protein intakes influence body composition and muscle function in obese rats ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Rossignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Patrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t>
+              <w:t xml:space="preserve">ECO 2017, 24. European Congress on Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Porto, Portugal. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734569v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La délétion de 4E-BP1 et 4E-BP2 permet le maintien de la masse, de la force et de la synthèse protéique musculaires chez des souris âgées mâles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lydie Combaret</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique du CRNH Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Clermont-Ferrand, France. n.p., 2017, Journée Scientifique du CRNH Auvergne 2017</w:t>
+              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644041v1</w:t>
+                <w:t xml:space="preserve">hal-02734570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do different protein intakes influence body composition and muscle function in obese rats ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Rossignon</w:t>
+                <w:t xml:space="preserve">Genetic ablation of 4E-BP1 and 4E-BP2 is associated with increased muscle mass, strength and protein synthesis in aged male-mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Martin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
+                <w:t xml:space="preserve">Carla Domingues-Costa Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECO 2017, 24. European Congress on Obesity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Porto, Portugal. 2017</w:t>
+              <w:t xml:space="preserve">ICFSR 2017 International Conference on Frailty &amp; Sarcopenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Barcelone, Spain. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595260v1</w:t>
+                <w:t xml:space="preserve">hal-01594545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'invalidation génétique des protéines 4E-BP1/2 chez la souris induit l'insulino-résistance et une lipotoxicité au niveau musculaire</w:t>
               </w:r>
@@ -9451,73 +9451,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Patrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Montpellier, France. 221 p., 2016, JFN 2016-Livre des résumés</w:t>
+              <w:t xml:space="preserve">9. Journée Scientifique du CRNH Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Clermont-Ferrand, France. 27 p., 2016, Fascicule de la 9ème Journée Scientifique du CRNH Auvergne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740198v1</w:t>
+                <w:t xml:space="preserve">hal-02742325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'invalidation génétique des protéines 4E-BP1/2 chez la souris induit l'insulino-résistance et une lipotoxicité au niveau musculaire</w:t>
               </w:r>
@@ -9576,448 +9576,448 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Patrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journée Scientifique du CRNH Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Clermont-Ferrand, France. 27 p., 2016, Fascicule de la 9ème Journée Scientifique du CRNH Auvergne</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Montpellier, France. 221 p., 2016, JFN 2016-Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742325v1</w:t>
+                <w:t xml:space="preserve">hal-02740198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résistance anabolique lors d'une surnutrition lipidique n'est pas levée par un apport protéique supplémentaire chez le rat âgé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’activité BCATm n’est pas modifiée dans l’intestin, mais augmenté dans le muscle chez le rat âgé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Berry</w:t>
+                <w:t xml:space="preserve">Véronique V. Patrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journée Scientifique du CRNH Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. 2015, 8ème Journée Scientifique du CRNH Auvergne</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition JFN 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Marseille, France. 639 p., 2015, JFN 2015-Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01263584v1</w:t>
+                <w:t xml:space="preserve">hal-02742167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La carence en vitamine D diminue les capacités de régénération musculaire chez le rat âgé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Domingues-Costa Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Goncalves-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition JFN 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Marseille, France. , 639 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’activité BCATm n’est pas modifiée dans l’intestin, mais augmenté dans le muscle chez le rat âgé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La résistance anabolique lors d'une surnutrition lipidique n'est pas levée par un apport protéique supplémentaire chez le rat âgé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Patrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique V. Patrac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Boirie</w:t>
+                <w:t xml:space="preserve">Alexandre Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition JFN 2015</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition, JFN2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Marseille, France. 639 p., 2015, JFN 2015-Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742167v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résistance anabolique lors d'une surnutrition lipidique n'est pas levée par un apport protéique supplémentaire chez le rat âgé</w:t>
               </w:r>
@@ -10042,107 +10042,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Patrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition, JFN2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Marseille, France. 639 p., 2015, JFN 2015-Livre des résumés</w:t>
+              <w:t xml:space="preserve">8. Journée Scientifique du CRNH Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. 2015, 8ème Journée Scientifique du CRNH Auvergne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738929v1</w:t>
+                <w:t xml:space="preserve">hal-01263584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10501,51 +10501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505683v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fougerat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Mazurak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bacquer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranon.2025.102596" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934120v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Becaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Puechmaille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2025.01.052" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121323v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rambeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-025-01089-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214980v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Deglos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saroul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.07.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361414v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000001180" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121319v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Alhallak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Estoup" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Adelou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barrat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-025-09583-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619811v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phelipe Sanchez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patrac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Rivoirard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00622.2023" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001671v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fajardo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00258.2022" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04162920v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talvas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Norgieux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burban" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giraudet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Patrac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14449" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217866v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Malnero-Fernandez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15173766" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Poggiogalle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rossignon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Carayon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Capel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.749049" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03879054v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chanet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Mm. Vaes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske Brouwer-Brolsma" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-04246-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935270v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Lanchais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Combe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c van den Berghe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.30034" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506988v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraudet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13124234" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463603v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Piscitelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vincent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12855" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916889v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Berrazaga" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Laleg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12061596" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382900v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Mession" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-14610" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002062v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ingram" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12412" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594848v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201700128" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277265v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Neve" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Huyvaert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Leloire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-013-3154-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04532381v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Queniat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Gmyr" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Kerr-Conte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lefebvre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-12-0351" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785887v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vandewalle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Balavoine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericka Moerman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-12-0071" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04532375v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277307v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Bacquer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kerr-Conte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gargani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delalleau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huyvaert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-012-2660-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277349v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Shu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Marchand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Paroni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddr072" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785625v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785839v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richa Saxena" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Hivert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Langenberg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiko Tanaka" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Pankow" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.521" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785846v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Poulain-Godefroy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Plancq" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lec&#339;ur" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pattou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/823486" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785843v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Dupuis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Prokopenko" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Soranzo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.520" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785848v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Carnevalli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouhei Masuda" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frigerio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Hee Um" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2010.02.018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785816v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Roug&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Des Robert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Robins" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France de la Cocheti&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2008.01.055" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDLTPVXZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785804v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petroulakis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Paglialunga" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Poulin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Richard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI29528" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785801v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Mauras" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Welch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morey Haymond" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Darmaun" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2006.09.010" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785815v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Volteau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00289.2007" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785793v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Martineau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Mamane" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2006225514" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785776v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785769v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Petroulakis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mamane" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Shahbazian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sonenberg" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6602902" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785766v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laboisse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00459.2002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785761v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Piloquet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roz&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/00006450-200201000-00016" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785741v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nguyen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dumon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/meta.2001.21018" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0C17D81-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867977v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Nazih" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Blotti&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meynial-Denis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laboisse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.2001.281.6.G1340" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235634v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pouget" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316468v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316462v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423172v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharajah Ponnaiah" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316428v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235652v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701149v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Pumain" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785729v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785930v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661814v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonifacie" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Collin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337604v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036273v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Salles" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Piscitelli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Di Marzo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Walrand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624728v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poggiogalle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossignon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Carayon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0261-5614(19)32946-2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927459v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798045v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056814v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063641v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Collin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(13)70282-6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1J9657W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460803v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Talvas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889458v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889427v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150529v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Saint Vincent" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.132" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150494v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salles" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.054" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470751v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036290v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Di Marzo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154410v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735400v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ingram" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984267v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594545v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Domingues-Costa Faria" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734570v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154405v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mession" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734569v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644041v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595260v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740198v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742325v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263584v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berry" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739780v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742167v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Patrac" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Boirie" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738929v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311403v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-810422-4.00003-8" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04865418v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505683v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fougerat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Mazurak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bacquer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranon.2025.102596" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121323v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rambeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-025-01089-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214980v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Deglos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saroul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.07.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361414v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000001180" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121319v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Alhallak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Estoup" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Adelou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Becaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barrat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-025-09583-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934120v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Puechmaille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2025.01.052" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619811v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phelipe Sanchez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patrac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Rivoirard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00622.2023" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001671v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fajardo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00258.2022" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217866v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Malnero-Fernandez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15173766" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04162920v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talvas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Norgieux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burban" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giraudet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Patrac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14449" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Poggiogalle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rossignon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Carayon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Capel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.749049" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03879054v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chanet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Mm. Vaes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske Brouwer-Brolsma" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-04246-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935270v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Lanchais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Combe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c van den Berghe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.30034" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506988v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraudet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13124234" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463603v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Piscitelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vincent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12855" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916889v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Berrazaga" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Laleg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12061596" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002062v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ingram" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12412" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382900v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Mession" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-14610" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594848v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201700128" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277265v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Neve" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Huyvaert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Leloire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-013-3154-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04532381v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Queniat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Gmyr" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Kerr-Conte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lefebvre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-12-0351" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785887v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vandewalle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Balavoine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericka Moerman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-12-0071" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04532375v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277307v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Bacquer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kerr-Conte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gargani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delalleau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huyvaert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-012-2660-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785625v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Shu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Marchand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Paroni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddr072" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277349v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785848v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Carnevalli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouhei Masuda" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frigerio" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Hee Um" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2010.02.018" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785843v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Dupuis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Langenberg" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Prokopenko" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richa Saxena" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Soranzo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.520" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785846v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Poulain-Godefroy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Plancq" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lec&#339;ur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pattou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/823486" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785839v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Hivert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiko Tanaka" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Pankow" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.521" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785816v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Roug&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Des Robert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Robins" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France de la Cocheti&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2008.01.055" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDLTPVXZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785801v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Mauras" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Welch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morey Haymond" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Darmaun" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2006.09.010" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785804v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petroulakis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Paglialunga" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Poulin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Richard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI29528" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785815v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Volteau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00289.2007" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785793v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Martineau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Mamane" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2006225514" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785776v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785769v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Petroulakis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mamane" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Shahbazian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sonenberg" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6602902" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785766v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laboisse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00459.2002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785761v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Piloquet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roz&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/00006450-200201000-00016" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785741v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nguyen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dumon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/meta.2001.21018" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0C17D81-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867977v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Nazih" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Blotti&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meynial-Denis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laboisse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.2001.281.6.G1340" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316468v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316462v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pouget" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235652v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharajah Ponnaiah" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423172v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316428v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235634v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785729v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Pumain" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785930v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701149v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661814v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonifacie" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Collin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337604v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036273v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Salles" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Piscitelli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Di Marzo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Walrand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624728v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poggiogalle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossignon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Carayon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0261-5614(19)32946-2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927459v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798045v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056814v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063641v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Collin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(13)70282-6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1J9657W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460803v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Talvas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889427v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150494v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salles" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.054" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150529v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Saint Vincent" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.132" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889458v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470751v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036290v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Di Marzo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735400v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ingram" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984267v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154410v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644041v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734569v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154405v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mession" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595260v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734570v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594545v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Domingues-Costa Faria" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742325v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740198v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742167v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Patrac" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Boirie" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739780v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berry" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738929v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263584v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311403v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-810422-4.00003-8" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04865418v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>