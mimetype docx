--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -485,252 +485,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05214980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary leucine intake and sarcopenia: from isolated supplementation to combined strategies</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Refeeding syndrome in head and neck cancers: a risk in the prehabilitation of patients?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Alhallak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Adelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Becaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Clinical Nutrition &amp; Metabolic Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MCO.0000000000001180⟩</w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (7), pp.557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00520-025-09583-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361414v1</w:t>
+                <w:t xml:space="preserve">hal-05121319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refeeding syndrome in head and neck cancers: a risk in the prehabilitation of patients?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dietary leucine intake and sarcopenia: from isolated supplementation to combined strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Walrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (7), pp.557. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Clinical Nutrition &amp; Metabolic Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (1), pp.75-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00520-025-09583-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/MCO.0000000000001180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05121319v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between muscular mass, inflammatory status, tumor metabolic activity and oral intake in head and neck cancer at the outset of management</w:t>
               </w:r>
@@ -755,51 +755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Becaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Puechmaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1112,299 +1112,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associating Inulin with a Pea Protein Improves Fast-Twitch Skeletal Muscle Mass and Muscle Mitochondrial Activities in Old Rats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vitamin D deficiency contributes to overtraining syndrome in excessive trained C57BL /6 mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Gueugneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Patrac</w:t>
+                <w:t xml:space="preserve">J. Talvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Malnero-Fernandez</w:t>
+                <w:t xml:space="preserve">C. Norgieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Guillet</w:t>
+                <w:t xml:space="preserve">E. Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Patrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu15173766⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (11), pp.2149-2165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.14449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217866v1</w:t>
+                <w:t xml:space="preserve">hal-04162920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin D deficiency contributes to overtraining syndrome in excessive trained C57BL /6 mice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Norgieux</w:t>
+                <w:t xml:space="preserve">Associating Inulin with a Pea Protein Improves Fast-Twitch Skeletal Muscle Mass and Muscle Mitochondrial Activities in Old Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Burban</w:t>
+                <w:t xml:space="preserve">Marine Gueugneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Patrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Giraudet</w:t>
+                <w:t xml:space="preserve">Carmen Malnero-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Patrac</w:t>
+                <w:t xml:space="preserve">Christelle Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 33 (11), pp.2149-2165. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (17), pp.3766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sms.14449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu15173766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04162920v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deleterious Effect of High-Fat Diet on Skeletal Muscle Performance Is Prevented by High-Protein Intake in Adult Rats but Not in Old Rats</w:t>
               </w:r>
@@ -1550,51 +1550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Mm. Vaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1652,291 +1652,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute rimonabant treatment promotes protein synthesis in C2C12 myotubes through a CB1‐independent mechanism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pea Proteins Have Anabolic Effects Comparable to Milk Proteins on Whole Body Protein Retention and Muscle Protein Metabolism in Old Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Malnero-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kassandra Lanchais</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcp.30034⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (12), pp.4234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13124234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935270v1</w:t>
+                <w:t xml:space="preserve">hal-03506988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pea Proteins Have Anabolic Effects Comparable to Milk Proteins on Whole Body Protein Retention and Muscle Protein Metabolism in Old Rats</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acute rimonabant treatment promotes protein synthesis in C2C12 myotubes through a CB1‐independent mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carmen Malnero-Fernandez</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassandra Lanchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Giraudet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loïc van den Berghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Walrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (12), pp.4234. </w:t>
+              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 236 (4), pp.2669-2683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu13124234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcp.30034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03506988v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alterations of the endocannabinoid system and circulating and peripheral tissue levels of endocannabinoids in sarcopenic rats</w:t>
               </w:r>
@@ -2095,51 +2095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Laleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Patrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2203,51 +2203,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4E-BP1 and 4E-BP2 double knockout mice are protected from aging-associated sarcopenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Patrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2376,51 +2376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Laleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 102 (2), pp.1066-1082. </w:t>
@@ -2471,90 +2471,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle metabolic alterations induced by genetic ablation of 4E-BP1 and 4E-BP2 in response to diet-induced obesity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 61 (9), </w:t>
@@ -2964,51 +2964,51 @@
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1530/JOE-12-0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785887v1</w:t>
+                <w:t xml:space="preserve">inserm-04532375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation and functional effects of ZNT8 in human pancreatic islets</w:t>
               </w:r>
@@ -3098,51 +3098,51 @@
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1530/JOE-12-0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04532375v1</w:t>
+                <w:t xml:space="preserve">hal-04785887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TCF7L2 rs7903146 impairs islet function and morphology in non-diabetic individuals</w:t>
               </w:r>
@@ -3366,51 +3366,51 @@
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/hmg/ddr072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785625v1</w:t>
+                <w:t xml:space="preserve">hal-04277349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TCF7L2 splice variants have distinct effects on β-cell turnover and function</w:t>
               </w:r>
@@ -3500,509 +3500,509 @@
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/hmg/ddr072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04277349v1</w:t>
+                <w:t xml:space="preserve">hal-04785625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S6K1 Plays a Critical Role in Early Adipocyte Differentiation</w:t>
+                <w:t xml:space="preserve">Inflammatory Role of Toll-Like Receptors in Human and Murine Adipose Tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larissa Carnevalli</w:t>
+                <w:t xml:space="preserve">Odile Poulain-Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kouhei Masuda</w:t>
+                <w:t xml:space="preserve">Pauline Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Frigerio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
+                <w:t xml:space="preserve">Cécile Lecœur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sung Hee Um</w:t>
+                <w:t xml:space="preserve">François Pattou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 18 (5), pp.763-774. </w:t>
+              <w:t xml:space="preserve">Mediators of Inflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2010.02.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2010/823486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785848v1</w:t>
+                <w:t xml:space="preserve">hal-04785846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New genetic loci implicated in fasting glucose homeostasis and their impact on type 2 diabetes risk</w:t>
+                <w:t xml:space="preserve">S6K1 Plays a Critical Role in Early Adipocyte Differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josée Dupuis</w:t>
+                <w:t xml:space="preserve">Larissa Carnevalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Langenberg</w:t>
+                <w:t xml:space="preserve">Kouhei Masuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inga Prokopenko</w:t>
+                <w:t xml:space="preserve">Francesca Frigerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richa Saxena</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicole Soranzo</w:t>
+                <w:t xml:space="preserve">Sung Hee Um</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ng.520⟩</w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (5), pp.763-774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2010.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785843v1</w:t>
+                <w:t xml:space="preserve">hal-04785848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammatory Role of Toll-Like Receptors in Human and Murine Adipose Tissue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New genetic loci implicated in fasting glucose homeostasis and their impact on type 2 diabetes risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josée Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Poulain-Godefroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
+                <w:t xml:space="preserve">Claudia Langenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Plancq</w:t>
+                <w:t xml:space="preserve">Inga Prokopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Lecœur</w:t>
+                <w:t xml:space="preserve">Richa Saxena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pattou</w:t>
+                <w:t xml:space="preserve">Nicole Soranzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediators of Inflammation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2010, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (2), pp.105-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2010/823486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ng.520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785846v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variation in GIPR influences the glucose and insulin responses to an oral glucose challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richa Saxena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Langenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshiko Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4206,291 +4206,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute depletion of plasma glutamine increases leucine oxidation in prednisone-treated humans</w:t>
+                <w:t xml:space="preserve">Elevated sensitivity to diet-induced obesity and insulin resistance in mice lacking 4E-BP1 and 4E-BP2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Mauras</w:t>
+                <w:t xml:space="preserve">Emmanuel Petroulakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Welch</w:t>
+                <w:t xml:space="preserve">Sabina Paglialunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morey Haymond</w:t>
+                <w:t xml:space="preserve">Francis Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Darmaun</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denis Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 26 (2), pp.231-238. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 117 (2), pp.387-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2006.09.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1172/JCI29528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785801v1</w:t>
+                <w:t xml:space="preserve">hal-04785804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevated sensitivity to diet-induced obesity and insulin resistance in mice lacking 4E-BP1 and 4E-BP2</w:t>
+                <w:t xml:space="preserve">Acute depletion of plasma glutamine increases leucine oxidation in prednisone-treated humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Petroulakis</w:t>
+                <w:t xml:space="preserve">Nelly Mauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabina Paglialunga</w:t>
+                <w:t xml:space="preserve">Susan Welch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Poulin</w:t>
+                <w:t xml:space="preserve">Morey Haymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Richard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Darmaun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 117 (2), pp.387-396. </w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (2), pp.231-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/JCI29528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2006.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785804v1</w:t>
+                <w:t xml:space="preserve">hal-04785801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation of citrulline availability in humans</w:t>
               </w:r>
@@ -4974,51 +4974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laboisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Darmaun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 285 (1), pp.G128-G136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5104,51 +5104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Piloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Darmaun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pediatric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 51 (1), pp.87-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5234,51 +5234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Darmaun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 50 (3), pp.293-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5503,64 +5503,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation de l'atrophie musculaire par le CBD dans un modèle de myotubes C2C12 exposés à différentes chimiothérapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Deglos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Patrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5667,51 +5667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
@@ -5734,51 +5734,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipidomic profile analysis reveals new links to sarcopenic obesity criteria in the obesar cohort</w:t>
+                <w:t xml:space="preserve">Exploration des liens entre le profil lipidomique circulant et l'obésité sarcopénique dans la cohorte OBESAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
@@ -5813,267 +5813,267 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maharajah Ponnaiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th ESPEN Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235652v1</w:t>
+                <w:t xml:space="preserve">hal-05423172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration des liens entre le profil lipidomique circulant et l'obésité sarcopénique dans la cohorte OBESAR</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Endocannabinoid system and skeletal muscle wasting in cachexia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Joint Medical Symposium (2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Shangaï, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423172v1</w:t>
+                <w:t xml:space="preserve">hal-05316428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endocannabinoid system and skeletal muscle wasting in cachexia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lipidomic profile analysis reveals new links to sarcopenic obesity criteria in the obesar cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maharajah Ponnaiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Medical Symposium (2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Shangaï, China</w:t>
+              <w:t xml:space="preserve">47th ESPEN Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316428v1</w:t>
+                <w:t xml:space="preserve">hal-05235652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endocannabinoids as potential biomarkers of sarcopeniac obesity in patients with severe obesity</w:t>
               </w:r>
@@ -6111,51 +6111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th ESPEN Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Prague, Czech Republic</w:t>
@@ -6508,51 +6508,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Végétalisation de l’alimentation et santé : intérêt nutritionnel de farines issues de grains de blés germés sur la croissance, la digestibilité protéique et le métabolisme musculaire chez le rat en croissance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonifacie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6918,51 +6918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st ESPEN Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Krakow, Poland. pp.S176-S176, </w:t>
@@ -7013,51 +7013,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le blocage du système endocannabinoïde stimule la synthèse protéique via un mécanisme mTOR et calcium dépendant dans un modèle de myotubes en culture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassandra Lanchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7160,51 +7160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Laleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses - RFL#2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
@@ -7328,51 +7328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7532,51 +7532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Talvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN) 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
@@ -7687,77 +7687,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un entraînement excentrique excessif chez des souris carencées en vitamine D conduit à une perte de capacités physiques, une atrophie musculaire et une inflammation systémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Norgieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Burban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Patrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7847,51 +7847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Poggiogalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8283,51 +8283,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic ablation of 4E-BP1 and 4E-BP2 is associated with increased muscle mass, strength, protein synthesis, and energy metabolism alterations in aged mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Ingram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8434,51 +8434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8572,51 +8572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Laleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses - RFL#2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Toulouse, France. 2018</w:t>
@@ -8639,385 +8639,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La délétion de 4E-BP1 et 4E-BP2 permet le maintien de la masse, de la force et de la synthèse protéique musculaires chez des souris âgées mâles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kristell Combe</w:t>
+                <w:t xml:space="preserve">Formulation et procédés de fabrication des gels laitiers enrichis en globulines de fèverole : Impact sur la rétention protéique chez les rats jeunes en croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Berrazaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mession</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Laleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lydie Combaret</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique du CRNH Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Clermont-Ferrand, France. n.p., 2017, Journée Scientifique du CRNH Auvergne 2017</w:t>
+              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France. pp.460, 2017, Livre des résumés Journées Francophones de Nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644041v1</w:t>
+                <w:t xml:space="preserve">hal-02154405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les endocannabinoïdes stimulent la synthèse protéique dans un modèle de myotubes en culture</w:t>
+                <w:t xml:space="preserve">La délétion de 4E-BP1 et 4E-BP2 permet le maintien de la masse, de la force et de la synthèse protéique musculaires chez des souris âgées mâles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t>
+              <w:t xml:space="preserve">Journée Scientifique du CRNH Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Clermont-Ferrand, France. n.p., 2017, Journée Scientifique du CRNH Auvergne 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734569v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation et procédés de fabrication des gels laitiers enrichis en globulines de fèverole : Impact sur la rétention protéique chez les rats jeunes en croissance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les endocannabinoïdes stimulent la synthèse protéique dans un modèle de myotubes en culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Walrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2017, Nantes, France. pp.460, 2017, Livre des résumés Journées Francophones de Nutrition</w:t>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154405v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do different protein intakes influence body composition and muscle function in obese rats ?</w:t>
               </w:r>
@@ -9128,51 +9128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La délétion de 4E-BP1 et 4E-BP2 permet le maintien de la masse, de la force et de la synthèse protéique musculaires chez des souris âgées mâles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9180,51 +9180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t>
@@ -9279,51 +9279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Domingues-Costa Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9391,77 +9391,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'invalidation génétique des protéines 4E-BP1/2 chez la souris induit l'insulino-résistance et une lipotoxicité au niveau musculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Patrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9516,77 +9516,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'invalidation génétique des protéines 4E-BP1/2 chez la souris induit l'insulino-résistance et une lipotoxicité au niveau musculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Patrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9622,277 +9622,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’activité BCATm n’est pas modifiée dans l’intestin, mais augmenté dans le muscle chez le rat âgé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La carence en vitamine D diminue les capacités de régénération musculaire chez le rat âgé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Domingues-Costa Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique V. Patrac</w:t>
+                <w:t xml:space="preserve">Nicolas N. Goncalves-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Y. Boirie</w:t>
+                <w:t xml:space="preserve">Alexandre Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition JFN 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2015, Marseille, France. 639 p., 2015, JFN 2015-Livre des résumés</w:t>
+              <w:t xml:space="preserve">, 2015, Marseille, France. , 639 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742167v1</w:t>
+                <w:t xml:space="preserve">hal-02739780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La carence en vitamine D diminue les capacités de régénération musculaire chez le rat âgé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’activité BCATm n’est pas modifiée dans l’intestin, mais augmenté dans le muscle chez le rat âgé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas N. Goncalves-Mendez</w:t>
+                <w:t xml:space="preserve">Véronique V. Patrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Berry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Denis</w:t>
+                <w:t xml:space="preserve">Yves Y. Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition JFN 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Marseille, France. , 639 p., 2015</w:t>
+              <w:t xml:space="preserve">, Dec 2015, Marseille, France. 639 p., 2015, JFN 2015-Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739780v1</w:t>
+                <w:t xml:space="preserve">hal-02742167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résistance anabolique lors d'une surnutrition lipidique n'est pas levée par un apport protéique supplémentaire chez le rat âgé</w:t>
               </w:r>
@@ -9904,77 +9904,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Patrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition, JFN2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Marseille, France. 639 p., 2015, JFN 2015-Livre des résumés</w:t>
@@ -10029,77 +10029,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Patrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journée Scientifique du CRNH Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. 2015, 8ème Journée Scientifique du CRNH Auvergne</w:t>
@@ -10501,51 +10501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505683v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fougerat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Mazurak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bacquer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranon.2025.102596" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121323v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rambeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-025-01089-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214980v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Deglos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saroul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.07.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361414v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000001180" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121319v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Alhallak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Estoup" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Adelou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Becaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barrat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-025-09583-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934120v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Puechmaille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2025.01.052" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619811v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phelipe Sanchez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patrac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Rivoirard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00622.2023" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001671v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fajardo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00258.2022" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217866v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Malnero-Fernandez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15173766" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04162920v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talvas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Norgieux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burban" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giraudet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Patrac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14449" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Poggiogalle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rossignon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Carayon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Capel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.749049" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03879054v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chanet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Mm. Vaes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske Brouwer-Brolsma" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-04246-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935270v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Lanchais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Combe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c van den Berghe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.30034" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506988v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraudet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13124234" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463603v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Piscitelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vincent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12855" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916889v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Berrazaga" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Laleg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12061596" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002062v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ingram" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12412" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382900v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Mession" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-14610" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594848v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201700128" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277265v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Neve" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Huyvaert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Leloire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-013-3154-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04532381v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Queniat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Gmyr" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Kerr-Conte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lefebvre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-12-0351" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785887v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vandewalle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Balavoine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericka Moerman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-12-0071" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04532375v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277307v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Bacquer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kerr-Conte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gargani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delalleau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huyvaert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-012-2660-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785625v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Shu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Marchand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Paroni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddr072" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277349v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785848v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Carnevalli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouhei Masuda" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frigerio" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Hee Um" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2010.02.018" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785843v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Dupuis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Langenberg" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Prokopenko" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richa Saxena" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Soranzo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.520" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785846v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Poulain-Godefroy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Plancq" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lec&#339;ur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pattou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/823486" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785839v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Hivert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiko Tanaka" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Pankow" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.521" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785816v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Roug&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Des Robert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Robins" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France de la Cocheti&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2008.01.055" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDLTPVXZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785801v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Mauras" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Welch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morey Haymond" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Darmaun" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2006.09.010" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785804v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petroulakis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Paglialunga" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Poulin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Richard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI29528" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785815v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Volteau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00289.2007" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785793v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Martineau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Mamane" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2006225514" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785776v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785769v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Petroulakis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mamane" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Shahbazian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sonenberg" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6602902" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785766v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laboisse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00459.2002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785761v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Piloquet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roz&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/00006450-200201000-00016" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785741v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nguyen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dumon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/meta.2001.21018" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0C17D81-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867977v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Nazih" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Blotti&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meynial-Denis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laboisse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.2001.281.6.G1340" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316468v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316462v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pouget" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235652v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharajah Ponnaiah" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423172v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316428v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235634v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785729v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Pumain" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785930v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701149v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661814v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonifacie" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Collin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337604v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036273v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Salles" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Piscitelli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Di Marzo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Walrand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624728v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poggiogalle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossignon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Carayon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0261-5614(19)32946-2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927459v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798045v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056814v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063641v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Collin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(13)70282-6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1J9657W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460803v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Talvas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889427v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150494v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salles" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.054" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150529v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Saint Vincent" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.132" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889458v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470751v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036290v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Di Marzo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735400v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ingram" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984267v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154410v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644041v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734569v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154405v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mession" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595260v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734570v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594545v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Domingues-Costa Faria" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742325v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740198v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742167v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Patrac" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Boirie" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739780v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berry" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738929v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263584v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311403v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-810422-4.00003-8" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04865418v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505683v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fougerat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Mazurak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bacquer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranon.2025.102596" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121323v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rambeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-025-01089-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214980v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Deglos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saroul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.07.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121319v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Alhallak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Estoup" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Adelou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Becaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barrat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-025-09583-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361414v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000001180" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934120v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Puechmaille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2025.01.052" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619811v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phelipe Sanchez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patrac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Rivoirard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00622.2023" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001671v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fajardo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00258.2022" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04162920v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talvas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Norgieux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burban" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giraudet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Patrac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14449" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217866v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Malnero-Fernandez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15173766" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Poggiogalle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rossignon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Carayon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Capel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.749049" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03879054v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chanet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Mm. Vaes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske Brouwer-Brolsma" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-04246-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506988v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraudet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13124234" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935270v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Lanchais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Combe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c van den Berghe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.30034" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463603v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Piscitelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vincent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12855" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916889v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Berrazaga" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Laleg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12061596" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002062v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ingram" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12412" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382900v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Mession" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-14610" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594848v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201700128" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277265v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Neve" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Huyvaert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Leloire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-013-3154-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04532381v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Queniat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Gmyr" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Kerr-Conte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lefebvre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-12-0351" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04532375v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vandewalle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Balavoine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericka Moerman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-12-0071" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785887v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277307v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Bacquer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kerr-Conte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gargani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delalleau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huyvaert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-012-2660-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277349v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Shu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Marchand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Paroni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddr072" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785625v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785846v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Poulain-Godefroy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Plancq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lec&#339;ur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pattou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/823486" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785848v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Carnevalli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouhei Masuda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frigerio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Hee Um" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2010.02.018" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785843v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Dupuis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Langenberg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Prokopenko" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richa Saxena" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Soranzo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.520" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785839v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Hivert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiko Tanaka" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Pankow" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.521" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785816v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Roug&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Des Robert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Robins" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France de la Cocheti&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2008.01.055" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDLTPVXZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785804v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petroulakis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Paglialunga" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Poulin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Richard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI29528" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785801v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Mauras" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Welch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morey Haymond" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Darmaun" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2006.09.010" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785815v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Volteau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00289.2007" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785793v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Martineau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Mamane" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2006225514" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785776v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785769v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Petroulakis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mamane" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Shahbazian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sonenberg" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6602902" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785766v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laboisse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00459.2002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785761v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Piloquet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roz&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/00006450-200201000-00016" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785741v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nguyen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dumon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/meta.2001.21018" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0C17D81-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867977v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Nazih" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Blotti&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meynial-Denis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laboisse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.2001.281.6.G1340" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316468v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316462v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pouget" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423172v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharajah Ponnaiah" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316428v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235652v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235634v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785729v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Pumain" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785930v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701149v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661814v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonifacie" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Collin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337604v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036273v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Salles" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Piscitelli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Di Marzo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Walrand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624728v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poggiogalle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossignon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Carayon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0261-5614(19)32946-2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927459v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798045v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056814v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063641v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Collin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(13)70282-6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1J9657W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460803v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Talvas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889427v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150494v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salles" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.054" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150529v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Saint Vincent" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.132" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889458v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470751v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036290v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Di Marzo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735400v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ingram" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984267v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154410v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154405v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mession" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644041v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734569v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595260v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734570v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594545v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Domingues-Costa Faria" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742325v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740198v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739780v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berry" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742167v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Patrac" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Boirie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738929v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263584v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311403v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-810422-4.00003-8" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04865418v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>