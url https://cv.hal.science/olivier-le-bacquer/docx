--- v2 (2026-05-24)
+++ v3 (2026-05-25)
@@ -3524,485 +3524,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammatory Role of Toll-Like Receptors in Human and Murine Adipose Tissue</w:t>
+                <w:t xml:space="preserve">New genetic loci implicated in fasting glucose homeostasis and their impact on type 2 diabetes risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Poulain-Godefroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
+                <w:t xml:space="preserve">Josée Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Plancq</w:t>
+                <w:t xml:space="preserve">Claudia Langenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Lecœur</w:t>
+                <w:t xml:space="preserve">Inga Prokopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pattou</w:t>
+                <w:t xml:space="preserve">Richa Saxena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Soranzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediators of Inflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2010/823486⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (2), pp.105-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ng.520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785846v1</w:t>
+                <w:t xml:space="preserve">hal-04785843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S6K1 Plays a Critical Role in Early Adipocyte Differentiation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inflammatory Role of Toll-Like Receptors in Human and Murine Adipose Tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kouhei Masuda</w:t>
+                <w:t xml:space="preserve">Odile Poulain-Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Frigerio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
+                <w:t xml:space="preserve">Pauline Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sung Hee Um</w:t>
+                <w:t xml:space="preserve">Cécile Lecœur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pattou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2010.02.018⟩</w:t>
+              <w:t xml:space="preserve">Mediators of Inflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2010/823486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785848v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New genetic loci implicated in fasting glucose homeostasis and their impact on type 2 diabetes risk</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S6K1 Plays a Critical Role in Early Adipocyte Differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Langenberg</w:t>
+                <w:t xml:space="preserve">Larissa Carnevalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inga Prokopenko</w:t>
+                <w:t xml:space="preserve">Kouhei Masuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richa Saxena</w:t>
+                <w:t xml:space="preserve">Francesca Frigerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Soranzo</w:t>
+                <w:t xml:space="preserve">Sung Hee Um</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 42 (2), pp.105-116. </w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (5), pp.763-774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ng.520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2010.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785843v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variation in GIPR influences the glucose and insulin responses to an oral glucose challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richa Saxena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Langenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshiko Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4206,291 +4206,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevated sensitivity to diet-induced obesity and insulin resistance in mice lacking 4E-BP1 and 4E-BP2</w:t>
+                <w:t xml:space="preserve">Acute depletion of plasma glutamine increases leucine oxidation in prednisone-treated humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Petroulakis</w:t>
+                <w:t xml:space="preserve">Nelly Mauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabina Paglialunga</w:t>
+                <w:t xml:space="preserve">Susan Welch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Poulin</w:t>
+                <w:t xml:space="preserve">Morey Haymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Richard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Darmaun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 117 (2), pp.387-396. </w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (2), pp.231-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/JCI29528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2006.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785804v1</w:t>
+                <w:t xml:space="preserve">hal-04785801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute depletion of plasma glutamine increases leucine oxidation in prednisone-treated humans</w:t>
+                <w:t xml:space="preserve">Elevated sensitivity to diet-induced obesity and insulin resistance in mice lacking 4E-BP1 and 4E-BP2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Mauras</w:t>
+                <w:t xml:space="preserve">Emmanuel Petroulakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Welch</w:t>
+                <w:t xml:space="preserve">Sabina Paglialunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morey Haymond</w:t>
+                <w:t xml:space="preserve">Francis Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Darmaun</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denis Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 26 (2), pp.231-238. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 117 (2), pp.387-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2006.09.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1172/JCI29528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785801v1</w:t>
+                <w:t xml:space="preserve">hal-04785804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation of citrulline availability in humans</w:t>
               </w:r>
@@ -4974,51 +4974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laboisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Darmaun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 285 (1), pp.G128-G136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5104,51 +5104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Piloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Darmaun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pediatric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 51 (1), pp.87-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5234,51 +5234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Darmaun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 50 (3), pp.293-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5734,51 +5734,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration des liens entre le profil lipidomique circulant et l'obésité sarcopénique dans la cohorte OBESAR</w:t>
+                <w:t xml:space="preserve">Lipidomic profile analysis reveals new links to sarcopenic obesity criteria in the obesar cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
@@ -5813,73 +5813,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maharajah Ponnaiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">47th ESPEN Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423172v1</w:t>
+                <w:t xml:space="preserve">hal-05235652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endocannabinoid system and skeletal muscle wasting in cachexia</w:t>
               </w:r>
@@ -5928,51 +5928,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipidomic profile analysis reveals new links to sarcopenic obesity criteria in the obesar cohort</w:t>
+                <w:t xml:space="preserve">Exploration des liens entre le profil lipidomique circulant et l'obésité sarcopénique dans la cohorte OBESAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
@@ -6007,73 +6007,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maharajah Ponnaiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th ESPEN Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235652v1</w:t>
+                <w:t xml:space="preserve">hal-05423172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endocannabinoids as potential biomarkers of sarcopeniac obesity in patients with severe obesity</w:t>
               </w:r>
@@ -8764,260 +8764,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La délétion de 4E-BP1 et 4E-BP2 permet le maintien de la masse, de la force et de la synthèse protéique musculaires chez des souris âgées mâles</w:t>
+                <w:t xml:space="preserve">Les endocannabinoïdes stimulent la synthèse protéique dans un modèle de myotubes en culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Walrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique du CRNH Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Clermont-Ferrand, France. n.p., 2017, Journée Scientifique du CRNH Auvergne 2017</w:t>
+              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644041v1</w:t>
+                <w:t xml:space="preserve">hal-02734569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les endocannabinoïdes stimulent la synthèse protéique dans un modèle de myotubes en culture</w:t>
+                <w:t xml:space="preserve">La délétion de 4E-BP1 et 4E-BP2 permet le maintien de la masse, de la force et de la synthèse protéique musculaires chez des souris âgées mâles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t>
+              <w:t xml:space="preserve">Journée Scientifique du CRNH Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Clermont-Ferrand, France. n.p., 2017, Journée Scientifique du CRNH Auvergne 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734569v1</w:t>
+                <w:t xml:space="preserve">hal-01644041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do different protein intakes influence body composition and muscle function in obese rats ?</w:t>
               </w:r>
@@ -10501,51 +10501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505683v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fougerat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Mazurak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bacquer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranon.2025.102596" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121323v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rambeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-025-01089-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214980v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Deglos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saroul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.07.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121319v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Alhallak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Estoup" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Adelou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Becaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barrat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-025-09583-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361414v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000001180" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934120v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Puechmaille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2025.01.052" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619811v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phelipe Sanchez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patrac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Rivoirard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00622.2023" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001671v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fajardo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00258.2022" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04162920v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talvas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Norgieux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burban" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giraudet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Patrac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14449" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217866v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Malnero-Fernandez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15173766" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Poggiogalle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rossignon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Carayon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Capel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.749049" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03879054v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chanet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Mm. Vaes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske Brouwer-Brolsma" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-04246-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506988v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraudet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13124234" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935270v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Lanchais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Combe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c van den Berghe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.30034" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463603v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Piscitelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vincent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12855" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916889v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Berrazaga" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Laleg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12061596" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002062v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ingram" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12412" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382900v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Mession" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-14610" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594848v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201700128" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277265v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Neve" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Huyvaert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Leloire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-013-3154-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04532381v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Queniat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Gmyr" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Kerr-Conte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lefebvre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-12-0351" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04532375v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vandewalle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Balavoine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericka Moerman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-12-0071" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785887v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277307v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Bacquer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kerr-Conte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gargani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delalleau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huyvaert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-012-2660-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277349v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Shu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Marchand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Paroni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddr072" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785625v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785846v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Poulain-Godefroy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Plancq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lec&#339;ur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pattou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/823486" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785848v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Carnevalli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouhei Masuda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frigerio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Hee Um" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2010.02.018" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785843v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Dupuis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Langenberg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Prokopenko" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richa Saxena" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Soranzo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.520" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785839v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Hivert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiko Tanaka" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Pankow" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.521" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785816v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Roug&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Des Robert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Robins" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France de la Cocheti&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2008.01.055" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDLTPVXZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785804v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petroulakis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Paglialunga" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Poulin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Richard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI29528" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785801v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Mauras" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Welch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morey Haymond" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Darmaun" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2006.09.010" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785815v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Volteau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00289.2007" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785793v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Martineau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Mamane" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2006225514" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785776v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785769v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Petroulakis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mamane" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Shahbazian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sonenberg" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6602902" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785766v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laboisse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00459.2002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785761v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Piloquet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roz&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/00006450-200201000-00016" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785741v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nguyen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dumon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/meta.2001.21018" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0C17D81-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867977v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Nazih" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Blotti&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meynial-Denis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laboisse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.2001.281.6.G1340" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316468v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316462v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pouget" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423172v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharajah Ponnaiah" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316428v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235652v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235634v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785729v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Pumain" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785930v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701149v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661814v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonifacie" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Collin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337604v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036273v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Salles" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Piscitelli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Di Marzo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Walrand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624728v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poggiogalle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossignon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Carayon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0261-5614(19)32946-2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927459v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798045v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056814v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063641v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Collin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(13)70282-6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1J9657W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460803v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Talvas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889427v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150494v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salles" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.054" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150529v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Saint Vincent" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.132" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889458v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470751v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036290v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Di Marzo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735400v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ingram" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984267v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154410v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154405v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mession" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644041v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734569v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595260v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734570v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594545v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Domingues-Costa Faria" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742325v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740198v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739780v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berry" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742167v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Patrac" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Boirie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738929v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263584v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311403v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-810422-4.00003-8" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04865418v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505683v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fougerat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Mazurak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bacquer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranon.2025.102596" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121323v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rambeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-025-01089-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214980v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Deglos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saroul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.07.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121319v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Alhallak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Estoup" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Adelou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Becaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barrat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-025-09583-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361414v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000001180" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934120v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Puechmaille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2025.01.052" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619811v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phelipe Sanchez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patrac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Rivoirard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00622.2023" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001671v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fajardo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00258.2022" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04162920v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talvas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Norgieux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burban" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giraudet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Patrac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14449" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217866v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Malnero-Fernandez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15173766" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Poggiogalle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rossignon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Carayon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Capel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.749049" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03879054v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chanet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Mm. Vaes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske Brouwer-Brolsma" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-04246-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506988v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraudet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13124234" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935270v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Lanchais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Combe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c van den Berghe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.30034" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463603v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Piscitelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vincent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12855" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916889v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Berrazaga" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Laleg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12061596" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002062v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ingram" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12412" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382900v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Mession" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-14610" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594848v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201700128" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277265v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Neve" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Huyvaert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Leloire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-013-3154-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04532381v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Queniat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Gmyr" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Kerr-Conte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lefebvre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-12-0351" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04532375v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vandewalle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Balavoine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericka Moerman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-12-0071" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785887v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277307v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Bacquer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kerr-Conte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gargani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delalleau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huyvaert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-012-2660-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277349v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Shu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Marchand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Paroni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddr072" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785625v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785843v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Dupuis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Langenberg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Prokopenko" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richa Saxena" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Soranzo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.520" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785846v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Poulain-Godefroy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Plancq" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lec&#339;ur" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pattou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/823486" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785848v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Carnevalli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouhei Masuda" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frigerio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Hee Um" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2010.02.018" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785839v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Hivert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiko Tanaka" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Pankow" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.521" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785816v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Roug&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Des Robert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Robins" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France de la Cocheti&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2008.01.055" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDLTPVXZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785801v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Mauras" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Welch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morey Haymond" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Darmaun" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2006.09.010" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785804v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petroulakis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Paglialunga" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Poulin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Richard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI29528" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785815v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Volteau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00289.2007" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785793v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Martineau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Mamane" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2006225514" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785776v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785769v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Petroulakis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mamane" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Shahbazian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sonenberg" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6602902" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785766v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laboisse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00459.2002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785761v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Piloquet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roz&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/00006450-200201000-00016" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785741v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nguyen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dumon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/meta.2001.21018" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0C17D81-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867977v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Nazih" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Blotti&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meynial-Denis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laboisse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.2001.281.6.G1340" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316468v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316462v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pouget" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235652v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharajah Ponnaiah" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316428v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423172v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235634v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785729v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Pumain" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785930v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701149v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661814v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonifacie" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Collin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337604v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036273v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Salles" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Piscitelli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Di Marzo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Walrand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624728v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poggiogalle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossignon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Carayon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0261-5614(19)32946-2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927459v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798045v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056814v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063641v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Collin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(13)70282-6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1J9657W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460803v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Talvas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889427v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150494v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salles" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.054" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150529v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Saint Vincent" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.132" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889458v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470751v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036290v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Di Marzo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735400v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ingram" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984267v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154410v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154405v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mession" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734569v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644041v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595260v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734570v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594545v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Domingues-Costa Faria" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742325v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740198v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739780v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berry" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742167v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Patrac" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Boirie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738929v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263584v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311403v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-810422-4.00003-8" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04865418v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>