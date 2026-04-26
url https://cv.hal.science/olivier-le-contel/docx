--- v0 (2026-03-21)
+++ v1 (2026-04-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Le Contel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (199)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMS Analysis of a Dayside Compressed Magnetospheric Separatrix in the Presence of Cold Ions and a Moderate Guide Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baraka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S W Alqeeq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (4), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024JA033234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solar Orbiter merged magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. S. Horbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rackovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 699, pp.A236. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202554731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetospheric Time‐History in Storm‐Time Magnetic Flux Dynamics: A Global Simulation Campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Atilaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Akhavan-Tafti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Al Shidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pulkkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (5), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JA031997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Transport and Conversion Within Earth's Supercritical Bow Shock: The Role of Intense Lower‐Hybrid Whistler Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur J Hull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muschietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksiy V Agapitov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher C Chaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (5), pp.e2023JA031630. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JA031630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04564827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnection Inside a Dipolarization Front of a Diverging Earthward Fast Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hosner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Panov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (1), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JA031976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth's Alfvén Wings Driven by the April 2023 Coronal Mass Ejection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li‐jen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gershman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Burkholder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menelaos Sarantos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (14), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024GL108894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Compression of the Plasma Sheet and Magnetotail During Intense Storms From THEMIS Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alqeeq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Akhavan Tafti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cazzola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (9), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024JA032888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D cylindrical BGK model of electron phase-space holes with finite velocity and polarization drift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Savoini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (3), pp.032306. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0181180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of high-frequency whistler waves at Earth's bow shock: Further support for stochastic shock drift acceleration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takanobu Amano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miki Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuo Oka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naritoshi Kitamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (4), pp.042903. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0196502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Magnetic Reconnection During Sustained Sub‐Alfvénic Solar Wind Driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Burkholder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.‐j. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sarantos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gershman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Argall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (6), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024GL108311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Radio &amp; Plasma Wave Investigation (RPWI) for the JUpiter ICy moons Explorer (JUICE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Wahlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Åhlén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Puccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 221 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-024-01110-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04868196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Classes of Equatorial Magnetotail Dipolarization Fronts Observed by Magnetospheric Multiscale Mission: A Statistical Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soboh Alqeeq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (10), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JA031738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HelioSwarm: A Multipoint, Multiscale Mission to Characterize Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristopher Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harlan Spence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Alexandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Argall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lev Arzamasskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/25c2cfeb.84e839d7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275202v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetospheric Time History in Storm‐Time Magnetic Flux Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Akhavan-Tafti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Atilaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Slavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (9), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JA031832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower‐Hybrid Wave Structures and Interactions With Electrons Observed in Magnetotail Reconnection Diffusion Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li‐jen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Bessho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (5), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JA030109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for Whistler Waves Propagating Into the Electron Diffusion Region of Collisionless Magnetic Reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (7), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL097387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whistler Waves Associated With Electron Beams in Magnetopause Reconnection Diffusion Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Bessho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (9), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JA030882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetospheric Multiscale Observations of Waves and Parallel Electric Fields in Reconnecting Current Sheets in the Turbulent Magnetosheath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Conley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chasapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (9), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JA030511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observations of anomalous resistivity and diffusion in collisionless plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Divin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.2954. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-30561-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence-driven magnetic reconnection and the magnetic correlation length: Observations from Magnetospheric Multiscale in Earth's magnetosheath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stawarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eastwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gingell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pyakurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (1), pp.012302. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0071106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the homogeneity of energy conversion processes at dipolarization fronts from MMS measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. W. Alqeeq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (1), pp.012906. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0069432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observations of energy transfer from resonant electrons to whistler-mode waves in magnetosheath of Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kitamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Amano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Omura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boardsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gershman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.6259. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-33604-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Space Physics Environment Data Analysis System in Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Harter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Hatzigeorgiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Drozdov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Astronomy and Space Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fspas.2022.1020815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dynamics of a High Mach Number Quasi-perpendicular Shock: MMS Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Madanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fuselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 908 (1), pp.40. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abcb88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin Current Sheet Behind the Dipolarization Front</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumi Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Baumjohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. K M Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. V Panov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (10), pp.e2021JA029518. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JA029518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solar Orbiter Radio and Plasma Waves (RPW) instrument (Corrigendum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 654, pp.C2. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936214e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Orbiter’s first Venus flyby: Observations from the Radio and Plasma Wave instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Z. Hadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Edberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Píša</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dimmock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656, pp.A18. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Multipoint Observations Capturing the Reformation of a Supercritical Fast Magnetosonic Shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.B. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.A. Goodrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Madanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 911 (2), pp.L31. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/abec78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Characteristics in the Spectrum of Whistler Waves Near the Diffusion Region of Dayside Magnetopause Reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (1), </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GL090816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Interaction of Cold and Hot Protons With an Oblique EMIC Wave Near the Dayside Reconnecting Magnetopause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Toledo‐redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (8), </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL092376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First observations and performance of the RPW instrument on board the Solar Orbiter mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Souček</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of an inertial-range energy cascade within a reconnection jet in the Earth’s magnetotail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riddhi Bandyopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chasapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Gershman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Giles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 500 (1), pp.L6-L10. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slaa171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper‐Hybrid Waves Driven by Meandering Electrons Around Magnetic Reconnection X Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.‐y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.‐b. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Norgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (16), </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL093164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of whistler mode waves by Solar Orbiter's RPW Low Frequency Receiver (LFR): In-flight performance and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. B. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Retino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656 (A17), pp.18. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Radial and Non‐Radial IMF on the Earth's Magnetopause Size, Shape, and Dawn‐Dusk Asymmetry From Global 3D Kinetic Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suleiman Baraka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ben-Jaffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Moore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (10), </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JA029528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whistler waves observed by Solar Orbiter/RPW between 0.5 AU and 1 AU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656, pp.A24. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whistler and Broadband Electrostatic Waves in the Multiple X‐Line Reconnection at the Magnetopause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (4), </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GL091320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMS Observations of the Multiscale Wave Structures and Parallel Electron Heating in the Vicinity of the Southern Exterior Cusp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nykyri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Burkholder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (3), </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JA027698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two‐dimensional velocity of the magnetic structure observed on 11 July 2017 by the Magnetospheric Multiscale spacecraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Denton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Torbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Hasegawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Genestreti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Manuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JA028705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency Whistler Waves Modulate Electrons and Generate Higher-frequency Whistler Waves in the Solar Wind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Degeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 923 (2), pp.216. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac2e97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Evidence of Ion Acceleration between Consecutive Reconnection Jet Fronts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filomena Catapano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Zimbardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Alexandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian J Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 908 (1), pp.73. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abce5a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of Resonant Electrons Interacting With Whistler Waves in the Nearest Dipolarizing Magnetotail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malykhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grigorenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Shklyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Panov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (7), </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JA029440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of Short‐Period Ion‐Scale Current Sheet Flapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sitnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (8), </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JA029152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle energization in space plasmas: towards a multi-point, multi-scale plasma observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Federica Marcucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Plaschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 p. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-021-09797-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03470148v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of the Various Generalized Ohm's Law Terms in Magnetosheath Turbulence as Observed by Magnetospheric Multiscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stawarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Matteini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Parashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Franci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eastwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (1), </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020ja028447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solar Orbiter Radio and Plasma Waves (RPW) instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 642, pp.A12. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observational Evidence for Stochastic Shock Drift Acceleration of Electrons at the Earth's Bow Shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Amano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Katou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kitamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124, pp.065101. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.065101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling MMS Observations at the Earth’s Magnetopause with Hybrid Simulations of Alfvénic Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Franci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Stawarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Papini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Hellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuma Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 898 (2), pp.175. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab9a47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Bernstein waves driven by electron crescents near the electron diffusion region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. B Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu V Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-13920-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Electron Distribution Functions Associated With Whistler Waves at Dipolarization Fronts in the Earth's Magnetotail: MMS Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grigorenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malykhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Shklyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fadanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (9), </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JA028268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial Reconstruction of the Reconnection Magnetic Field Observed by Multiple Spacecraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Denton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. B Torbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hasegawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J Genestreti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (2), </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JA027481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Inflow Velocities and Reconnection Rates at Earth's Magnetopause and Magnetosheath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Burch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Genestreti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Denton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (17), </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GL089082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of Magnetic Field Fluctuations for Plasma Wave Investigation by the Search Coil Magnetometers (SCM) Onboard Bepicolombo Mio (Mercury Magnetospheric Orbiter)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Yagitani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsunori Ozaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mirioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 216 (7), pp.111. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-020-00734-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMS observations of intense whistler waves within Earth's supercritical bow shock: Source mechanism and impact on shock structure and plasma transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muschietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-E. Lindqvist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (7), pp.e2019JA027290. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JA027290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02571333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetospheric Multiscale Observations of the Off-equatorial Dipolarization Front Dynamics in the Terrestrial Magnetotail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huimin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congkuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 899 (2), pp.125. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aba8a7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Classification of Plasma Regions in Near-Earth Space With Supervised Machine Learning: Application to Magnetospheric Multi Scale 2016–2019 Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Astronomy and Space Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fspas.2020.00055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Heating by Debye-Scale Turbulence in Guide-Field Reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. v. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. b. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Steinvall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (4), </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.045101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the deviation from Maxwellian of the ion velocity distribution functions in the turbulent magnetosheath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Yordanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sorriso-Valvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. R. Paterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022377820000021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03673169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of the Source Region of Whistler Mode Waves in Magnetosheath Mirror Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kitamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Omura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Amano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boardsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (5), </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JA027488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower-Hybrid Drift Waves Driving Electron Nongyrotropic Heating and Vortical Flows in a Magnetic Reconnection Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-J. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C Rager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (2), </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.025103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross‐Scale Quantification of Storm‐Time Dayside Magnetospheric Magnetic Flux Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Akhavan‐tafti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A Slavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Turner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (10), </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JA028027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of Particle Acceleration in Magnetic Reconnection–driven Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kromyda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chasapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 898 (2), pp.154. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab9ab6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of Electromagnetic Electron Holes and Evidence of Cherenkov Whistler Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Steinvall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andris Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (25), </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.255101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waves in Kinetic-Scale Magnetic Dips: MMS Observations in the Magnetosheath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. T. Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Q. Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. H. Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. X. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (2), pp.523-533. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GL080696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Frequency Wave Generation in Magnetotail Reconnection: Linear Dispersion Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Burch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dokgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.-J. Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. B. Torbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. B. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (8), pp.4089-4097. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GL082471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Reconnection in Three Dimensions: Modeling and Analysis of Electromagnetic Drift Waves in the Adjacent Current Sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoilijoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (12), pp.10085-10103. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JA027275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four-Spacecraft Measurements of the Shape and Dimensionality of Magnetic Structures in the Near-Earth Plasma Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Fadanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Califano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (8), pp.6850-6868. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JA026747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Reconnection in Three Dimensions: Observations of Electromagnetic Drift Waves in the Adjacent Current Sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoilijoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (12), pp.10104-10118. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JA027228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron‐Scale Magnetic Structure Observed Adjacent to an Electron Diffusion Region at the Dayside Magnetopause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoilijoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (12), pp.10153-10169. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JA027192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Electron Acceleration in the Magnetopause Reconnection Diffusion Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. R. Pritchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Burch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Fuselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. B. Torbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (17-18), pp.10274-10282. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GL084636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ spacecraft observations of a structured electron diffusion region during magnetopause reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Cozzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Califano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Alexandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (4), pp.043204 (2019). </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.99.043204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Plasma Waves Appearing Near Dayside Magnetopause Electron Diffusion Region Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoilijoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Argall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (10), pp.7837-7849. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JA027060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMS Observations of Kinetic-size Magnetic Holes in the Terrestrial Magnetotail Plasma Sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Y. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. H. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. G. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 875 (2), 113, 8 pp. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab0f2f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of the Turbulence Associated with Electron-only Magnetic Reconnection in Earth's Magnetosheath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Stawarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan P. Eastwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. L. Gingell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Shay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 877 (2), pp.L37. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ab21c8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Space Physics Environment Data Analysis System (SPEDAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Angelopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cruce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Drozdov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. W. Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hatzigeorgiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 215, 9, 46p. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-018-0576-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Resolution Measurements of the Cross-Shock Potential, Ion Reflection, and Electron Heating at an Interplanetary Shock by MMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian J. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven J. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine A. Goodrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narges Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert E. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, pp.3961-3978. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JA026197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Diffusion Regions in Magnetotail Reconnection Under Varying Guide Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-J Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (12), pp.6230-6238. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GL082393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Scattering by Low-frequency Whistler Waves at Earth’s Bow Shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Otsuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matsukiyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Argall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 886 (1), pp.53. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab4a81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence-Driven Ion Beams in the Magnetospheric Kelvin-Helmholtz Instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sorriso-Valvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Catapano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122, pp.035102. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.035102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sign singularity of the local energy transfer in space plasma turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sorriso-Valvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano de Vita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Fraternale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gurchumelia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.108. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2019.00108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron-Driven Dissipation in a Tailward Flow Burst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.S. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Y. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. E. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (11), pp.5698-5706. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GL082503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Electron Acceleration at a Reconnecting Magnetopause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.S. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Z. Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Burch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. G. Gershman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (11), pp.5645-5652. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GL083032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whistler Waves Driven by Field-Aligned Streaming Electrons in the Near-Earth Magnetotail Reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (10), pp.5045-5054. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GL083283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universality of Lower Hybrid Waves at Earth's Magnetopause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. B. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Norgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, pp.8727-8760. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JA027155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03674386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into the Nature of Turbulence in the Earth's Magnetosheath Using Magnetospheric MultiScale Mission Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Matteini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Argall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andriopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 859, pp.127. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aabae8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Currents Observed by MMS in the Flow Braking Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Varsani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin J. Genestreti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. K. M. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (2), pp.1260-1278. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JA024686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Electron Whistler Waves at the Mirror Mode Magnetic Holes: MMS Observations and PIC Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. E. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Argall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Usanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123, pp.6383-6393. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JA025452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Excitation of Whistler Mode Waves and Associated Langmuir Waves at Dayside Reconnection Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinxing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Bortnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (17), pp.8793-8802. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GL078287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron-scale dynamics of the diffusion region during symmetric magnetic reconnection in space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Torbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Burch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Argall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 362 (6421), pp.1391-1395. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aat2998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Jet Detected by MMS at Dipolarization Front</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.S. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Gershman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (2), pp.556-564. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017GL076509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of Whistler Waves Correlated with Electron-scale Coherent Structures in the Magnetosheath Turbulent Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Y. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. G. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 861, </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aac831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher-Order Turbulence Statistics in the Earth's Magnetosheath and the Solar Wind Using Magnetospheric Multiscale Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chhiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chasapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bandyopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. N. Parashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. H. Matthaeus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (12), pp.9941-9954. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JA025768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Energization at a Reconnecting Magnetosheath Current Sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andris Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel B. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Divin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45, pp.8081-8090. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GL078660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Phase-Space Holes in Three Dimensions: Multispacecraft Observations by Magnetospheric Multiscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (12), pp.9963-9978. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JA025750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic depression and electron transport in an ion-scale flux rope associated with Kelvin–Helmholtz waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenya Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (3), pp.879-889. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-36-879-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave Phenomena and Beam-Plasma Interactions at the Magnetopause Reconnection Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Burch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J. Genestreti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. B. Torbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. L. Giles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (2), pp.1118-1133. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JA024789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Wind Turbulence Studies Using MMS Fast Plasma Investigation Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riddhi Bandyopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chasapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chhiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. N. Parashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. A. Maruca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 866 (2), pp.81. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aade93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron bulk acceleration and thermalization at Earth's quasi-perpendicular bow shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-J. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. B. Wilson Iii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bessho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120, pp.225101. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.225101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetospheric Multiscale Observations of an Ion Diffusion Region With Large Guide Field at the Magnetopause: Current System, Electron Heating, and Plasma Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berchem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El-Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Goldstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (3), pp.1834-1852. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JA024517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron magnetic reconnection without ion coupling in Earth's turbulent magnetosheath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan P. Eastwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Shay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Drake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. U. Ö. Sonnerup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 557, pp.202-206. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-018-0091-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Reconnection, Turbulence, and Particle Acceleration: Observations in the Earth's Magnetotail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. E. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. A. Goodrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45, pp.3338-3347. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2018GL076993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized Oscillatory Energy Conversion in Magnetopause Reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Burch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. E. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Cassak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. B. Torbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (3), pp.1237-1245. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017GL076809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Properties of Lion Roars and Electron Dynamics in Mirror Mode Waves Observed by the Magnetospheric MultiScale Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (1), pp.93-103. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JA024551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intense Electric Fields and Electron-Scale Substructure Within Magnetotail Flux Ropes as Revealed by the Magnetospheric Multiscale Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stawarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eastwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Genestreti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (17), pp.8783-8792. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GL079095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rippled Electron‐Scale Structure of a Dipolarization Front</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong‐xiao Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andris Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu‐zhi Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (22), pp.12,116-12,124. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GL080826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Study of the Properties of Magnetosheath Lion Roars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanos Giagkiozis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Burch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (7), pp.5435-5451. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JA025343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Reconnection at a Thin Current Sheet Separating Two Interlaced Flux Tubes at the Earth's Magnetopause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Vernisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (3), pp.1779-1793. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JA024537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-Amplitude High-Frequency Waves at Earth's Magnetopause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. B. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (4), pp.2630-2657. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JA025034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nonlinear behavior of whistler waves at the reconnecting dayside magnetopause as observed by the Magnetospheric Multiscale mission: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. E. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. L. Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. A. Goodrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J. Trattner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (5), pp.5487-5501. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JA024062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Scattering by High-frequency Whistler Waves at Earth's Bow Shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. B. Wilson Iii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Hull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Amano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 842 (2), pp.L11. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aa7759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMS observations of whistler waves in electron diffusion region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.S. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Y. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. B. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (9), pp.3954-3962. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017GL072703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drift waves, intense parallel electric fields, and turbulence associated with asymmetric magnetic reconnection at the magnetopause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. E. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-J. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (7), pp.2978-2986. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GL072493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetospheric Multiscale Observations of Electron Vortex Magnetic Hole in the Turbulent Magnetosheath Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Y. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. G. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 836 (2), pp.L27. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aa5f50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Earth plasma sheet boundary dynamics during substorm dipolarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsugunobu Nagai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Birn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor A. Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Planets and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69, pp.129. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40623-017-0707-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMS Observation of Magnetic Reconnection in the Turbulent Magnetosheath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Vörös</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Yordanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Varsani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J. Genestreti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (11), pp.442-467. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JA024535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipoint Observations of Energetic Particle Injections and Substorm Activity During a Conjunction Between Magnetospheric Multiscale (MMS) and Van Allen Probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. L. Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Fennell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Blake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. G. Claudepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H. Clemmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (11), pp.481-504. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JA024554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Heating at Kinetic Scales in Magnetosheath Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chasapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. H. Matthaeus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. N. Parashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 836, pp.247. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/836/2/247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zipper-like periodic magnetosonic waves: Van Allen Probes, THEMIS, and magnetospheric multiscale observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bortnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Thorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (2), pp.1600-1610. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JA023536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated observations of two types of diffuse auroras near magnetic local noon by Magnetospheric Multiscale mission and ground all-sky camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.-S. Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-X. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Nishimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Lyons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bortnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (16), pp.8130-8139. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017GL074447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy budget and mechanisms of cold ion heating in asymmetric magnetic reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Toledo-Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lavraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (9), pp.9396-9413. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JA024553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining Coherency Scales, Substructure, and Propagation of Whistler Mode Chorus Elements With Magnetospheric Multiscale (MMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. L. Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. G. Claudepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Fennell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Blake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (11), pp.201-226. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JA024474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical study of kinetic-size magnetic holes in turbulent magnetosheath: MMS observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Y. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. G. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (8), pp.8577-8588. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JA024415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Hybrid Drift Waves and Electromagnetic Electron Space-Phase Holes Associated With Dipolarization Fronts and Field-Aligned Currents Observed by the Magnetospheric Multiscale Mission During a Substorm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Argall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. B. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (12), pp.236-257. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JA024550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMS Observations of Reconnection at Dayside Magnetopause Crossings During Transitions of the Solar Wind to Sub-Alfvénic Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J. Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lugaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Argall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (10), pp.9934-9951. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JA024563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetospheric Multiscale observations of large-amplitude, parallel, electrostatic waves associated with magnetic reconnection at the magnetopause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. E. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. A. Goodrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Stawarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43 (11), pp.5626-5634. </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GL068992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized merging of search coil and fluxgate data for MMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Magnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Dors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark W. Chutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Instrumentation, Methods and Data Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.521-530. </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gi-5-521-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poynting vector and wave vector directions of equatorial chorus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Taubenschuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Santolík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (12), pp.11,912-11,928. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JA023389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMS observations of ion-scale magnetic island in the magnetosheath turbulent plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Y. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. G. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43 (15), pp.7850-7858. </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GL070033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Search-Coil Magnetometer for MMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Alison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 199 (1-4), pp.257-282. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-014-0096-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of whistler mode waves with nonlinear parallel electric fields near the dayside magnetic reconnection separatrix by the Magnetospheric Multiscale mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. E. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. A. Goodrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. V. Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. L. Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43 (12), pp.5909-5917. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GL069473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispacecraft analysis of dipolarization fronts and associated whistler wave emissions using MMS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chasapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43 (14), pp.7279-7286. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GL069188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron jet of asymmetric reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. B. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Norgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43 (11), pp.5571-5580. </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GL069064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whistler mode waves and Hall fields detected by MMS during a dayside magnetopause crossing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mirioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43 (12), pp.5943 - 5952. </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GL068968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of turbulence in a Kelvin-Helmholtz event on 8 September 2015 by the Magnetospheric Multiscale mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Stawarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. E. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (11), pp.11,021-11,034. </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JA023458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron scale structures and magnetic reconnection signatures in the turbulent magnetosheath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Yordanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Vörös</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Varsani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. B. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Norgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43 (12), pp.5969-5978. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GL069191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the nature of magnetosheath FTEs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (6), pp.4576-4595. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JA020983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different types of whistler mode chorus in the equatorial source region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Taubenschuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Santolík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel B. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.S. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (20), pp.8271-8279. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GL066004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chorus intensity modulation driven by time-varying field-aligned low-energy plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Nishimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bortnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Thorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (9), pp.7433-7446. </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JA021330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observational evidence of electron pitch angle scattering driven by ECH waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kurita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Angelopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GL061927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantified energy dissipation rates in the terrestrial bow shock: 1. Analysis techniques and methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. B. Wilson Iii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David G. Sibeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. W. Breneman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (8), pp.6455-6474. </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JA019929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantified energy dissipation rates in the terrestrial bow shock: 2. Waves and dissipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. B. Wilson Iii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David G. Sibeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. W. Breneman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (8), pp.6475-6495. </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JA019930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave normal angles of whistler-mode chorus rising and falling tones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Taubenschuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Santolík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JA020575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quasi-electrostatic mode of chorus waves and electron nonlinear acceleration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. V. Agapitov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Artemyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mourenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bonnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119, pp.1606-1626. </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013JA019223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01171206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the origin of falling-tone chorus elements in Earth's inner magnetosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Agapitov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Artemyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.1477-1485. </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-32-1477-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01173980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The FIELDS Instrument Suite on MMS: Scientific Objectives, Measurements, and Data Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. B. Torbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. T. Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Magnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. E. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Lindqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-31. </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-014-0109-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures of dayside whistler-mode waves deduced from conjugate diffuse aurora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Nishimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bortnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Thome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (2), pp.664-673. </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012JA018242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster Observations of Ion-Scale Magnetic Structures and their Coupling with Whistler Waves During the August 17th 2003 Substorm Event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Tenerani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Califano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118, pp.6072-6089. </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jgra.50562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of the Poynting flux and wave normal vectors of whistler-mode waves observed on THEMIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bortnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Thorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (4), pp.1461-1471. </w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jgra.50176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron and wave characteristics observed by the THEMIS satellites near the magnetic equator during a pulsating aurora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nakajima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Shiokawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sakaguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117, pp.3219. </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JA017066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THEMIS observation of chorus elements without a gap at half the gyrofrequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kurita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Katoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Omura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Angelopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117, pp.11223. </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012JA018076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling between whistler waves and slow-mode solitary waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Tenerani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Califano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pegoraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19, pp.052103. </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4717764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Between Whistler Waves and Ion-Scale Solitary Waves: Cluster Measurements in the Magnetotail During a Substorm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Tenerani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Califano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pegoraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109, pp.155005. </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.155005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source location of falling tone chorus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kurita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Misawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Angelopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39, pp.22102. </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012GL053929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-spacecraft investigation of space turbulence: lessons from Cluster and input to the Cross- Scale mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Goldstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Belmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rezeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (7), pp.Pages 585-591. </w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2010.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressible Kelvin-Helmholtz instability in supermagnetosonic regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Palermo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faganello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Califano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pegoraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116, pp.4223. </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010JA016400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanism for heating electrons in the magnetopause current layer and adjacent regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Angelopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Auster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29, pp.2305-2316. </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-29-2305-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global distribution of electrostatic electron cyclotron harmonic waves observed on THEMIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Thorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Angelopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38, pp.17105. </w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011GL048793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations and modeling of forward and reflected chorus waves captured by THEMIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Agapitov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zaliznyak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Angelopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29, pp.541-550. </w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-29-541-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01180066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of magnetic field mapping accuracy using the pulsating aurora-chorus connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Nishimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bortnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Thorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Lyons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38, pp.14110. </w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011GL048281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of electromagnetic electron phase-space holes and its application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. E. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Bonnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116, pp.11213. </w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010JA016054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observational evidence of the generation mechanism for rising-tone chorus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Angelopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Auster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Bonnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38, pp.1106. </w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010GL045793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multievent study of the correlation between pulsating aurora and whistler mode chorus emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Nishimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bortnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Thorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116, pp.11221. </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JA016876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typical properties of rising and falling tone chorus waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Thorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bortnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Y. Shprits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Nishimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38, pp.14103. </w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011GL047925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chorus source region localization in the Earth's outer magnetosphere using THEMIS measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Agapitov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zaliznyak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Angelopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28, pp.1377-1386. </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-28-1377-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01180462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous FAST and Double Star TC1 observations of broadband electrons during a storm time substorm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nakajima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Shiokawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Seki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Keika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115, pp.7217. </w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009JA014907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THEMIS analysis of observed equatorial electron distributions responsible for the chorus excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Thorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Nishimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bortnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Angelopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (A6), </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009JA014845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the Driver of Pulsating Aurora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Nishimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bortnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Thorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Lyons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 330 (6000), pp.81-84. </w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1193186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transient narrow poleward extrusion from the diffuse aurora and the concurrent magnetotail activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. W. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.-G. Zong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. T. Y. Lui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Spanswick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115, pp.10210. </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010JA015449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of Double Layers in Earth's Plasma Sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. E. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Angelopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Bonnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102, pp.155002. </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.155002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic island formation between large-scale flow vortices at an undulating postnoon magnetopause for northward interplanetary magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. E. Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. E. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. W. Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114, </w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JA013505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Observation Linking the Origin of Plasmaspheric Hiss to Discrete Chorus Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bortnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Thorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Angelopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 324 (5928), pp.775-778. </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1171273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of whistler-mode chorus intensification on the nightside during an injection event observed on the THEMIS spacecraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Thorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Angelopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Bonnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Mcfadden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114, </w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JA013554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global distribution of whistler-mode chorus waves observed on the THEMIS spacecraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Thorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Angelopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bortnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36, pp.9104. </w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009GL037595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Features of Electron Phase Space Holes Observed by the THEMIS Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. E. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lecontel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102, pp.225004. </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.225004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-parallel whistler mode waves observed by THEMIS during near-earth dipolarizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, pp.2259-2275. </w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-27-2259-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Results from the THEMIS Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Angelopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sibeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mcfadden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 141 (1-4), pp.453-476. </w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-008-9378-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation of substorm injections, auroral modulations, and ground Pi2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Keiling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Angelopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mcfadden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (17), </w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GL033969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent heating and cross-field transport near the magnetopause from THEMIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mcfadden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (17), pp.L17S08. </w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GL033601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results of the THEMIS search coil magnetometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Bouabdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 141 (1-4), pp.509-534. </w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-008-9371-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Search Coil Magnetometer for THEMIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. H. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Bouabdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand de La Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 141 (1-4), pp.265-275. </w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-008-9455-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The THEMIS Magnetic Cleanliness Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ludlam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Angelopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Snare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Means</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 141 (1-4), pp.171-184. </w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-008-9423-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THEMIS observations of a hot flow anomaly: Solar wind, magnetosheath, and ground-based measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eastwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sibeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Angelopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (17), pp.L17S03. </w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GL033475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the substorm initiation region from a major conjunction interval of THEMIS satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Angelopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lecontel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Donovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (A1), pp.A00C04. </w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JA013424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of thin current sheets: Cluster observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Baumjohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Birn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (6), pp.1365-1389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of thin current sheets: CLUSTER observations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Baumjohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Birn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (6), pp.1365-1389. </w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-25-1365-2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The STAFF-DWP wave instrument on the DSP equatorial spacecraft: description and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cornilleau-Wehrlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. St. Alleyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. H. Yearby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de La Porte de Vaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (8), pp.2785-2801. </w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-23-2785-2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a flux transfer event with cluster spacecraft.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lecontel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Cluster and Double Star Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substorm expansion phase: Observations from Geotail, Polar and IMAGE network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Parks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (A4), </w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002JA009376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results obtained by the Cluster STAFF experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cornilleau-Wehrlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chanteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rezeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 21 (2), pp.437-456. </w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-21-437-2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible control of plasma transport in the near-Earth plasma sheet via current-driven Alfvén waves (ƒ ≃ ƒ H+ )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pellat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ø. Holter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 106 (A6), pp.10817-10827. </w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001JA900013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma transport during substorm growth phase and relation to breakup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Contel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Pellat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 95 (1/2), pp.415-426. </w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1005229327580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-consistent quasi-static parallel electric field associated with substorm growth phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pellat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 105 (A6), pp.12945-12954. </w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999JA900499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast tailward stream observed in the distant tail associated with substorm: A multi-instrument study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 27 (21), pp.3571-3574. </w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2000GL003811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle approche pour les sous-orages magnétosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Pellat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hurricane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1 (7), pp.975-980. </w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1296-2147(00)01105-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current-driven electromagnetic ion cyclotron instability at substorm onset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 105 (A9), pp.21097-21107. </w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2000JA900059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disruption of parallel current at substorm breakup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pellat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Korth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 27 (24), pp.4041-4044. </w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2000GL000054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-consistent quasi-static radial transport during the substorm growth phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pellat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 105 (A6), pp.12929-12944. </w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999JA900498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substorms in the inner plasma sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pellat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Korth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 25 (12), pp.2395-2406. </w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0273-1177(99)00529-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stationary boundary layers of accretion α disks: profiles and emission properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lioure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (115)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SCM instrument for the ESA Plasma Observatory mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Mehrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2025, Vienna (AUSTRIA), Austria. </w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative estimates of the magnetic flux variations in the inner magnetosphere during an intense storm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soboh Alqeeq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Akhavan-Tafti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Cazzola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2025, Vienna (AUSTRIA), Austria. </w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-8724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle-In-Cell simulations of an electron beam: stability and wave emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinó</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2025, Vienna (AUSTRIA), Austria. </w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D fully kinetic simulations of dayside magnetic reconnection in the presence of cold ions and a moderate guide field.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Baraka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2025, Vienna (AUSTRIA), Austria. </w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-18438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Electron Plasma Camera for the Plasma Observatory ESA mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Forsyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Alata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2025, Vienna (AUSTRIA), Austria. </w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-17978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Search-Coil Magnetometer (SCM) of the Radio and Plasma Waves Investigation (RPWI) onboard the ESA JUICE mission: in-flight performance and first observations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Stassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna (Austria), France. </w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-20614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French contribution for the NASA HelioSwarm mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lavraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-9272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04652302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy conversion in a compressed magnetospheric separatrix: Observations and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Baraka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soboh Alqeeq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Akhavan-Tafti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2024, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-9641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Search-Coil Magnetometer (SCM) of the Radio and Plasma Waves Investigation (RPWI) onboard the ESA JUICE mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Hadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU23, the 25th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic processes in fast collisionless plasma flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alqeeq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th European Conference on Plasma Physics (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA CESTA(l), UMR CELIA (Centre Lasers Intenses et Applications), and GPR Light UB (Bordeaux University ), Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of a current sheet crossing associated with a fast earthward flow during a substorm event detected by MMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Alexandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumi Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soboh Alqeeq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22, the 24th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-9481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence-driven magnetic reconnection and the magnetic correlation length in collisionless plasma turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Stawarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Eastwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imogen Gingell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prayash Pyakurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22, The 24th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-11524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a dayside magnetopause reconnection event detected by MMS and related to a large-scale solar wind perturbation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Baraka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soboh Alqeeq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Akhavan-Tafti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22, the 24th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-9556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical study of dipolarization fronts observed by MMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soboh Alqeeq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22, the 24th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-9532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent Plasma Jet Fronts and Related Ion Acceleration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How radial and quasi radial IMF impact the Earth's magnetopause's size, location, and shape. Does this impact generate Dawn-Dusk asymmetry in the magnetosheath?: Global 3D Kinetic Simulations.&#160;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suleiman Baraka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ben-Jaffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Moore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of a current sheet embedded in a fast earthward flow during a substorm event detected by MMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Alexandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumi Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soboh Alqeeq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMS Observations of Short-Period Current Sheet Flapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomagnetic Response to a Chain of Interplanetary Coronal Mass Ejections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Akhavan-Tafti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Slavin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMS/Cluster joint measurements at the vicinity of the plasma sheet boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Alexandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Steinvall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-18357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances and First Results from the RPW/Search Coil Magnetometer onboard Solar Orbiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jean-Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France. 18 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03560097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Relationship Between Electron-Only Magnetic Reconnection and Turbulence in Earth&#8217;s Magnetosheath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Stawarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Eastwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imogen Gingell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Viena, Austria. </w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-5692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMS-Cluster conjugate observation of disturbance in the current sheet associated with localized fast flow in the near-Earth magnetotail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumi Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Baumjohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Birn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Burch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Carr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-3254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ spacecraft observations of structured electron diffusion regions during magnetic reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Cozzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Califano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Alexandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-13405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnection site and ion scale turbulence generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andris Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per-Arne Lindqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First observations of the Search Coil Magnetometer on Solar Orbiter / RPW: results and performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volodya Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. pp.EGU2020-19143, </w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RPW Low Frequency Receiver (LFR) on Solar Orbiter: in-situ LF electric and magnetic field measurements of the solar wind expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, online, Unknown Region. pp.10050, </w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold ion dynamics and interaction with EMIC waves near the Earth's magnetopause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Toledo-Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Vines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drew Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-21818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire hose instability observed between the reconnection sites in the Earth's magnetotail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Alexandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. V. Divin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Matteini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.16083</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RPW/Search Coil Magnetometer onboard Solar Orbiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jean-Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Use of Time Lags Between MMS Spacecraft : Application to the Estimation of Wave-Vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chanteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drew L. Turner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.5561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large and micro-scale MMS/Cluster joint measurements of plasma sheet boundary layer crossings: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Alexandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Steinvall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster 29th workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lanzarote Canary Islands, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Search-Coil Magnetometer onboard ESA JUICE mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.9398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMS-Cluster joint observations of plasma sheet boundary layer crossings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Alexandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.14922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetosheath Turbulence and its Relationship with Electron Magnetic Reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Stawarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan P. Eastwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Burch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington D.C, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale kinetic processes associated with fast flows and dipolarization fronts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Pasadena, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous effects on magnetopause reconnection: The role of lower hybrid waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel B. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Norgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetotail dipolarization and dipolarization fronts using spacecraft conjunctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nagai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Baumjohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Birn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington D.C, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a fast flow series associated with a substorm event detected by MMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filomena Catapano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Alexandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.16724</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03566320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron energization near the electron diffusion region of high beta asymmetric reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel B. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. V. Divin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four-spacecraft measurements of the shape and dimensionality of magnetic structures in the near-Earth plasma environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. N. Coffey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan P. Eastwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J. Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Fuselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington D.C, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Surface Waves on Hall Current Sheets Associated with Magnetic Reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. A. Goodrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 AGU Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington D.C, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Use of Time Lags Between MMS Spacecraft : Application to the Estimation of Wave-Vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chanteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mirioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. L. Turner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington D.C, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid simulations of plasma turbulence in support of space missions: a direct quantitative comparison with MMS observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Franci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Stawarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Landi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. H. K. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMS Observations of the Kinetic Processes within an Interplanetary Shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. J. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. A. Goodrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington D.C, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring energy conversion in near-Earth space plasmas with MMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fadanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Califano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan P. Eastwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington D.C, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconnexion magnétique vue par la mission MMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rezeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aunai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Belmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès général de la SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostatic Turbulence and Anomalous Effects in Reconnection Diffusion Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. B. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Norgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field fluctuations measurement onboard ESA/JUICE mission by search-coil magnetometer: SCM instrument as a part of RPWI consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Riga, Latvia. pp.EPSC2017-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMS Observations of Harmonic Electromagnetic Cyclotron Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Usanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J. Trattner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Fuselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMS observations of coherent structures in the turbulent magnetosheath plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Y. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. G. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiansen He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.6946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Reconnection as Revealed by the Magnetospheric Multiscale Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Burch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. B. Torbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. E. Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. L. Giles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Waves and Structures Associated with Magnetic Reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. A. Goodrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D ion-scale dynamics of BBFs and their associated emissions in Earth's magnetotail using 3D hybrid simulations and MMS multi-spacecraft observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aunai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Catapano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Alexandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. pp.SM44A-08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining Energetic Particle Injections and the Effects on the Inner Magnetosphere with Multiple Spacecraft/Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. W. Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. N. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Blake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Burch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. J. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Plasma Waves Observed onboard Rosetta in the 67P/ChuryumovGerasimenko Comet Environment Using High Time Resolution Density Data Inferred from RPC-MIP and RPC-LAP Cross-calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vallières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. I. Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odelstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03570127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Studies of Thin Current Sheets at Magnetosheath Jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. B. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Yordanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic waves and electron phase-space hole like signatures detected by MMS during a substorm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Pottelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.9295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMS Observations of Protons and Heavy Ions Acceleration at Plasma Jet Fronts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Catapano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zimbardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Cozzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. pp.SM22B-08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Search-coil Magnetometer for the THOR mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pinçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.Poster</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01437838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin current sheets observation by MMS during a near-Earth's magnetotail reconnection event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Varsani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Genestreti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Plaschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Electron Whistler Waves at the Mirror Mode Magnetic Holes: MMS Observations and PIC Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Usanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Argall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale multi-point observation of dipolarization in the near-Earth's magnetotail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Varsani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Genestreti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Baumjohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized Energy Conversion within a Reconnection Diffusion Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Burch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Torbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. L. Giles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.5880</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into sub-ion scale turbulence in Earth's magnetosheath using MMS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andriopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Y. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.16664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion Region's Structure at the Subsolar Magnetopause with MMS Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Cozzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Califano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Alexandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Catapano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. pp.SM34A-02</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Spacecraft Analysis of Plasma Jet Events and Associated Whistler-Wave Emissions using MMS Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chasapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.13754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic reconnection in turbulence: from Cluster to MMS and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sundkvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. H. Matthaeus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Califano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Istanbul, Turkey. pp.D2.4-3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetospheric Multiscale Observations of Flux-Rope Interactions in the Turbulent Terrestrial Magnetosheath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Vörös</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Yordanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Varsani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. B. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Norgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of the diffusion region in the Magnetospheric Multiscale era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. J. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bessho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying Large-Amplitude Parallel Electric Fields Along the Magnetopause and Their Effect on Magnetic Reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. A. Goodrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, california, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation and Simulation of Chorus Waves Generation at the Gradients of Magnetic Holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Argall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. W. Paulson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, California, United States. pp.SM31C-07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examination of Energetic Electron Acceleration in the Vicinity of Earth's Dayside Magnetopause with MMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. W. Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. N. Jaynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. N. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Blake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Non-linear Evolution of Whistler-mode Waves at the Dayside Magnetopause and Its Relation to Magnetic Reconnection and Particle Acceleration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. A. Goodrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. L. Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. V. Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of wave-particle interactions in the flux pile-up region of asymmetric reconnection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Argall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. W. Paulson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. B. Torbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Search-coil Magnetometer for the THOR mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pinçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03573510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats de la mission Magnetospheric Multiscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mirioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du PNST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Hendaye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent reconnection and associated particle heating and acceleration in the Earth's magnetosheath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chasapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. H. Matthaeus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.16046</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Currents Within the Bursty Bulk Flow Braking Region as Observed by the Magnetospheric Multiscale Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Stawarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan P. Eastwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. A. Goodrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Burch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, California, United States. pp.SM43E-02</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic wave activity detected by MMS at the vicinity of the magnetopause and its relation to heating and acceleration of particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mirioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.12674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Observations of ULF and Whistler-Mode Chorus Modulation of 500eV EDI Electrons by MMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. W. Paulson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Argall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. B. Torbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First MMS Observations of High Time Resolution 3D Electric and Magnetic fields at the Dayside Magnetopause.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. B. Torbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Burch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. T. Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Magnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. E. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of electromagnetic energy at plasma jet fronts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. V. Divin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. B. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, California, United States. pp.SM22A-06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency wave activity related to dipolarization fronts detected by MMS in the magnetotail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mirioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, California, United States. pp.SM41I-05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Frequency Wave Activity Detected by MMS during Dusk Magnetopause Crossings and its Relation to Heating and Acceleration of Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mirioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, California, United States. pp.SM12A-09</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMS Observations of Kinetic Features in the Earth's Bursty Bulk Flow Braking Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. A. Goodrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. P. Sturner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, California, United States. pp.SM44A-08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of 3-D Electric Fields and Waves Associated With Reconnection at the Dayside Magnetopause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. A. Goodrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Malaspina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, California, United States. pp.SM41I-08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of electron ambient plasmas in reconnection jets and dipolarization fronts : MMS initial results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Torkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andriopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jeszenszky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Plaschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, California, United States. pp.SM43A-02</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First MMS measurements of the High Frequency Magnetic Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mirioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Chapman Conference on Magnetospheric Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Fairbanks, Alaska, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swarm Observations of Field Aligned Currents during Geomagnetic Storms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lühr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. J. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Strangeway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. T. Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, California, United States. pp.SM11A-06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebuilding of the Earth's Outer Electron Belts During the 9 October 2012 and 17 March 2013 Geomagnetic Storms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. V. Divin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. B. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, California, United States. pp.SM22A-06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster Observations of Magnetopause Reconnection at Sub-Proton Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster workshop XXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of equatorial noise using data from the Cluster and Themis missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Hrbackova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Santolík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. Pickett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Gurnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Cornilleau-Wehrlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bremen, Germany. pp.4040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of plasma density fluctuations and wave source characteristics by means of chorus waves multi point phase correlation analysis: Cluster and THEMIS measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksiy Agapitov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondrej Santolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.13307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of electromagnetic signals of Electron phase-space Holes observed by THEMIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. E. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Bonnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, à renseigner, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron populations in thin current sheets close to and during substorms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Sauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substorm theories and Cluster multi-point measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster and Double Star Symposium, 5th Anniversity Eighth International Conference on Substorms (ICS-8), Bannf, Calgary,march 27-31,2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Banff, Calgary, Canada. pp.263-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-scale Cluster observations of current sheet disruptions during substorms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Conference on Substorms (ICS8). Banff, Canada. March 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Banff,Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a flux transfert event with Cluster spacecraft, Proceedings of the Cluster Double Star Symposium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Anniversary of Cluster in Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small scale Cluster observations of current signatures during substorm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-A. Sauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Cluster tail workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small scale Cluster observations of a magnetospheric substorm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-A. Sauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SF2A, Atelier du PNST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small scale Cluster observations of current sheet disruptions during substorms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Substorms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Banff, Canada. pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of instabilities at substorms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Conference on Substorms (ICS8). Banff, Canada, March 27-31, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Bannff, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substorm theories and Cluster multi-point measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Anniversary of Cluster in Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Noordwijk, Netherlands. pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of thin tail current sheets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Cluster Workshop and SOWG/SWT and 3rd Cluster Tail Workshop, CIAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Point, Multi-Scale Investigations of Fundamental Plasma Processes in the Earth's Magnetosphere.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.N. Fazakerley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S. Horbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Baumjohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39TH ESLAB Symposium on Trends in Space Science and Cosmic Vision 2020,19-21 April 2005, Noordwijk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Noordwijk, Netherlands. pp.185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futures missions magnétosphériques multi-satellites : THEMIS, MMS, X-scale & IMEDIA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de prospective du futur pôle système solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Trouville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLUSTER observations of current sheet disruptions at different spatial scales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Holter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Scientific Assembly of the International Association of Geomagnetism and Aeronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signature of the current density in thin current sheets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Sauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 1st General Assembly, Nice, April 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic description of low-frequency and quasistatic electromagnetic perturbations in magnetic-mirror confined plasmas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pellat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alfvén 2004; Workshop on Space Environment Turbulence,19-23 Avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Beaulieu sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of thin tail current sheets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-A. Sauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waves and turbulence in the cusp, at the magnetopause and its vicinity as seen by the Cluster STAFF experiment : characterisation and role on particle dynamics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cornilleau-Wehrlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rezeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Attié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current density measurements associated with substorm events.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-A. Sauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd CLUSTER tail workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Dorking, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of the geomagnetic tail; CLUSTER observations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-A. Sauvaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de l'astrophysique française (SF2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma wave investigation in Mercury : BepiColombo MMO mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kojima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yagitani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kasahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasumasa Kasaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">session HG1 : Spacecraft and Ground Observations of Stimulated and Natural Space-Plasma Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Maastricht, Netherlands. pp.1898</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a dayside magnetopause reconnection event detected by MMS related to a large-scale solar wind perturbation and magnetospheric cold ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Baraka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soboh Alqeeq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Akhavan-Tafti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU23, the 25th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna (AUSTRIA), Austria. 2023, </w:t></w:r><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two classes of magnetotail Dipolarization Fronts observed by MagnetosphericMultiscale Mission: A statistical overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soboh Alqeeq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. 2023, </w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French contribution for the NASA HelioSwarm mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Space Weather Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Observatory ESA M7 candidate mission: unveiling plasma energization and energy transport through multiscale observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Federica Marcucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Dunlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Forsyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGE General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. 2023, </w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-9043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of kinetic processes based on MMS/Cluster joint measurements in the vicinity of the plasma sheet boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Steinvall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soboh Alqeeq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. 2023, </w:t></w:r><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Earths magnetopause response to radial and non-radial IMF as simulated by global 3D kinetic simulations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suleiman Baraka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ben-Jaffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Moore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic electron hole generation: theory and PIC simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Savoini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-11078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Plasma Processes Detection with Supervised Machine Learning: Application to Plasma Jet Dipolarization Fronts in Near-Earth Space using MMS Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Retino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United States. 04, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Classification of Plasma Regions in Near-Earth Space with Supervised Machine Learning: Application to Magnetospheric Multi Scale 2016-2019 Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Retino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United States. 00, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of energy conversion processes at kinetic scales associated with a series of dipolarization fronts observed by MMS during a substorm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soboh Alqeeq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ evidence of firehose instability in multiple magnetic reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Alexandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Divin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Matteini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-18188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetotail Current Sheet Prior to Magnetic Reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Alexandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Retino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. V. Divin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Strangeway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global comparison of MMS, Cluster and Themis data on January, 4th 2017, with PIC EM code in the vicinity of the Earth's magnetosphere.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Baraka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ben-Jaffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington D.C, United States. pp.SA41C-3501, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of a Small-Scale Flux Rope Next to an EDR at the Dayside Magnetopause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoilijoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington D.C, United States. pp.SM13B-2843, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Effects of Cold Plasma on Magnetospheric EMIC Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Toledo-Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Fuselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. E. Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington D.C, United States. pp.SM33C-3584, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of EN in the Reconnection Diffusion Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. R. Pritchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Burch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Fuselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J. Genestreti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington D.C, United States. 13, pp.SM13B-2867, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of wave-particle interactions in the flux pile-up region of asymmetric reconnection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Argall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. W. Paulson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. W. Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington D.C, United States. pp.SM13B-2842, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a fast flow series associated with a substorm event detected by MMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Catapano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Alexandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria. 20, pp.EGU2018-16724, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Observations of Whistler-Mode Chorus Modulation of 500eV EDI Electrons by MMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. W. Paulson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Argall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J. Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington D.C, United States. pp.SM33C-3596, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence Studies using MMS: data issues and physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bandyopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. H. Matthaeus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chasapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chhiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Parashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington D.C, United States. pp.SH21C-3294, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of Turbulence and Large Parallel Electric Fields Associated with Magnetic Reconnection in Earth's Magnetotail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Argall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington D.C, United States. pp.SM13B-2864, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of electron vortex magnetic holes and related wave-particle interactions in the turbulent magnetosheath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Y. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria. 20, pp.EGU2018-11015, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-aligned currents observed by MMS in the near-Earth plasma sheet during large-scale substorm dipolarizations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsugunobu Nagai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. L. Giles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Stawarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. 19, pp.8362, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whistler waves at the Earth bow shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanying Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher T. Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J. Strangeway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve J. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. 19, pp.3392, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire Hose Instability in the Multiple Magnetic Reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Alexandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. V. Divin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Matteini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, fall meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. 2017, pp.SM11C-2321, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the generalized Ohm's law at the subsolar magnetopause diffusion region with MMS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Cozzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Califano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chasapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. 19, pp.1330, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-spacecraft Observation of Electrostatic Solitary Waves in the Reconnection Separatrix Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel B. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Norgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenya Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. 19, pp.13278, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMS Observations of Langmuir Collapse and Emission?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Boardsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union,Fall meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. 11, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the Chorus Group Velocity from THEMIS Wave Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Taubenschuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Santolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Bonnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. 51, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Plasma Waves Observed onboard Rosetta in the 67P/ChuryumovGerasimenko Comet Environment Using High Time Resolution Density Data Inferred from RPC-MIP and RPC-LAP Cross-calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Vallieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. I. Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odelstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. 51, pp.P51D-2631, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMS Observations of Reconnection at Dayside Magnetopause Crossings During Transitions of the Solar Wind to Sub-Alfvenic Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. T. Marklund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Paulson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petrinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pollock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. 13, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-Scale Dayside Magnetic Reconnection Analysis via MMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. R. Pritchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Burch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Fuselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Genestreti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. 13, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispacecraft Observations and 3D Structure of Electromagnetic Electron Phase-Space Holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. L. Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. 13, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the non Maxwellian nature of ion velocity distribution functions using Magnetospheric Multiscale (MMS) data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Yordanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. R. Paterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Gershman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. 11, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of electron vortex magnetic holes and related wave-particle interactions in the turbulent magnetosheath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Y. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. 11, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Reciprocal Vectors for Estimating Gradients of Physical Fields from Multi-Spacecraft Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chanteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mirioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. 19, pp.11728, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double Layers Throughout the Magnetosphere and Their Relation to Magnetic Reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Goodrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narges Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. 19, pp.11806, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un site web pour parcourir les aperçus des données de l'instrument SCM et une base miroir des données de la mission MMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mirioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque à mi-parcours du PNST 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Hendaye, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of waves and DC electric fields for electron heating and acceleration in the diffusion region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Norgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. 18, pp.EPSC2016-10458, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Electrons as the Drivers of Parallel, Electrostatic Waves in Asymmetric Reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. L. Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, California, United States. 21, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMS Observations of Ion-scale Magnetic Island in the Magnetosheath Turbulent Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Y. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, California, United States. 21, pp.SM21A-2437, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMS Observations of Parallel Electric Fields During a Quasi-Perpendicular Bow Shock Crossing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. A. Goodrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, California, United States. 22, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMS observations of magnetic reconnection in small-scale current sheets in magnetosheath turbulence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chasapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. H. Matthaeus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Parashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, California, United States. 21, pp.SM21A-2438, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Weighting of Multi-Spacecraft Data to Estimate Gradients of Physical Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chanteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mirioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 AGU Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, California, United States. 21, pp.SM21A-2448, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing THEMIS wave measurements against the cold plasma theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Taubenschuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Santolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bonnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. 18, pp.7903, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Search-coil Magnetometer for the THOR mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Pinçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. 18, pp.EPSC2016-14239, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the generalized Ohm's law at the subsolar magnetopause diffusion region with MMS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Cozzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chasapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Califano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, California, United States. 21, pp.SM21A-2411, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Dissipation and Transport Associated with Whistler-wave Generation during Plasma Jet Events using MMS Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Baumjohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, California, United States. 13, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bursty Bulk Flow Turbulence as Observed by the Magnetospheric Multiscale Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Stawarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. A. Goodrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Burch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, California, United States. 51, pp.SM51A-2524, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An MMS multicase study of magnetotail dipolarization fronts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Plaschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Volwerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Narita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, California, United States. 51, pp.SM51A-2516, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Electric Fields and Wave Phenomena Associated with Magnetic Reconnection: The Merged Magnetic Field Product from MMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Argall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. B. Torbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. T. Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Magnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, California, United States. 51, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-point, multi-scale observation of the near-Earth current sheet reconfiguration during storm-time multi-onset substorms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kepko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vaith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Argall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. E. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, California, United States. 51, pp.SM51A-2523, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodynamic Context of Magnetotail and Magnetopause Dynamics Observed by Magnetospheric Multiscal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. J. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Korth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. L. Waters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Samara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, California, United States. 51, pp.SM51D-2587, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ spacecraft observations of suprathermal ion acceleration in the reconnection jet braking region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.S. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienna, Austria. 17, pp.11323, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrating MMS Electron Drift Instrument (EDI) Ambient Electron Flux Measurements and Characterizing 3D Electric Field Signatures of Magnetic Reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Shuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. B. Torbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vaith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Argall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, California, United States. 51, pp.SM51A-2518, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMS observations of waves and instabilities in the separatrices and diffusion region of magnetopause reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. B. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Lindqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, California, United States. 51, pp.SM51A-2556, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMS observations of small magnetic flux ropes in the near-tail (X &amp;gt; -11 Re)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Slavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Poh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Strangeway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. T. Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, California, United States. 51, pp.SM51A-2536, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMS Spacecraft Observation of Near Tail Thin Current Sheets: Their Locations, Conditions for Formation and Relation to Geomagnetic Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. T. Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Strangeway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. J. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Baumjohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, California, United States. 13, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search Coil and Fluxgate Data Merging on MMS: Examples on Dipolarization Event Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Plaschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Magnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Valavanoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, California, United States. 51, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetospheric Multiscale Observations of Ultra Low Frequency Waves in the Inner Magnetosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Strangeway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. T. Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Burch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. B. Torbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Magnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, California, United States. 41, pp.SM41H-2571, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ spacecraft observations of suprathermal ion acceleration in the reconnection jet braking region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, California, United States. 13, pp.SM13A-4154, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ observations of suprathermal ion acceleration in the near-Earth jet braking region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.S. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria. 16, pp.14772, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Themis observations of whistler wave normal angles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Taubenschuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Santolík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria. 16, pp.6511, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current-Driven Instabilities and Energy Dissipation Rates As a Predictive Tool for Solar Probe Plus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. B. Wilson Iii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. W. Breneman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Malaspina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Cully</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, California, United States. 41, pp.SM41A-4232, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassini observations of whistler waves at high Mach number Saturn's shock wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Masters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schimpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Z. Hadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sundkvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Workshop on Collisionless Shocks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantified Energy Dissipation Rates in the Terrestrial Bow Shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L B Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David G. Sibeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. W. Breneman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, California, United States. pp.SM31A-2107, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Consistent Kinetic Approach for Low Frequency and Quasi-static Electromagnetic Perturbations in Magnetic-Mirror Confined Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Pellat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hurricane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport and Energy Conversion in the Heliosphere, Lectures Given at the CNRS Summer School on Solar Astrophysics Oleron, France, 25-29 May 1998, Edited by J.P. Rozelot, L. Klein, and J.-C. Vial, Lecture Notes in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results of the magnetospheric multiscale mission (MMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination du vecteur d'onde à partir des mesures de courant électrique et du champ magnétique sur la mission Cluster.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Larmagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des signatures de courant localisées dans la queue de la magnétosphère.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling plasma energization and energy transport in the Earth's Magnetospheric System: the need for future coordinated multiscale observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Retino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kepko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kucharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marcucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decadal Survey for Solar and Space Physics (Heliophysics) 2024-2033 White Paper Plasma turbulence: Challenges and next transformative steps from the perspective of multi-spacecraft measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Jen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harlan Spence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristopher Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Matthaeus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lavraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the Spatiotemporal Structure of Turbulence Using Multi-Spacecraft Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Tenbarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lev Arzamasskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Boldyrev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Califano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Caprioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ evidence of firehose instability in multiple reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Alexandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Divin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Matteini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Plasma 2020 Decadal] Multipoint Measurements of the Solar Wind: A Proposed Advance for Studying Magnetized Turbulence of the Solar Wind: A Proposed Advance for Studying Magnetized Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristopher G. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Alexandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Bookbinder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caprioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. W. Case</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des magnétomètres à induction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Alison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01390393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1297"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Le Contel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (200)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMS Analysis of a Dayside Compressed Magnetospheric Separatrix in the Presence of Cold Ions and a Moderate Guide Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baraka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S W Alqeeq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (4), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024JA033234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Phase Relation Among Microinjection, Thermal Plasma, and Electric Field: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bortnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-P. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025JA034681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05537447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solar Orbiter merged magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. S. Horbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rackovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 699, pp.A236. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202554731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth's Alfvén Wings Driven by the April 2023 Coronal Mass Ejection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li‐jen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gershman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Burkholder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menelaos Sarantos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (14), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024GL108894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnection Inside a Dipolarization Front of a Diverging Earthward Fast Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hosner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Panov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (1), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JA031976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Compression of the Plasma Sheet and Magnetotail During Intense Storms From THEMIS Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alqeeq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Akhavan Tafti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cazzola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (9), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024JA032888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D cylindrical BGK model of electron phase-space holes with finite velocity and polarization drift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Savoini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (3), pp.032306. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0181180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetospheric Time‐History in Storm‐Time Magnetic Flux Dynamics: A Global Simulation Campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Atilaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Akhavan-Tafti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Al Shidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pulkkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (5), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JA031997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Transport and Conversion Within Earth's Supercritical Bow Shock: The Role of Intense Lower‐Hybrid Whistler Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur J Hull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muschietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksiy V Agapitov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher C Chaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (5), pp.e2023JA031630. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JA031630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04564827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of high-frequency whistler waves at Earth's bow shock: Further support for stochastic shock drift acceleration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takanobu Amano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miki Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuo Oka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naritoshi Kitamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (4), pp.042903. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0196502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Magnetic Reconnection During Sustained Sub‐Alfvénic Solar Wind Driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Burkholder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.‐j. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sarantos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gershman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Argall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (6), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024GL108311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Radio &amp; Plasma Wave Investigation (RPWI) for the JUpiter ICy moons Explorer (JUICE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Wahlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Åhlén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Puccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 221 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-024-01110-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04868196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Classes of Equatorial Magnetotail Dipolarization Fronts Observed by Magnetospheric Multiscale Mission: A Statistical Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soboh Alqeeq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (10), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JA031738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HelioSwarm: A Multipoint, Multiscale Mission to Characterize Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristopher Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harlan Spence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Alexandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Argall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lev Arzamasskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/25c2cfeb.84e839d7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275202v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetospheric Time History in Storm‐Time Magnetic Flux Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Akhavan-Tafti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Atilaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Slavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (9), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JA031832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observations of anomalous resistivity and diffusion in collisionless plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Divin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.2954. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-30561-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for Whistler Waves Propagating Into the Electron Diffusion Region of Collisionless Magnetic Reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (7), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL097387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whistler Waves Associated With Electron Beams in Magnetopause Reconnection Diffusion Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Bessho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (9), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JA030882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetospheric Multiscale Observations of Waves and Parallel Electric Fields in Reconnecting Current Sheets in the Turbulent Magnetosheath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Conley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chasapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (9), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JA030511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower‐Hybrid Wave Structures and Interactions With Electrons Observed in Magnetotail Reconnection Diffusion Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li‐jen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Bessho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (5), </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JA030109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence-driven magnetic reconnection and the magnetic correlation length: Observations from Magnetospheric Multiscale in Earth's magnetosheath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stawarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eastwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gingell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pyakurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (1), pp.012302. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0071106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Space Physics Environment Data Analysis System in Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Harter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Hatzigeorgiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Drozdov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Astronomy and Space Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fspas.2022.1020815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observations of energy transfer from resonant electrons to whistler-mode waves in magnetosheath of Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kitamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Amano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Omura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boardsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gershman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.6259. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-33604-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the homogeneity of energy conversion processes at dipolarization fronts from MMS measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. W. Alqeeq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (1), pp.012906. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0069432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solar Orbiter Radio and Plasma Waves (RPW) instrument (Corrigendum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 654, pp.C2. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936214e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin Current Sheet Behind the Dipolarization Front</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumi Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Baumjohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. K M Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. V Panov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (10), pp.e2021JA029518. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JA029518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Orbiter’s first Venus flyby: Observations from the Radio and Plasma Wave instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Z. Hadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Edberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Píša</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dimmock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656, pp.A18. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Multipoint Observations Capturing the Reformation of a Supercritical Fast Magnetosonic Shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.B. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.A. Goodrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Madanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 911 (2), pp.L31. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/abec78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Interaction of Cold and Hot Protons With an Oblique EMIC Wave Near the Dayside Reconnecting Magnetopause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Toledo‐redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (8), </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL092376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Characteristics in the Spectrum of Whistler Waves Near the Diffusion Region of Dayside Magnetopause Reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (1), </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GL090816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dynamics of a High Mach Number Quasi-perpendicular Shock: MMS Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Madanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fuselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 908 (1), pp.40. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abcb88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of an inertial-range energy cascade within a reconnection jet in the Earth’s magnetotail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riddhi Bandyopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chasapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Gershman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Giles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 500 (1), pp.L6-L10. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slaa171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First observations and performance of the RPW instrument on board the Solar Orbiter mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Souček</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of whistler mode waves by Solar Orbiter's RPW Low Frequency Receiver (LFR): In-flight performance and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. B. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Retino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656 (A17), pp.18. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whistler waves observed by Solar Orbiter/RPW between 0.5 AU and 1 AU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656, pp.A24. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Radial and Non‐Radial IMF on the Earth's Magnetopause Size, Shape, and Dawn‐Dusk Asymmetry From Global 3D Kinetic Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suleiman Baraka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ben-Jaffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Moore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (10), </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JA029528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper‐Hybrid Waves Driven by Meandering Electrons Around Magnetic Reconnection X Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.‐y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.‐b. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Norgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (16), </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL093164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMS Observations of the Multiscale Wave Structures and Parallel Electron Heating in the Vicinity of the Southern Exterior Cusp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nykyri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Burkholder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (3), </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JA027698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two‐dimensional velocity of the magnetic structure observed on 11 July 2017 by the Magnetospheric Multiscale spacecraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Denton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Torbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Hasegawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Genestreti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Manuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JA028705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of Resonant Electrons Interacting With Whistler Waves in the Nearest Dipolarizing Magnetotail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malykhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grigorenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Shklyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Panov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (7), </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JA029440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whistler and Broadband Electrostatic Waves in the Multiple X‐Line Reconnection at the Magnetopause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (4), </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GL091320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency Whistler Waves Modulate Electrons and Generate Higher-frequency Whistler Waves in the Solar Wind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Degeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 923 (2), pp.216. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac2e97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Evidence of Ion Acceleration between Consecutive Reconnection Jet Fronts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filomena Catapano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Zimbardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Alexandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian J Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 908 (1), pp.73. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abce5a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of the Various Generalized Ohm's Law Terms in Magnetosheath Turbulence as Observed by Magnetospheric Multiscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stawarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Matteini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Parashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Franci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eastwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (1), </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020ja028447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of Short‐Period Ion‐Scale Current Sheet Flapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sitnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (8), </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JA029152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle energization in space plasmas: towards a multi-point, multi-scale plasma observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Federica Marcucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Plaschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 p. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-021-09797-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03470148v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling MMS Observations at the Earth’s Magnetopause with Hybrid Simulations of Alfvénic Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Franci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Stawarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Papini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Hellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuma Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 898 (2), pp.175. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab9a47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Bernstein waves driven by electron crescents near the electron diffusion region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. B Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu V Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-13920-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Electron Distribution Functions Associated With Whistler Waves at Dipolarization Fronts in the Earth's Magnetotail: MMS Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grigorenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malykhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Shklyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fadanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (9), </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JA028268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solar Orbiter Radio and Plasma Waves (RPW) instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 642, pp.A12. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observational Evidence for Stochastic Shock Drift Acceleration of Electrons at the Earth's Bow Shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Amano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Katou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kitamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124, pp.065101. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.065101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial Reconstruction of the Reconnection Magnetic Field Observed by Multiple Spacecraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Denton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. B Torbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hasegawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J Genestreti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (2), </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JA027481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of Magnetic Field Fluctuations for Plasma Wave Investigation by the Search Coil Magnetometers (SCM) Onboard Bepicolombo Mio (Mercury Magnetospheric Orbiter)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Yagitani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsunori Ozaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mirioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 216 (7), pp.111. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-020-00734-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Classification of Plasma Regions in Near-Earth Space With Supervised Machine Learning: Application to Magnetospheric Multi Scale 2016–2019 Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Astronomy and Space Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fspas.2020.00055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Inflow Velocities and Reconnection Rates at Earth's Magnetopause and Magnetosheath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Burch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Genestreti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Denton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (17), </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GL089082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetospheric Multiscale Observations of the Off-equatorial Dipolarization Front Dynamics in the Terrestrial Magnetotail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huimin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congkuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 899 (2), pp.125. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aba8a7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMS observations of intense whistler waves within Earth's supercritical bow shock: Source mechanism and impact on shock structure and plasma transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muschietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-E. Lindqvist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (7), pp.e2019JA027290. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JA027290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02571333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the deviation from Maxwellian of the ion velocity distribution functions in the turbulent magnetosheath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Yordanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sorriso-Valvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. R. Paterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022377820000021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03673169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of the Source Region of Whistler Mode Waves in Magnetosheath Mirror Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kitamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Omura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Amano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boardsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (5), </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JA027488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Heating by Debye-Scale Turbulence in Guide-Field Reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. v. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. b. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Steinvall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (4), </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.045101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross‐Scale Quantification of Storm‐Time Dayside Magnetospheric Magnetic Flux Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Akhavan‐tafti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A Slavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Turner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (10), </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JA028027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower-Hybrid Drift Waves Driving Electron Nongyrotropic Heating and Vortical Flows in a Magnetic Reconnection Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-J. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C Rager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (2), </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.025103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of Particle Acceleration in Magnetic Reconnection–driven Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kromyda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chasapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 898 (2), pp.154. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab9ab6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waves in Kinetic-Scale Magnetic Dips: MMS Observations in the Magnetosheath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. T. Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Q. Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. H. Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. X. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (2), pp.523-533. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GL080696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four-Spacecraft Measurements of the Shape and Dimensionality of Magnetic Structures in the Near-Earth Plasma Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Fadanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Califano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (8), pp.6850-6868. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JA026747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Frequency Wave Generation in Magnetotail Reconnection: Linear Dispersion Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Burch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dokgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.-J. Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. B. Torbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. B. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (8), pp.4089-4097. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GL082471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Reconnection in Three Dimensions: Observations of Electromagnetic Drift Waves in the Adjacent Current Sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoilijoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (12), pp.10104-10118. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JA027228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Reconnection in Three Dimensions: Modeling and Analysis of Electromagnetic Drift Waves in the Adjacent Current Sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoilijoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (12), pp.10085-10103. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JA027275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of Electromagnetic Electron Holes and Evidence of Cherenkov Whistler Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Steinvall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andris Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (25), </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.255101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Electron Acceleration in the Magnetopause Reconnection Diffusion Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. R. Pritchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Burch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Fuselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. B. Torbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (17-18), pp.10274-10282. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GL084636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron‐Scale Magnetic Structure Observed Adjacent to an Electron Diffusion Region at the Dayside Magnetopause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoilijoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (12), pp.10153-10169. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JA027192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ spacecraft observations of a structured electron diffusion region during magnetopause reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Cozzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Califano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Alexandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (4), pp.043204 (2019). </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.99.043204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMS Observations of Kinetic-size Magnetic Holes in the Terrestrial Magnetotail Plasma Sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Y. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. H. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. G. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 875 (2), 113, 8 pp. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab0f2f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Diffusion Regions in Magnetotail Reconnection Under Varying Guide Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-J Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (12), pp.6230-6238. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GL082393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of the Turbulence Associated with Electron-only Magnetic Reconnection in Earth's Magnetosheath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Stawarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan P. Eastwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. L. Gingell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Shay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 877 (2), pp.L37. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ab21c8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Resolution Measurements of the Cross-Shock Potential, Ion Reflection, and Electron Heating at an Interplanetary Shock by MMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian J. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven J. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine A. Goodrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narges Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert E. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, pp.3961-3978. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JA026197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Space Physics Environment Data Analysis System (SPEDAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Angelopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cruce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Drozdov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. W. Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hatzigeorgiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 215, 9, 46p. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-018-0576-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Plasma Waves Appearing Near Dayside Magnetopause Electron Diffusion Region Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoilijoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Argall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (10), pp.7837-7849. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JA027060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Scattering by Low-frequency Whistler Waves at Earth’s Bow Shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Otsuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matsukiyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Argall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 886 (1), pp.53. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab4a81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence-Driven Ion Beams in the Magnetospheric Kelvin-Helmholtz Instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sorriso-Valvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Catapano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122, pp.035102. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.035102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sign singularity of the local energy transfer in space plasma turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sorriso-Valvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano de Vita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Fraternale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gurchumelia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.108. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2019.00108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universality of Lower Hybrid Waves at Earth's Magnetopause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. B. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Norgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, pp.8727-8760. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JA027155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03674386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Electron Acceleration at a Reconnecting Magnetopause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.S. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Z. Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Burch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. G. Gershman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (11), pp.5645-5652. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GL083032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron-Driven Dissipation in a Tailward Flow Burst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.S. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Y. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. E. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (11), pp.5698-5706. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GL082503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whistler Waves Driven by Field-Aligned Streaming Electrons in the Near-Earth Magnetotail Reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (10), pp.5045-5054. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GL083283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Excitation of Whistler Mode Waves and Associated Langmuir Waves at Dayside Reconnection Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinxing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Bortnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (17), pp.8793-8802. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GL078287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron-scale dynamics of the diffusion region during symmetric magnetic reconnection in space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Torbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Burch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Argall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 362 (6421), pp.1391-1395. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aat2998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Jet Detected by MMS at Dipolarization Front</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.S. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Gershman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (2), pp.556-564. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017GL076509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher-Order Turbulence Statistics in the Earth's Magnetosheath and the Solar Wind Using Magnetospheric Multiscale Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chhiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chasapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bandyopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. N. Parashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. H. Matthaeus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (12), pp.9941-9954. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JA025768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of Whistler Waves Correlated with Electron-scale Coherent Structures in the Magnetosheath Turbulent Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Y. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. G. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 861, </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aac831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Energization at a Reconnecting Magnetosheath Current Sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andris Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel B. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Divin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45, pp.8081-8090. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GL078660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Currents Observed by MMS in the Flow Braking Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Varsani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin J. Genestreti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. K. M. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (2), pp.1260-1278. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JA024686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Electron Whistler Waves at the Mirror Mode Magnetic Holes: MMS Observations and PIC Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. E. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Argall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Usanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123, pp.6383-6393. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JA025452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into the Nature of Turbulence in the Earth's Magnetosheath Using Magnetospheric MultiScale Mission Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Matteini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Argall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andriopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 859, pp.127. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aabae8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic depression and electron transport in an ion-scale flux rope associated with Kelvin–Helmholtz waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenya Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (3), pp.879-889. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-36-879-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Phase-Space Holes in Three Dimensions: Multispacecraft Observations by Magnetospheric Multiscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (12), pp.9963-9978. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JA025750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron bulk acceleration and thermalization at Earth's quasi-perpendicular bow shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-J. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. B. Wilson Iii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bessho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120, pp.225101. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.225101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Wind Turbulence Studies Using MMS Fast Plasma Investigation Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riddhi Bandyopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chasapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chhiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. N. Parashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. A. Maruca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 866 (2), pp.81. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aade93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave Phenomena and Beam-Plasma Interactions at the Magnetopause Reconnection Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Burch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J. Genestreti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. B. Torbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. L. Giles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (2), pp.1118-1133. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JA024789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetospheric Multiscale Observations of an Ion Diffusion Region With Large Guide Field at the Magnetopause: Current System, Electron Heating, and Plasma Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berchem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El-Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Goldstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (3), pp.1834-1852. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JA024517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized Oscillatory Energy Conversion in Magnetopause Reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Burch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. E. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Cassak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. B. Torbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (3), pp.1237-1245. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017GL076809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rippled Electron‐Scale Structure of a Dipolarization Front</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong‐xiao Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andris Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu‐zhi Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (22), pp.12,116-12,124. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GL080826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intense Electric Fields and Electron-Scale Substructure Within Magnetotail Flux Ropes as Revealed by the Magnetospheric Multiscale Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stawarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eastwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Genestreti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (17), pp.8783-8792. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GL079095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron magnetic reconnection without ion coupling in Earth's turbulent magnetosheath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan P. Eastwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Shay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Drake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. U. Ö. Sonnerup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 557, pp.202-206. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-018-0091-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Reconnection, Turbulence, and Particle Acceleration: Observations in the Earth's Magnetotail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. E. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. A. Goodrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45, pp.3338-3347. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2018GL076993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Properties of Lion Roars and Electron Dynamics in Mirror Mode Waves Observed by the Magnetospheric MultiScale Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (1), pp.93-103. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JA024551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Study of the Properties of Magnetosheath Lion Roars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanos Giagkiozis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Burch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (7), pp.5435-5451. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JA025343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Reconnection at a Thin Current Sheet Separating Two Interlaced Flux Tubes at the Earth's Magnetopause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Vernisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (3), pp.1779-1793. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JA024537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-Amplitude High-Frequency Waves at Earth's Magnetopause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. B. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (4), pp.2630-2657. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JA025034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMS observations of whistler waves in electron diffusion region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.S. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Y. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. B. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (9), pp.3954-3962. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017GL072703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drift waves, intense parallel electric fields, and turbulence associated with asymmetric magnetic reconnection at the magnetopause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. E. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-J. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (7), pp.2978-2986. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GL072493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Earth plasma sheet boundary dynamics during substorm dipolarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsugunobu Nagai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Birn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor A. Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Planets and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69, pp.129. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40623-017-0707-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMS Observation of Magnetic Reconnection in the Turbulent Magnetosheath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Vörös</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Yordanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Varsani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J. Genestreti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (11), pp.442-467. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JA024535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetospheric Multiscale Observations of Electron Vortex Magnetic Hole in the Turbulent Magnetosheath Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Y. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. G. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 836 (2), pp.L27. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aa5f50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nonlinear behavior of whistler waves at the reconnecting dayside magnetopause as observed by the Magnetospheric Multiscale mission: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. E. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. L. Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. A. Goodrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J. Trattner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (5), pp.5487-5501. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JA024062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Scattering by High-frequency Whistler Waves at Earth's Bow Shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. B. Wilson Iii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Hull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Amano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 842 (2), pp.L11. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aa7759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipoint Observations of Energetic Particle Injections and Substorm Activity During a Conjunction Between Magnetospheric Multiscale (MMS) and Van Allen Probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. L. Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Fennell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Blake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. G. Claudepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H. Clemmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (11), pp.481-504. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JA024554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zipper-like periodic magnetosonic waves: Van Allen Probes, THEMIS, and magnetospheric multiscale observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bortnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Thorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (2), pp.1600-1610. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JA023536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Heating at Kinetic Scales in Magnetosheath Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chasapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. H. Matthaeus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. N. Parashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 836, pp.247. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/836/2/247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy budget and mechanisms of cold ion heating in asymmetric magnetic reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Toledo-Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lavraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (9), pp.9396-9413. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JA024553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated observations of two types of diffuse auroras near magnetic local noon by Magnetospheric Multiscale mission and ground all-sky camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.-S. Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-X. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Nishimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Lyons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bortnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (16), pp.8130-8139. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017GL074447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical study of kinetic-size magnetic holes in turbulent magnetosheath: MMS observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Y. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. G. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (8), pp.8577-8588. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JA024415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMS Observations of Reconnection at Dayside Magnetopause Crossings During Transitions of the Solar Wind to Sub-Alfvénic Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J. Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lugaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Argall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (10), pp.9934-9951. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JA024563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining Coherency Scales, Substructure, and Propagation of Whistler Mode Chorus Elements With Magnetospheric Multiscale (MMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. L. Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. G. Claudepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Fennell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Blake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (11), pp.201-226. </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JA024474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Hybrid Drift Waves and Electromagnetic Electron Space-Phase Holes Associated With Dipolarization Fronts and Field-Aligned Currents Observed by the Magnetospheric Multiscale Mission During a Substorm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Argall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. B. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (12), pp.236-257. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JA024550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized merging of search coil and fluxgate data for MMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Magnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Dors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark W. Chutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Instrumentation, Methods and Data Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.521-530. </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gi-5-521-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poynting vector and wave vector directions of equatorial chorus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Taubenschuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Santolík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (12), pp.11,912-11,928. </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JA023389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetospheric Multiscale observations of large-amplitude, parallel, electrostatic waves associated with magnetic reconnection at the magnetopause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. E. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. A. Goodrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Stawarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43 (11), pp.5626-5634. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GL068992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Search-Coil Magnetometer for MMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Alison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 199 (1-4), pp.257-282. </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-014-0096-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of whistler mode waves with nonlinear parallel electric fields near the dayside magnetic reconnection separatrix by the Magnetospheric Multiscale mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. E. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. A. Goodrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. V. Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. L. Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43 (12), pp.5909-5917. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GL069473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispacecraft analysis of dipolarization fronts and associated whistler wave emissions using MMS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chasapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43 (14), pp.7279-7286. </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GL069188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMS observations of ion-scale magnetic island in the magnetosheath turbulent plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Y. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. G. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43 (15), pp.7850-7858. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GL070033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron jet of asymmetric reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. B. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Norgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43 (11), pp.5571-5580. </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GL069064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whistler mode waves and Hall fields detected by MMS during a dayside magnetopause crossing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mirioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43 (12), pp.5943 - 5952. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GL068968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of turbulence in a Kelvin-Helmholtz event on 8 September 2015 by the Magnetospheric Multiscale mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Stawarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. E. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (11), pp.11,021-11,034. </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JA023458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron scale structures and magnetic reconnection signatures in the turbulent magnetosheath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Yordanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Vörös</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Varsani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. B. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Norgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43 (12), pp.5969-5978. </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GL069191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different types of whistler mode chorus in the equatorial source region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Taubenschuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Santolík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel B. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.S. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (20), pp.8271-8279. </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GL066004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the nature of magnetosheath FTEs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (6), pp.4576-4595. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JA020983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chorus intensity modulation driven by time-varying field-aligned low-energy plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Nishimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bortnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Thorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (9), pp.7433-7446. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JA021330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observational evidence of electron pitch angle scattering driven by ECH waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kurita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Angelopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GL061927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantified energy dissipation rates in the terrestrial bow shock: 1. Analysis techniques and methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. B. Wilson Iii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David G. Sibeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. W. Breneman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (8), pp.6455-6474. </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JA019929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantified energy dissipation rates in the terrestrial bow shock: 2. Waves and dissipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. B. Wilson Iii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David G. Sibeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. W. Breneman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (8), pp.6475-6495. </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JA019930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave normal angles of whistler-mode chorus rising and falling tones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Taubenschuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Santolík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JA020575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quasi-electrostatic mode of chorus waves and electron nonlinear acceleration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. V. Agapitov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Artemyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mourenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bonnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119, pp.1606-1626. </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013JA019223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01171206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The FIELDS Instrument Suite on MMS: Scientific Objectives, Measurements, and Data Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. B. Torbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. T. Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Magnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. E. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Lindqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-31. </w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-014-0109-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the origin of falling-tone chorus elements in Earth's inner magnetosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Agapitov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Artemyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.1477-1485. </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-32-1477-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01173980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures of dayside whistler-mode waves deduced from conjugate diffuse aurora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Nishimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bortnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Thome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (2), pp.664-673. </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012JA018242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster Observations of Ion-Scale Magnetic Structures and their Coupling with Whistler Waves During the August 17th 2003 Substorm Event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Tenerani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Califano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118, pp.6072-6089. </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jgra.50562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of the Poynting flux and wave normal vectors of whistler-mode waves observed on THEMIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bortnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Thorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (4), pp.1461-1471. </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jgra.50176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron and wave characteristics observed by the THEMIS satellites near the magnetic equator during a pulsating aurora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nakajima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Shiokawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sakaguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117, pp.3219. </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JA017066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THEMIS observation of chorus elements without a gap at half the gyrofrequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kurita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Katoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Omura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Angelopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117, pp.11223. </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012JA018076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling between whistler waves and slow-mode solitary waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Tenerani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Califano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pegoraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19, pp.052103. </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4717764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Between Whistler Waves and Ion-Scale Solitary Waves: Cluster Measurements in the Magnetotail During a Substorm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Tenerani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Califano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pegoraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109, pp.155005. </w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.155005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source location of falling tone chorus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kurita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Misawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Angelopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39, pp.22102. </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012GL053929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-spacecraft investigation of space turbulence: lessons from Cluster and input to the Cross- Scale mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Goldstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Belmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rezeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (7), pp.Pages 585-591. </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2010.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressible Kelvin-Helmholtz instability in supermagnetosonic regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Palermo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faganello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Califano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pegoraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116, pp.4223. </w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010JA016400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanism for heating electrons in the magnetopause current layer and adjacent regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Angelopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Auster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29, pp.2305-2316. </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-29-2305-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global distribution of electrostatic electron cyclotron harmonic waves observed on THEMIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Thorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Angelopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38, pp.17105. </w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011GL048793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of magnetic field mapping accuracy using the pulsating aurora-chorus connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Nishimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bortnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Thorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Lyons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38, pp.14110. </w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011GL048281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of electromagnetic electron phase-space holes and its application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. E. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Bonnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116, pp.11213. </w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010JA016054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observational evidence of the generation mechanism for rising-tone chorus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Angelopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Auster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Bonnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38, pp.1106. </w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010GL045793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations and modeling of forward and reflected chorus waves captured by THEMIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Agapitov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zaliznyak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Angelopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29, pp.541-550. </w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-29-541-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01180066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typical properties of rising and falling tone chorus waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Thorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bortnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Y. Shprits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Nishimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38, pp.14103. </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011GL047925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multievent study of the correlation between pulsating aurora and whistler mode chorus emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Nishimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bortnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Thorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116, pp.11221. </w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JA016876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous FAST and Double Star TC1 observations of broadband electrons during a storm time substorm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nakajima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Shiokawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Seki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Keika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115, pp.7217. </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009JA014907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chorus source region localization in the Earth's outer magnetosphere using THEMIS measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Agapitov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zaliznyak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Angelopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28, pp.1377-1386. </w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-28-1377-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01180462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THEMIS analysis of observed equatorial electron distributions responsible for the chorus excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Thorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Nishimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bortnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Angelopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (A6), </w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009JA014845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the Driver of Pulsating Aurora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Nishimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bortnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Thorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Lyons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 330 (6000), pp.81-84. </w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1193186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transient narrow poleward extrusion from the diffuse aurora and the concurrent magnetotail activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. W. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.-G. Zong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. T. Y. Lui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Spanswick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115, pp.10210. </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010JA015449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic island formation between large-scale flow vortices at an undulating postnoon magnetopause for northward interplanetary magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. E. Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. E. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. W. Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114, </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JA013505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Observation Linking the Origin of Plasmaspheric Hiss to Discrete Chorus Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bortnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Thorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Angelopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 324 (5928), pp.775-778. </w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1171273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of whistler-mode chorus intensification on the nightside during an injection event observed on the THEMIS spacecraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Thorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Angelopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Bonnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Mcfadden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114, </w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JA013554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global distribution of whistler-mode chorus waves observed on the THEMIS spacecraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Thorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Angelopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bortnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36, pp.9104. </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009GL037595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of Double Layers in Earth's Plasma Sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. E. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Angelopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Bonnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102, pp.155002. </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.155002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-parallel whistler mode waves observed by THEMIS during near-earth dipolarizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, pp.2259-2275. </w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-27-2259-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Features of Electron Phase Space Holes Observed by the THEMIS Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. E. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lecontel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102, pp.225004. </w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.225004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results of the THEMIS search coil magnetometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Bouabdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 141 (1-4), pp.509-534. </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-008-9371-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Results from the THEMIS Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Angelopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sibeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mcfadden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 141 (1-4), pp.453-476. </w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-008-9378-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent heating and cross-field transport near the magnetopause from THEMIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mcfadden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (17), pp.L17S08. </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GL033601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation of substorm injections, auroral modulations, and ground Pi2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Keiling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Angelopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mcfadden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (17), </w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GL033969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Search Coil Magnetometer for THEMIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. H. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Bouabdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand de La Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 141 (1-4), pp.265-275. </w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-008-9455-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The THEMIS Magnetic Cleanliness Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ludlam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Angelopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Snare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Means</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 141 (1-4), pp.171-184. </w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-008-9423-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THEMIS observations of a hot flow anomaly: Solar wind, magnetosheath, and ground-based measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eastwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sibeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Angelopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (17), pp.L17S03. </w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GL033475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the substorm initiation region from a major conjunction interval of THEMIS satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Angelopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lecontel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Donovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (A1), pp.A00C04. </w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JA013424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of thin current sheets: Cluster observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Baumjohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Birn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (6), pp.1365-1389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of thin current sheets: CLUSTER observations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Baumjohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Birn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (6), pp.1365-1389. </w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-25-1365-2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a flux transfer event with cluster spacecraft.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lecontel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Cluster and Double Star Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The STAFF-DWP wave instrument on the DSP equatorial spacecraft: description and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cornilleau-Wehrlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. St. Alleyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. H. Yearby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de La Porte de Vaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (8), pp.2785-2801. </w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-23-2785-2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results obtained by the Cluster STAFF experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cornilleau-Wehrlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chanteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rezeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 21 (2), pp.437-456. </w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-21-437-2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substorm expansion phase: Observations from Geotail, Polar and IMAGE network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Parks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (A4), </w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002JA009376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible control of plasma transport in the near-Earth plasma sheet via current-driven Alfvén waves (ƒ ≃ ƒ H+ )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pellat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ø. Holter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 106 (A6), pp.10817-10827. </w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001JA900013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma transport during substorm growth phase and relation to breakup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Contel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Pellat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 95 (1/2), pp.415-426. </w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1005229327580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast tailward stream observed in the distant tail associated with substorm: A multi-instrument study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 27 (21), pp.3571-3574. </w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2000GL003811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-consistent quasi-static parallel electric field associated with substorm growth phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pellat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 105 (A6), pp.12945-12954. </w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999JA900499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle approche pour les sous-orages magnétosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Pellat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hurricane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1 (7), pp.975-980. </w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1296-2147(00)01105-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disruption of parallel current at substorm breakup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pellat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Korth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 27 (24), pp.4041-4044. </w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2000GL000054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current-driven electromagnetic ion cyclotron instability at substorm onset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 105 (A9), pp.21097-21107. </w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2000JA900059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-consistent quasi-static radial transport during the substorm growth phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pellat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 105 (A6), pp.12929-12944. </w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999JA900498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substorms in the inner plasma sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pellat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Korth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 25 (12), pp.2395-2406. </w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0273-1177(99)00529-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stationary boundary layers of accretion α disks: profiles and emission properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lioure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (115)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SCM instrument for the ESA Plasma Observatory mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Mehrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2025, Vienna (AUSTRIA), Austria. </w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative estimates of the magnetic flux variations in the inner magnetosphere during an intense storm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soboh Alqeeq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Akhavan-Tafti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Cazzola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2025, Vienna (AUSTRIA), Austria. </w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-8724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle-In-Cell simulations of an electron beam: stability and wave emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinó</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2025, Vienna (AUSTRIA), Austria. </w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Electron Plasma Camera for the Plasma Observatory ESA mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Forsyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Alata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2025, Vienna (AUSTRIA), Austria. </w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-17978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D fully kinetic simulations of dayside magnetic reconnection in the presence of cold ions and a moderate guide field.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Baraka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2025, Vienna (AUSTRIA), Austria. </w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-18438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Search-Coil Magnetometer (SCM) of the Radio and Plasma Waves Investigation (RPWI) onboard the ESA JUICE mission: in-flight performance and first observations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Stassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna (Austria), France. </w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-20614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French contribution for the NASA HelioSwarm mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lavraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-9272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04652302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy conversion in a compressed magnetospheric separatrix: Observations and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Baraka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soboh Alqeeq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Akhavan-Tafti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2024, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-9641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic processes in fast collisionless plasma flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alqeeq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th European Conference on Plasma Physics (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA CESTA(l), UMR CELIA (Centre Lasers Intenses et Applications), and GPR Light UB (Bordeaux University ), Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Search-Coil Magnetometer (SCM) of the Radio and Plasma Waves Investigation (RPWI) onboard the ESA JUICE mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Hadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU23, the 25th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of a current sheet crossing associated with a fast earthward flow during a substorm event detected by MMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Alexandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumi Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soboh Alqeeq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22, the 24th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-9481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence-driven magnetic reconnection and the magnetic correlation length in collisionless plasma turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Stawarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Eastwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imogen Gingell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prayash Pyakurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22, The 24th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-11524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical study of dipolarization fronts observed by MMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soboh Alqeeq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22, the 24th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-9532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a dayside magnetopause reconnection event detected by MMS and related to a large-scale solar wind perturbation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Baraka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soboh Alqeeq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Akhavan-Tafti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22, the 24th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-9556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent Plasma Jet Fronts and Related Ion Acceleration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How radial and quasi radial IMF impact the Earth's magnetopause's size, location, and shape. Does this impact generate Dawn-Dusk asymmetry in the magnetosheath?: Global 3D Kinetic Simulations.&#160;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suleiman Baraka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ben-Jaffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Moore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of a current sheet embedded in a fast earthward flow during a substorm event detected by MMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Alexandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumi Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soboh Alqeeq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMS/Cluster joint measurements at the vicinity of the plasma sheet boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Alexandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Steinvall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-18357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomagnetic Response to a Chain of Interplanetary Coronal Mass Ejections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Akhavan-Tafti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Slavin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances and First Results from the RPW/Search Coil Magnetometer onboard Solar Orbiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jean-Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France. 18 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03560097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMS Observations of Short-Period Current Sheet Flapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Relationship Between Electron-Only Magnetic Reconnection and Turbulence in Earth&#8217;s Magnetosheath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Stawarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Eastwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imogen Gingell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Viena, Austria. </w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-5692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ spacecraft observations of structured electron diffusion regions during magnetic reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Cozzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Califano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Alexandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-13405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMS-Cluster conjugate observation of disturbance in the current sheet associated with localized fast flow in the near-Earth magnetotail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumi Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Baumjohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Birn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Burch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Carr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-3254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnection site and ion scale turbulence generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andris Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per-Arne Lindqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First observations of the Search Coil Magnetometer on Solar Orbiter / RPW: results and performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volodya Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. pp.EGU2020-19143, </w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RPW Low Frequency Receiver (LFR) on Solar Orbiter: in-situ LF electric and magnetic field measurements of the solar wind expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, online, Unknown Region. pp.10050, </w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold ion dynamics and interaction with EMIC waves near the Earth's magnetopause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Toledo-Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Vines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drew Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-21818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire hose instability observed between the reconnection sites in the Earth's magnetotail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Alexandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. V. Divin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Matteini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.16083</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RPW/Search Coil Magnetometer onboard Solar Orbiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jean-Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Use of Time Lags Between MMS Spacecraft : Application to the Estimation of Wave-Vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chanteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drew L. Turner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.5561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large and micro-scale MMS/Cluster joint measurements of plasma sheet boundary layer crossings: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Alexandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Steinvall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster 29th workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lanzarote Canary Islands, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Search-Coil Magnetometer onboard ESA JUICE mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.9398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMS-Cluster joint observations of plasma sheet boundary layer crossings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Alexandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.14922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a fast flow series associated with a substorm event detected by MMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filomena Catapano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Alexandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.16724</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03566320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetotail dipolarization and dipolarization fronts using spacecraft conjunctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nagai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Baumjohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Birn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington D.C, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetosheath Turbulence and its Relationship with Electron Magnetic Reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Stawarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan P. Eastwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Burch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington D.C, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale kinetic processes associated with fast flows and dipolarization fronts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Pasadena, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous effects on magnetopause reconnection: The role of lower hybrid waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel B. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Norgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four-spacecraft measurements of the shape and dimensionality of magnetic structures in the near-Earth plasma environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. N. Coffey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan P. Eastwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J. Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Fuselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington D.C, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron energization near the electron diffusion region of high beta asymmetric reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel B. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. V. Divin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Use of Time Lags Between MMS Spacecraft : Application to the Estimation of Wave-Vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chanteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mirioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. L. Turner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington D.C, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Surface Waves on Hall Current Sheets Associated with Magnetic Reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. A. Goodrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 AGU Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington D.C, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid simulations of plasma turbulence in support of space missions: a direct quantitative comparison with MMS observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Franci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Stawarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Landi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. H. K. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMS Observations of the Kinetic Processes within an Interplanetary Shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. J. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. A. Goodrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington D.C, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring energy conversion in near-Earth space plasmas with MMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fadanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Califano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan P. Eastwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington D.C, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMS Observations of Harmonic Electromagnetic Cyclotron Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Usanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J. Trattner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Fuselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Reconnection as Revealed by the Magnetospheric Multiscale Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Burch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. B. Torbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. E. Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. L. Giles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMS observations of coherent structures in the turbulent magnetosheath plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Y. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. G. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiansen He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.6946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostatic Turbulence and Anomalous Effects in Reconnection Diffusion Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. B. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Norgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconnexion magnétique vue par la mission MMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rezeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aunai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Belmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès général de la SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field fluctuations measurement onboard ESA/JUICE mission by search-coil magnetometer: SCM instrument as a part of RPWI consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Riga, Latvia. pp.EPSC2017-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Waves and Structures Associated with Magnetic Reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. A. Goodrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining Energetic Particle Injections and the Effects on the Inner Magnetosphere with Multiple Spacecraft/Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. W. Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. N. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Blake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Burch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. J. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Plasma Waves Observed onboard Rosetta in the 67P/ChuryumovGerasimenko Comet Environment Using High Time Resolution Density Data Inferred from RPC-MIP and RPC-LAP Cross-calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vallières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. I. Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odelstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03570127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D ion-scale dynamics of BBFs and their associated emissions in Earth's magnetotail using 3D hybrid simulations and MMS multi-spacecraft observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aunai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Catapano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Alexandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. pp.SM44A-08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Studies of Thin Current Sheets at Magnetosheath Jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. B. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Yordanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMS Observations of Protons and Heavy Ions Acceleration at Plasma Jet Fronts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Catapano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zimbardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Cozzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. pp.SM22B-08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic waves and electron phase-space hole like signatures detected by MMS during a substorm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Pottelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.9295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Search-coil Magnetometer for the THOR mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pinçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.Poster</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01437838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized Energy Conversion within a Reconnection Diffusion Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Burch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Torbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. L. Giles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.5880</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Electron Whistler Waves at the Mirror Mode Magnetic Holes: MMS Observations and PIC Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Usanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Argall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin current sheets observation by MMS during a near-Earth's magnetotail reconnection event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Varsani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Genestreti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Plaschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale multi-point observation of dipolarization in the near-Earth's magnetotail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Varsani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Genestreti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Baumjohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion Region's Structure at the Subsolar Magnetopause with MMS Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Cozzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Califano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Alexandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Catapano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. pp.SM34A-02</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into sub-ion scale turbulence in Earth's magnetosheath using MMS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andriopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Y. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.16664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of the diffusion region in the Magnetospheric Multiscale era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. J. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bessho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying Large-Amplitude Parallel Electric Fields Along the Magnetopause and Their Effect on Magnetic Reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. A. Goodrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, california, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetospheric Multiscale Observations of Flux-Rope Interactions in the Turbulent Terrestrial Magnetosheath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Vörös</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Yordanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Varsani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. B. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Norgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examination of Energetic Electron Acceleration in the Vicinity of Earth's Dayside Magnetopause with MMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. W. Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. N. Jaynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. N. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Blake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Non-linear Evolution of Whistler-mode Waves at the Dayside Magnetopause and Its Relation to Magnetic Reconnection and Particle Acceleration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. A. Goodrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. L. Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. V. Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation and Simulation of Chorus Waves Generation at the Gradients of Magnetic Holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Argall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. W. Paulson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, California, United States. pp.SM31C-07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Spacecraft Analysis of Plasma Jet Events and Associated Whistler-Wave Emissions using MMS Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chasapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.13754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic reconnection in turbulence: from Cluster to MMS and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sundkvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. H. Matthaeus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Califano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Istanbul, Turkey. pp.D2.4-3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of wave-particle interactions in the flux pile-up region of asymmetric reconnection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Argall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. W. Paulson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. B. Torbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Search-coil Magnetometer for the THOR mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pinçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03573510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats de la mission Magnetospheric Multiscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mirioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du PNST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Hendaye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent reconnection and associated particle heating and acceleration in the Earth's magnetosheath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chasapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. H. Matthaeus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.16046</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Currents Within the Bursty Bulk Flow Braking Region as Observed by the Magnetospheric Multiscale Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Stawarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan P. Eastwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. A. Goodrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Burch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, California, United States. pp.SM43E-02</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Observations of ULF and Whistler-Mode Chorus Modulation of 500eV EDI Electrons by MMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. W. Paulson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Argall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. B. Torbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic wave activity detected by MMS at the vicinity of the magnetopause and its relation to heating and acceleration of particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mirioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.12674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of electromagnetic energy at plasma jet fronts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. V. Divin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. B. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, California, United States. pp.SM22A-06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First MMS Observations of High Time Resolution 3D Electric and Magnetic fields at the Dayside Magnetopause.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. B. Torbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Burch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. T. Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Magnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. E. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency wave activity related to dipolarization fronts detected by MMS in the magnetotail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mirioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, California, United States. pp.SM41I-05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Frequency Wave Activity Detected by MMS during Dusk Magnetopause Crossings and its Relation to Heating and Acceleration of Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mirioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, California, United States. pp.SM12A-09</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMS Observations of Kinetic Features in the Earth's Bursty Bulk Flow Braking Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. A. Goodrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. P. Sturner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, California, United States. pp.SM44A-08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First MMS measurements of the High Frequency Magnetic Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mirioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Chapman Conference on Magnetospheric Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Fairbanks, Alaska, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of 3-D Electric Fields and Waves Associated With Reconnection at the Dayside Magnetopause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. A. Goodrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Malaspina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, California, United States. pp.SM41I-08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of electron ambient plasmas in reconnection jets and dipolarization fronts : MMS initial results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Torkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andriopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jeszenszky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Plaschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, California, United States. pp.SM43A-02</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swarm Observations of Field Aligned Currents during Geomagnetic Storms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lühr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. J. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Strangeway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. T. Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, California, United States. pp.SM11A-06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebuilding of the Earth's Outer Electron Belts During the 9 October 2012 and 17 March 2013 Geomagnetic Storms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. V. Divin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. B. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, California, United States. pp.SM22A-06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster Observations of Magnetopause Reconnection at Sub-Proton Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster workshop XXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of equatorial noise using data from the Cluster and Themis missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Hrbackova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Santolík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. Pickett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Gurnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Cornilleau-Wehrlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bremen, Germany. pp.4040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of plasma density fluctuations and wave source characteristics by means of chorus waves multi point phase correlation analysis: Cluster and THEMIS measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksiy Agapitov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondrej Santolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.13307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of electromagnetic signals of Electron phase-space Holes observed by THEMIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. E. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Bonnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, à renseigner, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron populations in thin current sheets close to and during substorms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Sauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substorm theories and Cluster multi-point measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster and Double Star Symposium, 5th Anniversity Eighth International Conference on Substorms (ICS-8), Bannf, Calgary,march 27-31,2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Banff, Calgary, Canada. pp.263-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-scale Cluster observations of current sheet disruptions during substorms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Conference on Substorms (ICS8). Banff, Canada. March 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Banff,Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small scale Cluster observations of current signatures during substorm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-A. Sauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Cluster tail workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a flux transfert event with Cluster spacecraft, Proceedings of the Cluster Double Star Symposium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Anniversary of Cluster in Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small scale Cluster observations of a magnetospheric substorm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-A. Sauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SF2A, Atelier du PNST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small scale Cluster observations of current sheet disruptions during substorms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Substorms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Banff, Canada. pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substorm theories and Cluster multi-point measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Anniversary of Cluster in Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Noordwijk, Netherlands. pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of instabilities at substorms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Conference on Substorms (ICS8). Banff, Canada, March 27-31, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Bannff, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of thin tail current sheets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Cluster Workshop and SOWG/SWT and 3rd Cluster Tail Workshop, CIAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Point, Multi-Scale Investigations of Fundamental Plasma Processes in the Earth's Magnetosphere.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.N. Fazakerley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S. Horbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Baumjohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39TH ESLAB Symposium on Trends in Space Science and Cosmic Vision 2020,19-21 April 2005, Noordwijk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Noordwijk, Netherlands. pp.185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futures missions magnétosphériques multi-satellites : THEMIS, MMS, X-scale & IMEDIA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de prospective du futur pôle système solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Trouville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLUSTER observations of current sheet disruptions at different spatial scales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Holter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Scientific Assembly of the International Association of Geomagnetism and Aeronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic description of low-frequency and quasistatic electromagnetic perturbations in magnetic-mirror confined plasmas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pellat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alfvén 2004; Workshop on Space Environment Turbulence,19-23 Avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Beaulieu sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signature of the current density in thin current sheets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Sauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 1st General Assembly, Nice, April 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of thin tail current sheets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-A. Sauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waves and turbulence in the cusp, at the magnetopause and its vicinity as seen by the Cluster STAFF experiment : characterisation and role on particle dynamics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cornilleau-Wehrlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rezeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Attié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current density measurements associated with substorm events.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-A. Sauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd CLUSTER tail workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Dorking, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of the geomagnetic tail; CLUSTER observations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-A. Sauvaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de l'astrophysique française (SF2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma wave investigation in Mercury : BepiColombo MMO mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kojima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yagitani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kasahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasumasa Kasaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">session HG1 : Spacecraft and Ground Observations of Stimulated and Natural Space-Plasma Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Maastricht, Netherlands. pp.1898</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a dayside magnetopause reconnection event detected by MMS related to a large-scale solar wind perturbation and magnetospheric cold ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Baraka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soboh Alqeeq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Akhavan-Tafti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU23, the 25th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna (AUSTRIA), Austria. 2023, </w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two classes of magnetotail Dipolarization Fronts observed by MagnetosphericMultiscale Mission: A statistical overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soboh Alqeeq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. 2023, </w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French contribution for the NASA HelioSwarm mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Space Weather Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Observatory ESA M7 candidate mission: unveiling plasma energization and energy transport through multiscale observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Federica Marcucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Dunlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Forsyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGE General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. 2023, </w:t></w:r><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-9043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of kinetic processes based on MMS/Cluster joint measurements in the vicinity of the plasma sheet boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Steinvall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soboh Alqeeq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. 2023, </w:t></w:r><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Earths magnetopause response to radial and non-radial IMF as simulated by global 3D kinetic simulations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suleiman Baraka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ben-Jaffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Moore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic electron hole generation: theory and PIC simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Savoini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-11078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Plasma Processes Detection with Supervised Machine Learning: Application to Plasma Jet Dipolarization Fronts in Near-Earth Space using MMS Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Retino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United States. 04, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Classification of Plasma Regions in Near-Earth Space with Supervised Machine Learning: Application to Magnetospheric Multi Scale 2016-2019 Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Retino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United States. 00, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of energy conversion processes at kinetic scales associated with a series of dipolarization fronts observed by MMS during a substorm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soboh Alqeeq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ evidence of firehose instability in multiple magnetic reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Alexandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Divin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Matteini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-18188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetotail Current Sheet Prior to Magnetic Reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Alexandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Retino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. V. Divin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Strangeway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of a Small-Scale Flux Rope Next to an EDR at the Dayside Magnetopause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoilijoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington D.C, United States. pp.SM13B-2843, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global comparison of MMS, Cluster and Themis data on January, 4th 2017, with PIC EM code in the vicinity of the Earth's magnetosphere.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Baraka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ben-Jaffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington D.C, United States. pp.SA41C-3501, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of EN in the Reconnection Diffusion Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. R. Pritchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Burch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Fuselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J. Genestreti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington D.C, United States. 13, pp.SM13B-2867, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Effects of Cold Plasma on Magnetospheric EMIC Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Toledo-Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Fuselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. E. Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington D.C, United States. pp.SM33C-3584, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of wave-particle interactions in the flux pile-up region of asymmetric reconnection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Argall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. W. Paulson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. W. Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington D.C, United States. pp.SM13B-2842, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a fast flow series associated with a substorm event detected by MMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Catapano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Alexandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria. 20, pp.EGU2018-16724, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Observations of Whistler-Mode Chorus Modulation of 500eV EDI Electrons by MMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. W. Paulson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Argall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J. Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington D.C, United States. pp.SM33C-3596, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence Studies using MMS: data issues and physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bandyopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. H. Matthaeus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chasapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chhiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Parashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington D.C, United States. pp.SH21C-3294, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of Turbulence and Large Parallel Electric Fields Associated with Magnetic Reconnection in Earth's Magnetotail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Argall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington D.C, United States. pp.SM13B-2864, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of electron vortex magnetic holes and related wave-particle interactions in the turbulent magnetosheath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Y. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria. 20, pp.EGU2018-11015, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the generalized Ohm's law at the subsolar magnetopause diffusion region with MMS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Cozzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Califano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chasapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. 19, pp.1330, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-spacecraft Observation of Electrostatic Solitary Waves in the Reconnection Separatrix Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel B. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Norgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenya Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. 19, pp.13278, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-aligned currents observed by MMS in the near-Earth plasma sheet during large-scale substorm dipolarizations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsugunobu Nagai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. L. Giles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Stawarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. 19, pp.8362, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire Hose Instability in the Multiple Magnetic Reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Alexandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. V. Divin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Matteini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, fall meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. 2017, pp.SM11C-2321, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whistler waves at the Earth bow shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanying Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher T. Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J. Strangeway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve J. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. 19, pp.3392, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMS Observations of Langmuir Collapse and Emission?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Boardsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union,Fall meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. 11, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the Chorus Group Velocity from THEMIS Wave Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Taubenschuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Santolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Bonnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. 51, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Plasma Waves Observed onboard Rosetta in the 67P/ChuryumovGerasimenko Comet Environment Using High Time Resolution Density Data Inferred from RPC-MIP and RPC-LAP Cross-calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Vallieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. I. Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odelstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. 51, pp.P51D-2631, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispacecraft Observations and 3D Structure of Electromagnetic Electron Phase-Space Holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. L. Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. 13, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-Scale Dayside Magnetic Reconnection Analysis via MMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. R. Pritchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Burch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Fuselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Genestreti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. 13, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMS Observations of Reconnection at Dayside Magnetopause Crossings During Transitions of the Solar Wind to Sub-Alfvenic Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. T. Marklund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Paulson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petrinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pollock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. 13, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the non Maxwellian nature of ion velocity distribution functions using Magnetospheric Multiscale (MMS) data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Yordanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. R. Paterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Gershman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. 11, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Reciprocal Vectors for Estimating Gradients of Physical Fields from Multi-Spacecraft Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chanteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mirioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. 19, pp.11728, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of electron vortex magnetic holes and related wave-particle interactions in the turbulent magnetosheath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Y. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. 11, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double Layers Throughout the Magnetosphere and Their Relation to Magnetic Reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Goodrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narges Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. 19, pp.11806, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMS observations of magnetic reconnection in small-scale current sheets in magnetosheath turbulence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chasapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. H. Matthaeus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Parashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, California, United States. 21, pp.SM21A-2438, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMS Observations of Ion-scale Magnetic Island in the Magnetosheath Turbulent Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Y. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, California, United States. 21, pp.SM21A-2437, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Weighting of Multi-Spacecraft Data to Estimate Gradients of Physical Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chanteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mirioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 AGU Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, California, United States. 21, pp.SM21A-2448, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMS Observations of Parallel Electric Fields During a Quasi-Perpendicular Bow Shock Crossing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. A. Goodrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, California, United States. 22, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un site web pour parcourir les aperçus des données de l'instrument SCM et une base miroir des données de la mission MMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mirioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque à mi-parcours du PNST 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Hendaye, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Electrons as the Drivers of Parallel, Electrostatic Waves in Asymmetric Reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. L. Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, California, United States. 21, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of waves and DC electric fields for electron heating and acceleration in the diffusion region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Norgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. 18, pp.EPSC2016-10458, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing THEMIS wave measurements against the cold plasma theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Taubenschuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Santolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bonnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. 18, pp.7903, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Search-coil Magnetometer for the THOR mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Pinçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. 18, pp.EPSC2016-14239, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the generalized Ohm's law at the subsolar magnetopause diffusion region with MMS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Cozzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chasapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Califano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, California, United States. 21, pp.SM21A-2411, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An MMS multicase study of magnetotail dipolarization fronts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Plaschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Volwerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Narita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, California, United States. 51, pp.SM51A-2516, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Electric Fields and Wave Phenomena Associated with Magnetic Reconnection: The Merged Magnetic Field Product from MMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Argall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. B. Torbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. T. Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Magnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, California, United States. 51, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-point, multi-scale observation of the near-Earth current sheet reconfiguration during storm-time multi-onset substorms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kepko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vaith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Argall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. E. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, California, United States. 51, pp.SM51A-2523, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodynamic Context of Magnetotail and Magnetopause Dynamics Observed by Magnetospheric Multiscal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. J. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Korth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. L. Waters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Samara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, California, United States. 51, pp.SM51D-2587, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Dissipation and Transport Associated with Whistler-wave Generation during Plasma Jet Events using MMS Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Baumjohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, California, United States. 13, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bursty Bulk Flow Turbulence as Observed by the Magnetospheric Multiscale Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Stawarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. A. Goodrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Wilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Burch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, California, United States. 51, pp.SM51A-2524, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrating MMS Electron Drift Instrument (EDI) Ambient Electron Flux Measurements and Characterizing 3D Electric Field Signatures of Magnetic Reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Shuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. B. Torbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vaith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Argall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, California, United States. 51, pp.SM51A-2518, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ spacecraft observations of suprathermal ion acceleration in the reconnection jet braking region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.S. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienna, Austria. 17, pp.11323, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMS observations of waves and instabilities in the separatrices and diffusion region of magnetopause reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. B. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Lindqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, California, United States. 51, pp.SM51A-2556, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMS Spacecraft Observation of Near Tail Thin Current Sheets: Their Locations, Conditions for Formation and Relation to Geomagnetic Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. T. Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Strangeway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. J. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Baumjohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, California, United States. 13, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMS observations of small magnetic flux ropes in the near-tail (X &amp;gt; -11 Re)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Slavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Poh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Strangeway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. T. Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, California, United States. 51, pp.SM51A-2536, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search Coil and Fluxgate Data Merging on MMS: Examples on Dipolarization Event Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Plaschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Magnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Valavanoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, California, United States. 51, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetospheric Multiscale Observations of Ultra Low Frequency Waves in the Inner Magnetosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Strangeway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. T. Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Burch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. B. Torbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Magnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, California, United States. 41, pp.SM41H-2571, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ observations of suprathermal ion acceleration in the near-Earth jet braking region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.S. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria. 16, pp.14772, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ spacecraft observations of suprathermal ion acceleration in the reconnection jet braking region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, California, United States. 13, pp.SM13A-4154, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Themis observations of whistler wave normal angles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Taubenschuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Santolík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria. 16, pp.6511, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current-Driven Instabilities and Energy Dissipation Rates As a Predictive Tool for Solar Probe Plus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. B. Wilson Iii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. W. Breneman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Malaspina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Cully</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, California, United States. 41, pp.SM41A-4232, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassini observations of whistler waves at high Mach number Saturn's shock wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Masters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schimpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Z. Hadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sundkvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Workshop on Collisionless Shocks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantified Energy Dissipation Rates in the Terrestrial Bow Shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L B Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David G. Sibeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. W. Breneman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, California, United States. pp.SM31A-2107, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Consistent Kinetic Approach for Low Frequency and Quasi-static Electromagnetic Perturbations in Magnetic-Mirror Confined Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Pellat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hurricane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport and Energy Conversion in the Heliosphere, Lectures Given at the CNRS Summer School on Solar Astrophysics Oleron, France, 25-29 May 1998, Edited by J.P. Rozelot, L. Klein, and J.-C. Vial, Lecture Notes in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results of the magnetospheric multiscale mission (MMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retinò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination du vecteur d'onde à partir des mesures de courant électrique et du champ magnétique sur la mission Cluster.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Larmagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des signatures de courant localisées dans la queue de la magnétosphère.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling plasma energization and energy transport in the Earth's Magnetospheric System: the need for future coordinated multiscale observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Retino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kepko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kucharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marcucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decadal Survey for Solar and Space Physics (Heliophysics) 2024-2033 White Paper Plasma turbulence: Challenges and next transformative steps from the perspective of multi-spacecraft measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Jen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harlan Spence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristopher Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Matthaeus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lavraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the Spatiotemporal Structure of Turbulence Using Multi-Spacecraft Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Tenbarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lev Arzamasskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Boldyrev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Califano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Caprioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ evidence of firehose instability in multiple reconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Alexandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Divin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Matteini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Plasma 2020 Decadal] Multipoint Measurements of the Solar Wind: A Proposed Advance for Studying Magnetized Turbulence of the Solar Wind: A Proposed Advance for Studying Magnetized Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristopher G. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Alexandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Bookbinder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caprioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. W. Case</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White paper on the relevance of the European Solar Telescope (EST) for the French heliophysics community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Noraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Perri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Action Thématique Soleil Terre (ATST), Institut National des Sciences de l'Univers (INSU). 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553853v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des magnétomètres à induction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Alison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01390393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1306"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054559v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baraka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Contel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Canu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S W Alqeeq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dargent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JA033234" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162429v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kretzschmar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Brochot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Horbury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rackovic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maksimovic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554731" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786233v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Atilaw" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akhavan-Tafti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Al Shidi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pulkkinen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fontaine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JA031997" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04564827v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur J Hull" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muschietti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy V Agapitov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher C Chaston" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Contel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JA031630" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460458v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hosner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nakamura" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schmid" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nakamura" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Panov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JA031976" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786255v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#8208;jen Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gershman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Burkholder" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxi Chen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menelaos Sarantos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL108894" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786270v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alqeeq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akhavan Tafti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cazzola" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JA032888" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502784v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Gauthier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chust" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Savoini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0181180" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584514v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takanobu Amano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Masuda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuo Oka" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naritoshi Kitamura" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0196502" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786219v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Burkholder" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.&#8208;j. Chen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarantos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gershman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Argall" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL108311" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04868196v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Wahlund" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bergman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. &#197;hl&#233;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Puccio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cecconi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-024-01110-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04278556v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soboh Alqeeq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Retin&#242;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chust" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JA031738" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275202v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Klein" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harlan Spence" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Alexandrova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Argall" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Arzamasskiy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.84e839d7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228885v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Slavin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JA031832" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697579v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Wang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Bessho" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ng" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hesse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA030109" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692566v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhong" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graham" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Khotyaintsev" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097387" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864042v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Graham" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Wilder" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JA030882" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864062v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wilder" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ergun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Newman" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chasapis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JA030511" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697620v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaivads" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Divin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30561-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572583v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stawarz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eastwood" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Phan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gingell" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pyakurel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0071106" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03573187v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. W. Alqeeq" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Canu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Retin&#242;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0069432" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864017v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kitamura" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Amano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Omura" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boardsen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33604-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864047v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grimes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Harter" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Hatzigeorgiu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Drozdov" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Lewis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2022.1020815" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330106v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Madanian" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desai" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schwartz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wilson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fuselier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abcb88" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390351v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumi Nakamura" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Baumjohann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K M Nakamura" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V Panov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA029518" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402816v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Maksimovic" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Bale" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. V. Khotyaintsev" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krasnoselskikh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936214e" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774241v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Z. Hadid" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Edberg" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P&#237;&#353;a" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dimmock" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140934" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203622v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Turner" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.B. Wilson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Goodrich" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Schwartz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abec78" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330137v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ren" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dai" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Li" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tao" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090816" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329910v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toledo&#8208;redondo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lee" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vines" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Turner" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL092376" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480879v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sou&#269;ek" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Khotyaintsev" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141271" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002073v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riddhi Bandyopadhyay" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gershman" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Giles" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Russell" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slaa171" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364008v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.&#8208;y. Li" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Khotyaintsev" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.&#8208;b. Tang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Norgren" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL093164" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414371v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kretzschmar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Graham" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Retino" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140932" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407917v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suleiman Baraka" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Ben-Jaffel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Moore" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA029528" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506767v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colomban" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140945" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330118v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL091320" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329914v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nykyri" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ma" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rice" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Johnson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JA027698" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173542v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Denton" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Torbert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Hasegawa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Genestreti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Manuzzo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JA028705" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573111v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yao" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Shi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zong" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Degeling" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac2e97" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440253v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Catapano" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Zimbardo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alexandrova" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J Cohen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abce5a" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364009v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malykhin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grigorenko" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shklyar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA029440" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363522v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Richard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sitnov" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA029152" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03470148v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Khotyaintsev" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Federica Marcucci" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Plaschke" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09797-7" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03193745v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Matteini" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parashar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Franci" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ja028447" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954313v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936214" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497869v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Katou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oka" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Matsumoto" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.065101" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933301v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Franci" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Stawarz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Papini" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hellinger" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuma Nakamura" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab9a47" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02495500v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.Y. Li" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B Graham" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu V Khotyaintsev" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13920-w" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002458v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fadanelli" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavraud" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JA028268" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544673v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Denton" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B Torbert" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hasegawa" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dors" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J Genestreti" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JA027481" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948261v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burch" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Webster" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hesse" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Genestreti" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL089082" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03043414v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Yagitani" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsunori Ozaki" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Sahraoui" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mirioni" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mansour" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00734-2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02571333v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hull" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dorelli" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Lindqvist" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JA027290" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933300v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huimin Li" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congkuan Zhu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Guo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Cheng" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aba8a7" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943236v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Breuillard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupuis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Retino" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Amaya" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2020.00055" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572093v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.&#8201;v. Khotyaintsev" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.&#8201;b. Graham" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Steinvall" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alm" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.045101" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03673169v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perri" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perrone" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yordanova" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sorriso-Valvo" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. R. Paterson" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377820000021" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863627v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nakamura" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JA027488" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933307v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-J. Chen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C Rager" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.025103" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000303v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akhavan&#8208;tafti" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A Slavin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JA028027" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933306v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ahmadi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kromyda" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab9ab6" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567421v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Steinvall" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andris Vaivads" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.255101" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272431v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Yao" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Q. Shi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. H. Yao" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. X. Li" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yue" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL080696" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272437v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Burch" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dokgo" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-J. Hwang" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Torbert" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082471" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550533v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoilijoki" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JA027275" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325587v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fadanelli" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Califano" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquey" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kacem" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JA026747" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550528v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JA027228" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550526v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eriksson" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JA027192" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368222v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Pritchard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Fuselier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Webster" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL084636" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02108306v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Cozzani" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Califano" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.043204" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550554v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JA027060" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272433v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. Huang" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. He" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. G. Yuan" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab0f2f" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272439v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Stawarz" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P. Eastwood" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Phan" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. L. Gingell" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Shay" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab21c8" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272429v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Angelopoulos" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cruce" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drozdov" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. W. Grimes" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hatzigeorgiu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0576-4" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345135v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J. Cohen" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J. Schwartz" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine A. Goodrich" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narges Ahmadi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E. Ergun" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JA026197" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02281833v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-J Chen" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moore" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082393" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550550v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Otsuka" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matsukiyo" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab4a81" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272430v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Catapano" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Perrone" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.035102" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368223v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano de Vita" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Fraternale" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gurchumelia" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2019.00108" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345133v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Z. Chen" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Fu" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Liu" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Y. Wang" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Ergun" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082503" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345134v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Z. Peng" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G. Gershman" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083032" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272440v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083283" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03674386v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JA027155" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895683v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Argall" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andriopoulou" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aabae8" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895679v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Varsani" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Genestreti" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. M. Nakamura" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024686" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272428v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. Wilder" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Usanova" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JA025452" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088851v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinxing Li" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Bortnik" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin An" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Li" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Russell" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL078287" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088847v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Torbert" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat2998" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895682v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. V. Khotyaintsev" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Gershman" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL076509" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406600v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aac831" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272427v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chhiber" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bandyopadhyay" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Parashar" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H. Matthaeus" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JA025768" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797065v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Eriksson" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Graham" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Divin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL078660" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088849v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holmes" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andersson" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JA025750" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01829964v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Tang" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenya Li" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Wang" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Dai" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-36-879-2018" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895675v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Genestreti" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Giles" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024789" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272426v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Maruca" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aade93" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895686v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. Wilson Iii" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Schwartz" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bessho" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.225101" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895689v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berchem" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Walker" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Alaoui" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Goldstein" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024517" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895687v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Drake" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. U. &#214;. Sonnerup" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0091-5" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895688v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Goodrich" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Holmes" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2018GL076993" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895674v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Cassak" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL076809" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895671v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berthomier" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024551" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088853v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL079095" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088858v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong&#8208;xiao Pan" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu&#8208;zhi Zhou" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL080826" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088855v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanos Giagkiozis" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Wilson" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Burch" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ergun" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JA025343" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895691v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G&#233;not" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vernisse" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024537" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895690v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA025034" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895727v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Newman" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Trattner" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024062" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895726v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Hull" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa7759" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895730v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cao" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Cao" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL072703" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895709v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL072493" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895720v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. He" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Zhao" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa5f50" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895722v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsugunobu Nagai" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Birn" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. Sergeev" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-017-0707-2" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895719v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. V&#246;r&#246;s" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varsani" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024535" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895714v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Turner" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Fennell" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Blake" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Claudepierre" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Clemmons" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024554" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895711v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/836/2/247" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895710v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bortnik" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ma" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Thorne" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JA023536" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895729v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-S. Han" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X. Li" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nishimura" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Lyons" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074447" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895716v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Toledo-Redondo" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lavraud" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024553" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895715v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Lee" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024474" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895723v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Du" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024415" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895721v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024550" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895717v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Farrugia" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lugaz" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vasquez" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024563" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551953v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL068992" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551947v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fischer" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Magnes" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hagen" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dors" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W. Chutter" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-5-521-2016" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551943v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Taubenschuss" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Santol&#237;k" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JA023389" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551945v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070033" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552023v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leroy" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roux" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Alison" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-014-0096-9" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551955v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Goldman" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069473" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551960v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069188" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551952v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eriksson" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069064" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01377289v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mirioni" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Robert" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL068968" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551946v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JA023458" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551951v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069191" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551989v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fontaine" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JA020983" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551979v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066004" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551977v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Liang" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JA021330" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552024v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kurita" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Miyoshi" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Cully" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061927" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-301VJDD4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552022v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Sibeck" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Breneman" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JA019929" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552019v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JA019930" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552015v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JA020575" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D1J87NJW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01171206v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. V. Agapitov" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Artemyev" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mourenas" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Krasnoselskikh" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bonnell" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JA019223" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D8F95DEEF57454EC2C77799E3ED911504970D69/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01173980v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Breuillard" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Agapitov" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Artemyev" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-32-1477-2014" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552030v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Russell" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Magnes" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Lindqvist" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-014-0109-8" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552044v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Thome" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ni" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JA018242" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552065v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tenerani" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgra.50562" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552045v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Chen" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgra.50176" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553719v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nakajima" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shiokawa" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sakaguchi" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lee" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JA017066" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/21F0A666E7921EF41604B5CC925D2B0F56CA4A3A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553720v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Katoh" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JA018076" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553710v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pegoraro" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4717764" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553714v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.155005" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553718v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Misawa" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL053929" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520775v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Goldstein" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Belmont" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rezeau" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2010.06.001" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553745v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palermo" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faganello" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JA016400" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553743v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Auster" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-29-2305-2011" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553754v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048793" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01180066v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zaliznyak" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Angelopoulos" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-29-541-2011" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553750v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048281" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K3K17P7V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553742v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Tao" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Bonnell" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JA016054" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553740v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL045793" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553749v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JA016876" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553756v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. Shprits" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047925" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01180462v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-28-1377-2010" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553771v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Seki" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Keika" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JA014907" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553768v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JA014845" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553765v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1193186" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553772v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. W. Liu" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-G. Zong" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T. Y. Lui" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Spanswick" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JA015449" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553816v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.155002" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553817v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Larson" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. W. Carlson" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JA013505" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553814v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1171273" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553795v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Mcfadden" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JA013554" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553793v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL037595" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5SRQNKRX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479935v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tao" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lecontel" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.225004" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553792v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-27-2259-2009" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086690v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sibeck" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carlson" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcfadden" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Larson" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-008-9378-4" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086715v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keiling" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lin" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL033969" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086703v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaston" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonnell" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cully" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL033601" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364384v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coillot" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Bouabdellah" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-008-9371-y" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BBG9H4VB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610316v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Roux" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand de La Porte" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-008-9455-8" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086670v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ludlam" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Taylor" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Snare" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Means" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-008-9423-3" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/95B33FA27BCC1E4212E4ECD70B4C14410E811D45/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086705v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bale" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL033475" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086700v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lui" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Frey" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Donovan" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JA013424" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330135v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Birn" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157829v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-25-1365-2007" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329442v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cornilleau-Wehrlin" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. St. Alleyne" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. Yearby" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de La Porte de Vaux" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meyer" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-23-2785-2005" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154320v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550761v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Perraut" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roux" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Parks" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chua" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JA009376" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PQD5KSVR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329228v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chanteur" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perraut" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rezeau" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-21-437-2003" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550731v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellat" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;. Holter" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JA900013" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W9R0TJ49-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086661v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Contel Olivier" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pellat" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005229327580" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RLXGNG1H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550835v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JA900499" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D051013A562669E56489A546A097ED1F7B5F9BCB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550833v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouquette" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Williams" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL003811" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/74D306A2DCA4D79F986381E6BB004974F1B3F5A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086725v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hurricane" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2147(00)01105-7" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/859AF0F3B153898B096C60B9C3BEE077DEBA69EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086730v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pedersen" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JA900059" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550832v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Korth" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL000054" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N4XG9WR0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550837v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JA900498" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550839v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(99)00529-3" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSZCGDRD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550850v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lioure" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338732v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mehrez" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jannet" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16777" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338758v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Akhavan-Tafti" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Cazzola" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8724" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338742v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dargent" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ripoll" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Retin&#243;" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10538" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338718v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Baraka" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dargent" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18438" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338766v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Forsyth" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leblanc" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Techer" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Alata" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17978" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148401v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Stassen" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-20614" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04652302v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G&#233;not" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9272" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801922v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9641" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210916v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Hadid" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7689" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458404v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916801v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9481" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916795v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Eastwood" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai Phan" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imogen Gingell" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prayash Pyakurel" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11524" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916796v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9556" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916798v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9532" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331813v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Richard" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cohen" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14489" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331819v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Moore" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9675" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331535v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14350" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996103v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8693" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948299v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Slavin" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10717" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948279v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-18357" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03560097v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dudok de Wit" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Froment" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jean-Yves" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996126v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Mallet" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5692" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996159v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Baumjohann" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Burch" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Carr" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-3254" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974883v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13405" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974910v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengming Liu" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Arne Lindqvist" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11451" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974871v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kretschmar" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodya Krasnoselskikh" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Brochot" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19143" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02935379v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10050" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974849v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Lee" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vines" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drew Turner" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Allen" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-21818" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368627v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Divin" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Matteini" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562477v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jannet" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fergeau" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368630v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chanteur" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drew L. Turner" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02993226v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Steinvall" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368629v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368628v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345975v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345957v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345077v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345969v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nagai" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03566320v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345076v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345971v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Coffey" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345958v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345959v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345952v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Landi" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hellinger" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. K. Chen" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345974v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. J. Cohen" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345968v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752279v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aunai" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752286v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796726v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796703v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Usanova" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796701v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiansen He" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752285v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Moore" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796711v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752282v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796706v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Leonard" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N. Baker" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03570127v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Breuillard" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henri" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Valli&#232;res" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Eriksson" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Odelstad" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796713v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796700v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Pottelette" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796709v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zimbardo" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01437838v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pin&#231;on" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henri" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796710v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Plaschke" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796707v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752284v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752278v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rager" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796699v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796705v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796696v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796731v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sundkvist" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796722v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796723v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Chen" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752289v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796755v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. W. Paulson" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796717v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Jaynes" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796721v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796718v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Matsui" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03573510v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752332v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752274v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796714v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796694v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796719v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800153v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800155v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800150v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800152v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800196v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Sturner" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800195v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malaspina" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752338v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Torkar" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jeszenszky" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752272v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752340v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L&#252;hr" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Anderson" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Strangeway" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800173v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860545v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zieger" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860525v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hrbackova" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Pickett" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Gurnett" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cornilleau-Wehrlin" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548993v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Agapitov" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Krasnoselskikh" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rolland" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Santolik" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113488v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157977v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Sauvaud" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151905v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louarn" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157954v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sahraoui" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151893v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153011v1" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Sauvaud" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153001v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151885v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157952v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151911v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153036v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152992v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Owen" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Fazakerley" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Horbury" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153019v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthomier" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153031v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Holter" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157892v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153056v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153041v1" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153926v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grison" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atti&#233;" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153053v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153046v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809349v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Matsumoto" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kojima" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yagitani" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kasahara" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasumasa Kasaba" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458431v1" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6951" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289511v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7317" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458460v1" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289493v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Dunlop" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9043" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289499v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12580" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862209v1" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224553v1" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Gauthier" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11078" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489608v1" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dupuis" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amaya" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489612v1" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953918v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19750" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948292v1" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-18188" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023478v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860991v1" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Baraka" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ben-Jaffel" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Scales" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860988v1" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860985v1" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860986v1" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860989v1" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860959v1" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860984v1" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860990v1" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860987v1" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860960v1" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yuan" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. He" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhao" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861269v1" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861272v1" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanying Wei" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T. Russell" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Strangeway" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve J. Schwartz" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861281v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861268v1" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861270v1" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Norgren" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861280v1" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Boardsen" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Che" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861276v1" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Santolik" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861284v1" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Vallieres" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861278v1" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. T. Marklund" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Paulson" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petrinec" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pollock" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861277v1" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861279v1" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861283v1" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valentini" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861282v1" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861267v1" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861271v1" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Goodrich" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861266v1" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marsac" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861334v1" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andre" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861294v1" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861306v1" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861297v1" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861293v1" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861292v1" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861265v1" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bonnell" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902492v1" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Pin&#231;on" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861296v1" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861630v1" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Russell" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861671v1" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861668v1" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Volwerk" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Narita" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861628v1" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861670v1" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kepko" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vaith" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861676v1" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Korth" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Waters" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Barnes" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samara" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861642v1" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861669v1" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Shuster" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Li" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861674v1" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Lindqvist" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861672v1" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Slavin" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poh" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861673v1" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhao" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861631v1" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fischer" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valavanoglou" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861675v1" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861643v1" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fu" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861647v1" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861663v1" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861677v1" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862088v1" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Masters" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schimpf" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sundkvist" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862101v1" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L B Wilson" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550870v1" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Pellat" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778090v1" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153068v1" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Larmagna" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vuaillat" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zambelli" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153062v1" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Canlet" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291166v1" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kucharek" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcucci" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289460v1" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Jen Chen" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Matthaeus" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289676v1" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Tenbarge" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Boldyrev" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Caprioli" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014745v1" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372680v1" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher G. Klein" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Bookbinder" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caprioli" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Case" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01390393v1" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054559v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baraka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Contel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Canu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S W Alqeeq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dargent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JA033234" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05537447v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bortnik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-P. Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JA034681" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162429v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kretzschmar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Brochot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Horbury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rackovic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maksimovic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554731" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786255v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#8208;jen Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gershman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Burkholder" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxi Chen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menelaos Sarantos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL108894" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460458v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hosner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nakamura" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schmid" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nakamura" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Panov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JA031976" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786270v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alqeeq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fontaine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akhavan Tafti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cazzola" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JA032888" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502784v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Gauthier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chust" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Contel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Savoini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0181180" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786233v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Atilaw" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akhavan-Tafti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Al Shidi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pulkkinen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JA031997" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04564827v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur J Hull" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muschietti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy V Agapitov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher C Chaston" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JA031630" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584514v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takanobu Amano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Masuda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuo Oka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naritoshi Kitamura" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0196502" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786219v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Burkholder" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.&#8208;j. Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarantos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gershman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Argall" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL108311" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04868196v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Wahlund" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bergman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. &#197;hl&#233;n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Puccio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cecconi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-024-01110-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04278556v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soboh Alqeeq" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Retin&#242;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chust" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JA031738" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275202v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Klein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harlan Spence" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Alexandrova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Argall" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Arzamasskiy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.84e839d7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228885v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Slavin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JA031832" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697620v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graham" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Khotyaintsev" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaivads" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Divin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30561-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692566v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhong" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097387" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864042v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Wang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Bessho" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Graham" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Wilder" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JA030882" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864062v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wilder" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conley" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ergun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Newman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chasapis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JA030511" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697579v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ng" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hesse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA030109" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572583v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stawarz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eastwood" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Phan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gingell" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pyakurel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0071106" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864047v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grimes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Harter" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Hatzigeorgiu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Drozdov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Lewis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2022.1020815" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864017v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kitamura" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Amano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Omura" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boardsen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33604-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03573187v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. W. Alqeeq" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Canu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Retin&#242;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0069432" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402816v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Maksimovic" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Bale" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. V. Khotyaintsev" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krasnoselskikh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936214e" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390351v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumi Nakamura" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Baumjohann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K M Nakamura" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V Panov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA029518" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774241v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Z. Hadid" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Edberg" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P&#237;&#353;a" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dimmock" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140934" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203622v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Turner" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.B. Wilson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Goodrich" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Madanian" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Schwartz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abec78" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329910v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toledo&#8208;redondo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lee" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vines" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Turner" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL092376" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330137v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ren" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dai" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Li" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tao" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090816" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330106v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desai" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schwartz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wilson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fuselier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abcb88" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002073v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riddhi Bandyopadhyay" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gershman" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Giles" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Russell" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slaa171" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480879v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sou&#269;ek" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Khotyaintsev" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141271" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414371v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kretzschmar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Graham" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Retino" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140932" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506767v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colomban" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140945" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407917v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suleiman Baraka" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Ben-Jaffel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Moore" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA029528" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364008v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.&#8208;y. Li" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Khotyaintsev" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.&#8208;b. Tang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Norgren" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL093164" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329914v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nykyri" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ma" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rice" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Johnson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JA027698" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173542v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Denton" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Torbert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Hasegawa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Genestreti" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Manuzzo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JA028705" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364009v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malykhin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grigorenko" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shklyar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA029440" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330118v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL091320" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573111v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yao" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Shi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zong" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Degeling" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac2e97" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440253v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Catapano" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Zimbardo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alexandrova" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J Cohen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abce5a" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03193745v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Matteini" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parashar" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Franci" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ja028447" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363522v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Richard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sitnov" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA029152" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03470148v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Khotyaintsev" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Federica Marcucci" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Plaschke" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09797-7" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933301v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Franci" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Stawarz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Papini" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hellinger" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuma Nakamura" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab9a47" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02495500v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.Y. Li" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B Graham" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu V Khotyaintsev" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13920-w" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002458v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fadanelli" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavraud" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JA028268" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954313v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936214" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497869v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Katou" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oka" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Matsumoto" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.065101" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544673v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Denton" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B Torbert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hasegawa" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dors" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J Genestreti" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JA027481" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03043414v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Yagitani" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsunori Ozaki" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Sahraoui" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mirioni" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mansour" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00734-2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943236v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Breuillard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupuis" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Retino" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Amaya" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2020.00055" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948261v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burch" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Webster" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hesse" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Genestreti" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL089082" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933300v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huimin Li" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congkuan Zhu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Guo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Cheng" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aba8a7" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02571333v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hull" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dorelli" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Lindqvist" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JA027290" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03673169v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perri" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perrone" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yordanova" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sorriso-Valvo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. R. Paterson" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377820000021" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863627v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nakamura" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JA027488" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572093v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.&#8201;v. Khotyaintsev" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.&#8201;b. Graham" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Steinvall" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alm" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.045101" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000303v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akhavan&#8208;tafti" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A Slavin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JA028027" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933307v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-J. Chen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C Rager" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.025103" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933306v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ahmadi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kromyda" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab9ab6" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272431v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Yao" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Q. Shi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. H. Yao" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. X. Li" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yue" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL080696" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325587v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fadanelli" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Califano" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquey" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kacem" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JA026747" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272437v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Burch" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dokgo" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-J. Hwang" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Torbert" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082471" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550528v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoilijoki" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JA027228" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550533v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JA027275" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567421v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Steinvall" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andris Vaivads" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.255101" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368222v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Pritchard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Fuselier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Webster" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL084636" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550526v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eriksson" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JA027192" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02108306v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Cozzani" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Califano" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.043204" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272433v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. Huang" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. He" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. G. Yuan" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab0f2f" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02281833v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-J Chen" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moore" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082393" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272439v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Stawarz" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P. Eastwood" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Phan" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. L. Gingell" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Shay" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab21c8" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345135v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J. Cohen" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J. Schwartz" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine A. Goodrich" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narges Ahmadi" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E. Ergun" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JA026197" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272429v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Angelopoulos" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cruce" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drozdov" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. W. Grimes" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hatzigeorgiu" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0576-4" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550554v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JA027060" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550550v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Otsuka" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matsukiyo" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab4a81" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272430v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Catapano" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Perrone" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.035102" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368223v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano de Vita" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Fraternale" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gurchumelia" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2019.00108" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03674386v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JA027155" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345134v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Fu" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Z. Peng" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Liu" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G. Gershman" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083032" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345133v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Z. Chen" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Y. Wang" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Ergun" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082503" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272440v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083283" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088851v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinxing Li" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Bortnik" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin An" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Li" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Russell" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL078287" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088847v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Torbert" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat2998" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895682v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. V. Khotyaintsev" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Gershman" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL076509" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272427v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chhiber" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bandyopadhyay" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Parashar" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H. Matthaeus" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JA025768" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406600v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aac831" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797065v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Eriksson" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Graham" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Divin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL078660" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895679v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Varsani" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Genestreti" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. M. Nakamura" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024686" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272428v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. Wilder" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Usanova" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JA025452" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895683v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Argall" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andriopoulou" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aabae8" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01829964v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Tang" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenya Li" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Wang" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Dai" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-36-879-2018" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088849v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holmes" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andersson" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JA025750" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895686v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. Wilson Iii" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Schwartz" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bessho" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.225101" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272426v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Maruca" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aade93" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895675v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Genestreti" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Giles" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024789" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895689v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berchem" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Walker" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Alaoui" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Goldstein" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024517" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895674v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Cassak" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL076809" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088858v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong&#8208;xiao Pan" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu&#8208;zhi Zhou" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL080826" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088853v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL079095" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895687v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Drake" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. U. &#214;. Sonnerup" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0091-5" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895688v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Goodrich" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Holmes" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2018GL076993" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895671v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berthomier" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024551" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088855v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanos Giagkiozis" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Wilson" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Burch" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ergun" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JA025343" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895691v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G&#233;not" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vernisse" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024537" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895690v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA025034" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895730v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cao" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Cao" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL072703" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895709v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL072493" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895722v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsugunobu Nagai" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Birn" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. Sergeev" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-017-0707-2" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895719v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. V&#246;r&#246;s" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varsani" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024535" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895720v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. He" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Zhao" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa5f50" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895727v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Newman" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Trattner" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024062" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895726v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Hull" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa7759" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895714v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Turner" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Fennell" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Blake" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Claudepierre" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Clemmons" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024554" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895710v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ma" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Thorne" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JA023536" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895711v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/836/2/247" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895716v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Toledo-Redondo" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lavraud" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024553" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895729v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-S. Han" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X. Li" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nishimura" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Lyons" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074447" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895723v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Du" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024415" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895717v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Farrugia" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lugaz" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vasquez" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024563" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895715v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Lee" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024474" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895721v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024550" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551947v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fischer" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Magnes" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hagen" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dors" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W. Chutter" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-5-521-2016" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551943v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Taubenschuss" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Santol&#237;k" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JA023389" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551953v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL068992" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552023v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leroy" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roux" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Alison" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-014-0096-9" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551955v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Goldman" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069473" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551960v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069188" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551945v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070033" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551952v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eriksson" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069064" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01377289v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mirioni" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Robert" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL068968" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551946v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JA023458" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551951v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069191" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551979v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066004" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551989v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fontaine" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JA020983" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551977v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Liang" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JA021330" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552024v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kurita" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Miyoshi" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Cully" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061927" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-301VJDD4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552022v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Sibeck" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Breneman" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JA019929" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552019v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JA019930" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552015v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JA020575" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D1J87NJW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01171206v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. V. Agapitov" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Artemyev" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mourenas" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Krasnoselskikh" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bonnell" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JA019223" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D8F95DEEF57454EC2C77799E3ED911504970D69/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552030v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Russell" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Magnes" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Lindqvist" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-014-0109-8" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01173980v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Breuillard" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Agapitov" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Artemyev" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-32-1477-2014" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552044v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Thome" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ni" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JA018242" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552065v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tenerani" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgra.50562" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552045v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Chen" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgra.50176" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553719v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nakajima" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shiokawa" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sakaguchi" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lee" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JA017066" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/21F0A666E7921EF41604B5CC925D2B0F56CA4A3A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553720v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Katoh" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JA018076" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553710v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pegoraro" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4717764" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553714v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.155005" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553718v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Misawa" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL053929" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520775v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Goldstein" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Belmont" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rezeau" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2010.06.001" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553745v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palermo" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faganello" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JA016400" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553743v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Auster" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-29-2305-2011" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553754v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048793" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553750v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048281" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K3K17P7V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553742v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Tao" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Bonnell" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JA016054" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553740v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL045793" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01180066v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zaliznyak" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Angelopoulos" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-29-541-2011" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553756v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. Shprits" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047925" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553749v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JA016876" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553771v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Seki" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Keika" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JA014907" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01180462v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-28-1377-2010" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553768v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JA014845" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553765v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1193186" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553772v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. W. Liu" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-G. Zong" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T. Y. Lui" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Spanswick" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JA015449" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553817v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Larson" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. W. Carlson" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JA013505" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553814v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1171273" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553795v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Mcfadden" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JA013554" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553793v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL037595" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5SRQNKRX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553816v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.155002" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553792v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-27-2259-2009" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479935v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tao" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lecontel" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.225004" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364384v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coillot" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Bouabdellah" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-008-9371-y" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BBG9H4VB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086690v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sibeck" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carlson" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcfadden" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Larson" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-008-9378-4" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086703v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaston" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonnell" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cully" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL033601" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086715v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keiling" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lin" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL033969" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610316v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Roux" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand de La Porte" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-008-9455-8" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086670v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ludlam" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Taylor" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Snare" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Means" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-008-9423-3" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/95B33FA27BCC1E4212E4ECD70B4C14410E811D45/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086705v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bale" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL033475" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086700v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lui" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Frey" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Donovan" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JA013424" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330135v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Birn" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157829v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-25-1365-2007" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154320v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329442v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cornilleau-Wehrlin" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. St. Alleyne" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. Yearby" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de La Porte de Vaux" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meyer" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-23-2785-2005" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329228v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chanteur" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perraut" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rezeau" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-21-437-2003" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550761v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Perraut" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roux" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Parks" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chua" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JA009376" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PQD5KSVR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550731v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellat" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;. Holter" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JA900013" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W9R0TJ49-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086661v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Contel Olivier" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pellat" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005229327580" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RLXGNG1H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550833v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouquette" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Williams" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL003811" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/74D306A2DCA4D79F986381E6BB004974F1B3F5A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550835v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JA900499" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D051013A562669E56489A546A097ED1F7B5F9BCB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086725v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hurricane" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2147(00)01105-7" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/859AF0F3B153898B096C60B9C3BEE077DEBA69EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550832v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Korth" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL000054" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N4XG9WR0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086730v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pedersen" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JA900059" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550837v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JA900498" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550839v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(99)00529-3" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSZCGDRD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550850v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lioure" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338732v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mehrez" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jannet" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16777" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338758v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Akhavan-Tafti" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Cazzola" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8724" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338742v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dargent" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ripoll" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Retin&#243;" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10538" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338766v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Forsyth" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leblanc" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Techer" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Alata" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17978" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338718v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Baraka" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dargent" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18438" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148401v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Stassen" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-20614" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04652302v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G&#233;not" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9272" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801922v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9641" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458404v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210916v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Hadid" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7689" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916801v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9481" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916795v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Eastwood" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai Phan" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imogen Gingell" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prayash Pyakurel" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11524" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916798v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9532" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916796v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9556" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331813v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Richard" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cohen" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14489" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331819v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Moore" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9675" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331535v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14350" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948279v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-18357" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948299v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Slavin" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10717" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03560097v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dudok de Wit" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Froment" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jean-Yves" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996103v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8693" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996126v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Mallet" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5692" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974883v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13405" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996159v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Baumjohann" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Burch" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Carr" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-3254" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974910v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengming Liu" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Arne Lindqvist" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11451" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974871v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kretschmar" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodya Krasnoselskikh" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Brochot" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19143" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02935379v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10050" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974849v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Lee" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vines" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drew Turner" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Allen" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-21818" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368627v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Divin" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Matteini" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562477v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jannet" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fergeau" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368630v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chanteur" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drew L. Turner" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02993226v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Steinvall" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368629v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368628v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03566320v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345969v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nagai" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345975v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345957v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345077v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345971v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Coffey" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345076v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345959v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345958v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345952v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Landi" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hellinger" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. K. Chen" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345974v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. J. Cohen" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345968v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796703v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Usanova" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752285v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Moore" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796701v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiansen He" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752286v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752279v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aunai" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796726v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796711v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796706v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Leonard" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N. Baker" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03570127v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Breuillard" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henri" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Valli&#232;res" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Eriksson" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Odelstad" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752282v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796713v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796709v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zimbardo" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796700v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Pottelette" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01437838v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pin&#231;on" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henri" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752278v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rager" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796707v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796710v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Plaschke" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752284v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796705v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796699v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796723v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Chen" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752289v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796722v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796717v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Jaynes" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796721v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796755v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. W. Paulson" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796696v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796731v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sundkvist" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796718v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Matsui" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03573510v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752332v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752274v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796714v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796719v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796694v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800155v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800153v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800150v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800152v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800196v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Sturner" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752272v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800195v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malaspina" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752338v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Torkar" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jeszenszky" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752340v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L&#252;hr" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Anderson" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Strangeway" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800173v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860545v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zieger" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860525v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hrbackova" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Pickett" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Gurnett" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cornilleau-Wehrlin" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548993v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Agapitov" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Krasnoselskikh" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rolland" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Santolik" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113488v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157977v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Sauvaud" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151905v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louarn" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157954v1" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sahraoui" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153011v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Sauvaud" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151893v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153001v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151885v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151911v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157952v1" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153036v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152992v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Owen" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Fazakerley" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Horbury" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153019v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthomier" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153031v1" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Holter" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153056v1" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157892v1" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153041v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153926v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grison" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atti&#233;" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153053v1" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153046v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809349v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Matsumoto" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kojima" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yagitani" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kasahara" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasumasa Kasaba" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458431v1" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6951" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289511v1" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7317" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458460v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289493v1" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Dunlop" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9043" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289499v1" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12580" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862209v1" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224553v1" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Gauthier" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11078" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489608v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dupuis" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amaya" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489612v1" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953918v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19750" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948292v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-18188" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023478v1" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860988v1" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860991v1" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Baraka" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ben-Jaffel" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Scales" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860986v1" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860985v1" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860989v1" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860959v1" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860984v1" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860990v1" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860987v1" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860960v1" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yuan" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. He" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhao" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861268v1" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861270v1" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Norgren" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861269v1" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861281v1" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861272v1" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanying Wei" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T. Russell" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Strangeway" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve J. Schwartz" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861280v1" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Boardsen" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Che" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861276v1" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Santolik" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861284v1" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Vallieres" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861279v1" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861277v1" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861278v1" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. T. Marklund" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Paulson" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petrinec" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pollock" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861283v1" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valentini" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861267v1" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861282v1" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861271v1" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Goodrich" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861293v1" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861306v1" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861292v1" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861297v1" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861266v1" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marsac" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861294v1" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861334v1" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andre" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861265v1" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bonnell" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902492v1" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Pin&#231;on" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861296v1" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861668v1" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Volwerk" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Narita" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861628v1" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861670v1" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kepko" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vaith" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861676v1" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Korth" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Waters" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Barnes" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samara" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861630v1" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Russell" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861671v1" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861669v1" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Shuster" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Li" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861642v1" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861674v1" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Lindqvist" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861673v1" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhao" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861672v1" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Slavin" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poh" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861631v1" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fischer" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valavanoglou" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861675v1" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861647v1" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861643v1" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fu" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861663v1" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861677v1" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862088v1" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Masters" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schimpf" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sundkvist" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862101v1" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L B Wilson" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550870v1" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Pellat" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778090v1" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153068v1" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Larmagna" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vuaillat" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zambelli" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153062v1" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Canlet" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291166v1" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kucharek" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcucci" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289460v1" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Jen Chen" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Matthaeus" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289676v1" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Tenbarge" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Boldyrev" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Caprioli" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014745v1" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372680v1" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher G. Klein" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Bookbinder" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caprioli" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Case" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553853v3" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pariat" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Noraz" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Perri" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01390393v1" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>