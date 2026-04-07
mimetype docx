--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -635,603 +635,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A relevant data selection method for energy consumption prediction of low energy building based on support vector machine</w:t>
+                <w:t xml:space="preserve">The impact of climate change on building heat demand in different climate types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subodh Paudel</w:t>
+                <w:t xml:space="preserve">I. Andrić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Elmitri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">René Kamphuis</w:t>
+                <w:t xml:space="preserve">André Pina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Ferrão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 138, pp.240-256. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2016.11.009⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 149, pp.225-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2017.05.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962115v1</w:t>
+                <w:t xml:space="preserve">hal-01960738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air-cooled heat exchanger applied to external rotary kiln wall in forced and natural draft</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Piton</w:t>
+                <w:t xml:space="preserve">A relevant data selection method for energy consumption prediction of low energy building based on support vector machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subodh Paudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elmitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia del Barrio</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Kamphuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2017.11.031⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 138, pp.240-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2016.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722756v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of renovation measures on building environmental performance: An emergy approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
+                <w:t xml:space="preserve">Air-cooled heat exchanger applied to external rotary kiln wall in forced and natural draft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia del Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.06.053⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 154, pp. 517-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2017.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962109v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of climate change on building heat demand in different climate types</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">The impact of renovation measures on building environmental performance: An emergy approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Andrić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Ferrão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 149, pp.225-234. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 162, pp.776-790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2017.05.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.06.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960738v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and exergy evaluation of ethanol catalytic steam reforming in a membrane reactor</w:t>
               </w:r>
@@ -1464,51 +1464,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the long-term effect of climate change on building heat demand: Case study on a district level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Andrić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1721,1091 +1721,1091 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling open-flow steam reforming of methanol over Cu/ZnO/Al2O3 catalyst in an axisymmetric reactor for hydrogen production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A coupled thermal-granular model in flights rotary kiln: Industrial validation and process design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Pacheco</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lauredan Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36884/jafm.8.01.20353⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 75 (SI), pp.1011-1021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.10.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528479v1</w:t>
+                <w:t xml:space="preserve">hal-01204744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergy assessment of the benefits of closed-loop recycling accounting for material losses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
+                <w:t xml:space="preserve">Modeling Open-Flow Steam Reforming of Methanol Over Cu/ZnO/Al2O3 Catalyst in an Axisymmetric Reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Ruben Deutz</w:t>
+                <w:t xml:space="preserve">Charbel Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Jamali-Zghal</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Lemenand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 315, pp.77--87. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (1), pp.33-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.01.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36884/jafm.8.01.20353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260873v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallurgical recycling processes: Sustainability ratios and environmental performance assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Emergy assessment of the benefits of closed-loop recycling accounting for material losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Ruben Deutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Jamali-Zghal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2015.02.010⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 315, pp.77--87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204740v1</w:t>
+                <w:t xml:space="preserve">hal-01260873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eMergy: A holistic paradigm for sustainability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metallurgical recycling processes: Sustainability ratios and environmental performance assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Jamali-Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Truffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 97, pp.66-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2015.02.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2014.09.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01277370v1</w:t>
+                <w:t xml:space="preserve">hal-01204740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odum-Tennenbaum-Brown calculus vs emergy and co-emergy analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling open-flow steam reforming of methanol over Cu/ZnO/Al2O3 catalyst in an axisymmetric reactor for hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lemenand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.01.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (1), pp.33-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36884/jafm.8.01.20353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201683v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergy paths computation from interconnected energy system diagram</w:t>
+                <w:t xml:space="preserve">eMergy: A holistic paradigm for sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Truffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 313 (10 October 2015), pp.181-200. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 343 (1), pp.13-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.06.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2014.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277363v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exergetic study of catalytic steam reforming of bio-ethanol over Pd-Rh/CeO2 with hydrogen purification in a membrane reactor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Odum-Tennenbaum-Brown calculus vs emergy and co-emergy analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jordi Llorca</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Truffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chams Lahlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.09.016⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 302, pp.9-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204742v1</w:t>
+                <w:t xml:space="preserve">hal-01201683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coupled thermal-granular model in flights rotary kiln: Industrial validation and process design</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emergy paths computation from interconnected energy system diagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Truffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 75 (SI), pp.1011-1021. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 313 (10 October 2015), pp.181-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.10.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.06.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01204744v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Open-Flow Steam Reforming of Methanol Over Cu/ZnO/Al2O3 Catalyst in an Axisymmetric Reactor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Della Valle</w:t>
+                <w:t xml:space="preserve">Exergetic study of catalytic steam reforming of bio-ethanol over Pd-Rh/CeO2 with hydrogen purification in a membrane reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hedayati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Llorca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36884/jafm.8.01.20353⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (8), pp.3574-3581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01076094v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudo Dynamic Transitional Modeling of Building Heating Energy Demand Using Artificial Neural Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subodh Paudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Elmtiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2891,51 +2891,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind Resource Assessment in Europe Using Emergy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subodh Paudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Santarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3021,51 +3021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineral resource assessment: Compliance between Emergy and Exergy respecting Odum's hierarchy concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Jamali-Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3229,51 +3229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon footprint and emergy combination for eco-environmental assessment of cleaner heat production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Jamali-Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nana Yaw Amponsah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3353,209 +3353,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rigourous mathematical framework for computing a sustainability ratio: The emergy</w:t>
+                <w:t xml:space="preserve">Exact computation of emergy based on a mathematical reinterpretation of the rules of emergy algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Truffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 20 (2), pp.75-89. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 230, pp.101-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3808/jei.201200222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2011.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841024v1</w:t>
+                <w:t xml:space="preserve">hal-00841028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact computation of emergy based on a mathematical reinterpretation of the rules of emergy algebra</w:t>
+                <w:t xml:space="preserve">A rigourous mathematical framework for computing a sustainability ratio: The emergy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Truffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 230, pp.101-113. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (2), pp.75-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2011.12.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3808/jei.201200222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841028v1</w:t>
+                <w:t xml:space="preserve">hal-00841024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects on CHP plant efficiency of H 2 production through partial oxydation of natural gas over two group VIII metal catalysts</w:t>
               </w:r>
@@ -3671,51 +3671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nana Yaw Amponsah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Jamali-Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3983,90 +3983,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropy production and field synergy principle in turbulent vortical flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4168,51 +4168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camal Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Truffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 91 (6), pp.641-652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4330,342 +4330,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00486870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion of Syngas in Internal Combustion Engines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Safe operating conditions determination for stationary SI gas engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Saikaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André L. Boehman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Corre</w:t>
+                <w:t xml:space="preserve">Stéphane Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camal Rahmouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Truffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 180 (6), pp.1193-1206. </w:t>
+              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 89 (11), pp.1169-1179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00102200801963417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2008.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00482439v1</w:t>
+                <w:t xml:space="preserve">hal-00482455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-combustion of Pulverised Coal/Biomass for Steam Production: eMergy Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camal Rahmouni</w:t>
+                <w:t xml:space="preserve">Combustion of Syngas in Internal Combustion Engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André L. Boehman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeszyty Naukowe. Machines à écoulement thermique - Turbomachines </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 180 (6), pp.1193-1206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00102200801963417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00482537v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safe operating conditions determination for stationary SI gas engines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-combustion of Pulverised Coal/Biomass for Steam Production: eMergy Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camal Rahmouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Truffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Zeszyty Naukowe. Machines à écoulement thermique - Turbomachines </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 133, pp.279-289, ISSN 0137-2661, 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00482455v1</w:t>
+                <w:t xml:space="preserve">hal-00482537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combustionless determination method for combustion properties of natural gases</w:t>
               </w:r>
@@ -4903,507 +4903,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Diesel Engine Thermal Transient Simulation : Coupling Between a Combustion Model and a Thermal Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détermination Expérimentale de la Loi de Combustion dans un Moteur de Cogénération Alimenté au Gaz Naturel en Mélange Pauvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pirotais</w:t>
+                <w:t xml:space="preserve">S. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bellettre</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE Technical papers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Mechanical and Environmental Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 47 (4), pp.195-202</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00483983v1</w:t>
+                <w:t xml:space="preserve">hal-00482949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination Expérimentale de la Loi de Combustion dans un Moteur de Cogénération Alimenté au Gaz Naturel en Mélange Pauvre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal Efficiency and Environmental Performances of a Biogas-Diesel Stationary Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bilcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Leduc</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delebarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanical and Environmental Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 24 (9), pp.1165 - 1173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330309385657⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00482949v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Efficiency and Environmental Performances of a Biogas-Diesel Stationary Engine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Model of Energetic Interactions Between a Car Engine, the Cabin Heating System and the Electrical System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pirotais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bilcan</w:t>
+                <w:t xml:space="preserve">J. Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Delebarre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. de Pelsemaeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 24 (9), pp.1165 - 1173. </w:t>
+              <w:t xml:space="preserve">SAE Technical papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.700-709. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09593330309385657⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4271/2002-01-2224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00482616v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model of Energetic Interactions Between a Car Engine, the Cabin Heating System and the Electrical System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">A Diesel Engine Thermal Transient Simulation : Coupling Between a Combustion Model and a Thermal Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pirotais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de Pelsemaeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAE Technical papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, pp.700-709. </w:t>
+              <w:t xml:space="preserve">, 2003, </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4271/2002-01-2224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4271/2003-01-0224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00482613v1</w:t>
+                <w:t xml:space="preserve">hal-00483983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the Combustion Properties of Natural Gases by Pseudo-constituents</w:t>
               </w:r>
@@ -6337,51 +6337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fuels and Lubricants, ISBN 0-7680-0693-3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 108 (4), pp 936--945</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6779,51 +6779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of climate change and building renovation on heating related CO2 emissions on a neighbourhood level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Andrić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7483,90 +7483,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Support Vector Machine in Prediction of Building Energy Demand Using Pseudo Dynamic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subodh Paudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wil L. Kling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Elmitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7716,51 +7716,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du recyclage par la méthode émergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Jamali-Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Deutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7818,364 +7818,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of CO2 reduction in tri-generation - Case studies</w:t>
+                <w:t xml:space="preserve">Opportunity of the on-farm biogas plants - Subsidies policy for CO2 reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Minciuc</w:t>
+                <w:t xml:space="preserve">I Bitir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Bitir</w:t>
+                <w:t xml:space="preserve">E Minciue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENERGY AND ENVIRONMENT, VOLS 1 AND 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, Unknown, pp.339-345</w:t>
+              <w:t xml:space="preserve">, 2003, Unknown, pp.28-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935947v1</w:t>
+                <w:t xml:space="preserve">hal-00935946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A diesel engine global simulation tool - benefits in coolant loop optimization and additional heating systems use</w:t>
+                <w:t xml:space="preserve">Assessment of CO2 reduction in tri-generation - Case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Pirotais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+                <w:t xml:space="preserve">E Minciuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G Guyonvarch</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Bitir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTMS 6: VEHICLE THERMAL MANAGEMENT SYSTEMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Unknown, pp.599-610</w:t>
+              <w:t xml:space="preserve">ENERGY AND ENVIRONMENT, VOLS 1 AND 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Unknown, pp.339-345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935948v1</w:t>
+                <w:t xml:space="preserve">hal-00935947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunity of the on-farm biogas plants - Subsidies policy for CO2 reduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I Bitir</w:t>
+                <w:t xml:space="preserve">A diesel engine global simulation tool - benefits in coolant loop optimization and additional heating systems use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Pirotais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Minciue</w:t>
+                <w:t xml:space="preserve">G Guyonvarch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENERGY AND ENVIRONMENT, VOLS 1 AND 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Unknown, pp.28-36</w:t>
+              <w:t xml:space="preserve">VTMS 6: VEHICLE THERMAL MANAGEMENT SYSTEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Unknown, pp.599-610</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935946v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal use of the generated biogas from manure</w:t>
               </w:r>
@@ -8431,51 +8431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie K. Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Lilik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André L. Boehman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8612,51 +8612,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of a Syngas Diesel Fueled CI Engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bilcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9050,51 +9050,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stationary gas engine protecting device for stationary power generating facility of vehicle, has determining unit determining power value, and changing unit changing set power value such that supplied power is equal to pre-determined value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Truffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camal Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9151,64 +9151,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camal Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Truffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2008035014 (A2). 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9346,64 +9346,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental performance assessment of retrofitting existing coal fired power plants to co-firing with biomass: carbon footprint and emergy approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Andrić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Jamali-Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Santarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9641,51 +9641,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103893v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Piton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Huchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Corre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15228633" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103886v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15186792" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624413v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Andri&#263;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ferr&#227;o" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami G Al-Ghamdi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512549.2018.1562980" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960675v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Andric" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fournier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferr&#227;o" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.03.027" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDHV2K1B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962115v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subodh Paudel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elmitri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couturier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Kamphuis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.11.009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8QSH384-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722756v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia del Barrio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2017.11.031" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M96ZL4HG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962109v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.06.053" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L89ZW73-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960738v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andri&#263;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.05.047" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WQ9NTQK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01291751v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hedayati" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Llorca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2016.01.058" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525693v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Castro Flores" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nw Chiu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5541/ijot.5000148882" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525699v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gomes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.04.082" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZN9HZGS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525709v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.06.042" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528479v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Pacheco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Della Valle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Habchi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lemenand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.8.01.20353" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01260873v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ruben Deutz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Jamali-Zghal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.01.015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204740v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2015.02.010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01277370v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truffet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.09.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201683v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chams Lahlou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.01.021" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01277363v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.06.030" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204742v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.09.016" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204744v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauredan Le Guen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.10.052" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCGLK9KN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076094v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916275v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elmtiri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wil Kling" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.11.051" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178470v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Santarelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5890/JEAM.2014.12.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879451v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.09.017" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849059v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Dincer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Broc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEX.2013.056132" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841025v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Yaw Amponsah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feidt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2012.09.025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841024v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3808/jei.201200222" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841028v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2011.12.018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841027v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Saikaly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Rosen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.04.015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841026v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2012.07.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841030v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2011.06.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841031v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camal Rahmouni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.11.126" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841029v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2011.07.012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LWXC1V9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482256v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2010.01.011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03HCNMH3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486870v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/187221210791233407" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482439v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. Boehman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200801963417" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482537v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482455v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rousseau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2008.05.015" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17DKG7FR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482473v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Loubar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Tazerout" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2007.02.024" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40M1C2MQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482530v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brecq" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(03)00245-X" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCT03WJQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483983v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pirotais" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellettre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Pelsemaeker" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2003-01-0224" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482949v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousseau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leduc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482616v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bilcan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delebarre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330309385657" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482613v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2002-01-2224" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482947v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(03)00029-2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DFWV1FM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482619v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rahmouni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2002-01-1708" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482620v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(03)00126-8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2PS1ML4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482945v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Minciuc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Athanasovici" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bitir" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-4311(03)00067-X" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGHGFR8X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482944v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-4311(03)00068-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSJRZ5F6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482951v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-4311(01)00099-0" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GS7RM1V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181504v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Bitir" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.429" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482952v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramesh" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482954v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873482v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04360275v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873633v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Llorca" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873517v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Silva" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873763v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873614v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873807v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Fiacro Castro Flores" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Nw Chiu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873604v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873598v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178147v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong H. Nguyen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wil L. Kling" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873624v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984589v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Deutz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935947v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Minciuc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bitir" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935948v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pirotais" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bellettre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guyonvarch" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935946v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Minciue" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935953v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/2013.8357" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935955v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Athanasovici" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brecq" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483776v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie K. Fox" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Lilik" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483910v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483972v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485597v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485598v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brecq" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485601v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Stouffs" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482962v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482965v3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482961v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076073v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santarelli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFWVDNFK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103893v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Piton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Huchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Corre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15228633" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103886v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15186792" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624413v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Andri&#263;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ferr&#227;o" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami G Al-Ghamdi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512549.2018.1562980" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960675v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Andric" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fournier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferr&#227;o" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.03.027" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDHV2K1B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960738v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andri&#263;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.05.047" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WQ9NTQK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962115v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subodh Paudel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elmitri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couturier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Kamphuis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.11.009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8QSH384-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722756v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia del Barrio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2017.11.031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M96ZL4HG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962109v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.06.053" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L89ZW73-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01291751v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hedayati" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Llorca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2016.01.058" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525693v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Castro Flores" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nw Chiu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5541/ijot.5000148882" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525699v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gomes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.04.082" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZN9HZGS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525709v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.06.042" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204744v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauredan Le Guen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.10.052" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCGLK9KN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076094v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Pacheco" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Della Valle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Habchi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lemenand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.8.01.20353" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01260873v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ruben Deutz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Jamali-Zghal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.01.015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204740v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2015.02.010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528479v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01277370v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truffet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.09.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201683v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chams Lahlou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.01.021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01277363v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.06.030" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204742v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.09.016" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916275v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elmtiri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wil Kling" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.11.051" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178470v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Santarelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5890/JEAM.2014.12.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879451v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.09.017" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849059v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Dincer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Broc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEX.2013.056132" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841025v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Yaw Amponsah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feidt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2012.09.025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841028v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2011.12.018" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841024v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3808/jei.201200222" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841027v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Saikaly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Rosen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.04.015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841026v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2012.07.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841030v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2011.06.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841031v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camal Rahmouni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.11.126" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841029v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2011.07.012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LWXC1V9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482256v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2010.01.011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03HCNMH3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486870v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/187221210791233407" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482455v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rousseau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2008.05.015" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17DKG7FR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482439v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. Boehman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200801963417" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482537v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482473v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Loubar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Tazerout" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2007.02.024" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40M1C2MQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482530v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brecq" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(03)00245-X" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCT03WJQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482949v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousseau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leduc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482616v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bilcan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delebarre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330309385657" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482613v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pirotais" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellettre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Pelsemaeker" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2002-01-2224" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483983v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2003-01-0224" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482947v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(03)00029-2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DFWV1FM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482619v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rahmouni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2002-01-1708" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482620v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(03)00126-8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2PS1ML4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482945v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Minciuc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Athanasovici" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bitir" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-4311(03)00067-X" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGHGFR8X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482944v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-4311(03)00068-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSJRZ5F6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482951v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-4311(01)00099-0" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GS7RM1V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181504v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Bitir" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.429" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482952v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramesh" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482954v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873482v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04360275v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873633v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Llorca" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873517v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Silva" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873763v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873614v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873807v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Fiacro Castro Flores" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Nw Chiu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873604v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873598v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178147v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong H. Nguyen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wil L. Kling" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873624v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984589v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Deutz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935946v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bitir" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Minciue" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935947v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Minciuc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935948v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pirotais" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bellettre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guyonvarch" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935953v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/2013.8357" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935955v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Athanasovici" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brecq" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483776v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie K. Fox" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Lilik" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483910v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483972v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485597v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485598v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brecq" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485601v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Stouffs" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482962v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482965v3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482961v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076073v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santarelli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFWVDNFK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>