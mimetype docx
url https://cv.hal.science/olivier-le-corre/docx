--- v1 (2026-04-07)
+++ v2 (2026-05-09)
@@ -125,51 +125,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transport in rotating annular duct: A short review</w:t>
+                <w:t xml:space="preserve">Numerical Turbulent Flow Analysis through a Rotational Heat Recovery System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Huchet</w:t>
@@ -191,102 +191,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 15 (22), 16 p. </w:t>
+              <w:t xml:space="preserve">, 2022, 15 (18), 18p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en15228633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en15186792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04103893v1</w:t>
+                <w:t xml:space="preserve">hal-04103886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Turbulent Flow Analysis through a Rotational Heat Recovery System</w:t>
+                <w:t xml:space="preserve">Heat transport in rotating annular duct: A short review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Huchet</w:t>
@@ -308,78 +308,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 15 (18), 18p. </w:t>
+              <w:t xml:space="preserve">, 2022, 15 (22), 16 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en15186792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en15228633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04103886v1</w:t>
+                <w:t xml:space="preserve">hal-04103893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initial approximation of the implications for architecture due to climate change</w:t>
               </w:r>
@@ -1721,960 +1721,1008 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coupled thermal-granular model in flights rotary kiln: Industrial validation and process design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Huchet</w:t>
+                <w:t xml:space="preserve">Modeling Open-Flow Steam Reforming of Methanol Over Cu/ZnO/Al2O3 Catalyst in an Axisymmetric Reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lemenand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.10.052⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (1), pp.33-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36884/jafm.8.01.20353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204744v1</w:t>
+                <w:t xml:space="preserve">hal-01076094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Open-Flow Steam Reforming of Methanol Over Cu/ZnO/Al2O3 Catalyst in an Axisymmetric Reactor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Della Valle</w:t>
+                <w:t xml:space="preserve">A coupled thermal-granular model in flights rotary kiln: Industrial validation and process design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charbel Habchi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lauredan Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 75 (SI), pp.1011-1021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.10.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36884/jafm.8.01.20353⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01076094v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergy assessment of the benefits of closed-loop recycling accounting for material losses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metallurgical recycling processes: Sustainability ratios and environmental performance assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Jamali-Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Jamali-Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 97, pp.66-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2015.02.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.01.015⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01260873v1</w:t>
+                <w:t xml:space="preserve">hal-01204740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallurgical recycling processes: Sustainability ratios and environmental performance assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Emergy assessment of the benefits of closed-loop recycling accounting for material losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Ruben Deutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Jamali-Zghal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2015.02.010⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 315, pp.77--87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204740v1</w:t>
+                <w:t xml:space="preserve">hal-01260873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling open-flow steam reforming of methanol over Cu/ZnO/Al2O3 catalyst in an axisymmetric reactor for hydrogen production</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Odum-Tennenbaum-Brown calculus vs emergy and co-emergy analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Truffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chams Lahlou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36884/jafm.8.01.20353⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 302, pp.9-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528479v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eMergy: A holistic paradigm for sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Truffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 343 (1), pp.13-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crme.2014.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odum-Tennenbaum-Brown calculus vs emergy and co-emergy analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling open-flow steam reforming of methanol over Cu/ZnO/Al2O3 catalyst in an axisymmetric reactor for hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lemenand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.01.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (1), pp.33-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36884/jafm.8.01.20353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201683v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergy paths computation from interconnected energy system diagram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Truffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 313 (10 October 2015), pp.181-200. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.06.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exergetic study of catalytic steam reforming of bio-ethanol over Pd-Rh/CeO2 with hydrogen purification in a membrane reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hedayati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2706,3715 +2754,3715 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Llorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40 (8), pp.3574-3581. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudo Dynamic Transitional Modeling of Building Heating Energy Demand Using Artificial Neural Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subodh Paudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Elmtiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wil Kling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 70C, pp. 81-93, S0378-7788(13)00758-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enbuild.2013.11.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind Resource Assessment in Europe Using Emergy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subodh Paudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Santarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktoria Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Accounting and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.347-366. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5890/JEAM.2014.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineral resource assessment: Compliance between Emergy and Exergy respecting Odum's hierarchy concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Jamali-Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 272, pp.208-219. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2013.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00879451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energetic and exergetic assessment of solar and wind potentials in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Dincer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Broc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Exergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (2), pp.175-200. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJEX.2013.056132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon footprint and emergy combination for eco-environmental assessment of cleaner heat production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Jamali-Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nana Yaw Amponsah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 47, pp.446-456. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jclepro.2012.09.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact computation of emergy based on a mathematical reinterpretation of the rules of emergy algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Truffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 230, pp.101-113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2011.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rigourous mathematical framework for computing a sustainability ratio: The emergy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Truffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20 (2), pp.75-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3808/jei.201200222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects on CHP plant efficiency of H 2 production through partial oxydation of natural gas over two group VIII metal catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Saikaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc A. Rosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37 (13), pp.10380-10389. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of building material recycle or reuse on selected emergy ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nana Yaw Amponsah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Jamali-Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 67, pp.9-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.resconrec.2012.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling flows in emergy evaluation: A mathematical paradox?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nana Yaw Amponsah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 222 (17), pp.3071-3081. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2011.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of H2 produced through steam methane reforming on CHP plant efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camal Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Saikaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Dincer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 36 (17), pp.11457-11466. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.11.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropy production and field synergy principle in turbulent vortical flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 50 (12), pp.2365-2376. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2011.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preventive knock protection technique for stationary SI engines fuelled by natural gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Saikaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camal Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Truffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 91 (6), pp.641-652. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fuproc.2010.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abnormal combustions in internal combustion engines: review on the latest patents eliminating knock conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Patents on Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (2), pp.122-128, ISSN 1872-2121/10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2174/187221210791233407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00486870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safe operating conditions determination for stationary SI gas engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Saikaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camal Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Truffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 89 (11), pp.1169-1179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fuproc.2008.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion of Syngas in Internal Combustion Engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André L. Boehman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 180 (6), pp.1193-1206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00102200801963417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-combustion of Pulverised Coal/Biomass for Steam Production: eMergy Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camal Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeszyty Naukowe. Machines à écoulement thermique - Turbomachines </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 133, pp.279-289, ISSN 0137-2661, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combustionless determination method for combustion properties of natural gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camal Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 86 (16), pp.2535-2544. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fuel.2007.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knock rating of gaseous fuels in a single cylinder spark ignition engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camal Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 83 (3), pp.327-336. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0016-2361(03)00245-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination Expérimentale de la Loi de Combustion dans un Moteur de Cogénération Alimenté au Gaz Naturel en Mélange Pauvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanical and Environmental Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 47 (4), pp.195-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Efficiency and Environmental Performances of a Biogas-Diesel Stationary Engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bilcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delebarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 24 (9), pp.1165 - 1173. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09593330309385657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model of Energetic Interactions Between a Car Engine, the Cabin Heating System and the Electrical System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pirotais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de Pelsemaeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAE Technical papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.700-709. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2002-01-2224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Diesel Engine Thermal Transient Simulation : Coupling Between a Combustion Model and a Thermal Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Bellettre</w:t>
+                <w:t xml:space="preserve">Determination of the Combustion Properties of Natural Gases by Pseudo-constituents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camal Rahmouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE Technical papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4271/2003-01-0224⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 82 (11), pp.1399-1409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-2361(03)00029-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00483983v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Combustion Properties of Natural Gases by Pseudo-constituents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">A Diesel Engine Thermal Transient Simulation : Coupling Between a Combustion Model and a Thermal Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pirotais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bellettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Pelsemaeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0016-2361(03)00029-2⟩</w:t>
+              <w:t xml:space="preserve">SAE Technical papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2003-01-0224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00482947v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00483983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to Determine Biogas Composition for Combustion Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAE Technical papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.2127-2138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4271/2002-01-1708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online determination of natural gas properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 331 (8), pp.545-550. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1631-0721(03)00126-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic Analysis of Tri-generation with Absorption Chilling Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Minciuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Athanasovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bitir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 23 (11), pp.1391-1405. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1359-4311(03)00067-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuel Savings and CO2 Emissions for Tri-generation Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Minciuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Athanasovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 23 (11), pp.1333-1346. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1359-4311(03)00068-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoeconomic Analysis Based on Energy Structure for CHP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 22 (5), pp.561-566. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1359-4311(01)00099-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilans énergétiques et environnementaux de l’utilisation en cogénération du biogaz issu du traitement des eaux usées urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Bitir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, N°19 - 3ème trimestre 2000, pp.8-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method to determine the start and end of combustion in an internal combustion engine using entropy changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ramesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int.J. Applied Thermodynamics, ISSN 1301-9724</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 3 (2), pp.49-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TDC determination in IC engines based on the thermodynamic analysis of the temperature-entropy diagram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fuels and Lubricants, ISBN 0-7680-0693-3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 108 (4), pp 936--945</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6424,51 +6472,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of global warming and building renovation measures on district heating networks techno-economic parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Andrić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6527,73 +6575,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Smart Energy Systems and 4th Generation District Heating</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02873482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récupération des pertes pariétales dans un four tournant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6635,73 +6683,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Septième édition du COlloque FRancophone en Energie, Environnement, Economie et Thermodynamique (COFRET'16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Bucarest, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exergy and Energy Evaluation of Bio-ethanol Steam Reforming in a Catalytic Membrane Reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hedayati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6710,231 +6758,214 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Llorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Exergy, Energy and Environment Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Valencienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02873633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of climate change and building renovation on heating related CO2 emissions on a neighbourhood level</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic Modeling of Pure Hydrogen Production via Bio-ethanol Steam Reforming in a Catalytic Membrane Reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hedayati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Llorca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CISBAT 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">28th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873517v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Modeling study of Catalytic Steam Reforming of Bio-ethanol over Pd-Rh/CeO2 in a Membrane Reactor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hedayati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6943,702 +6974,719 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Llorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Exergy, Energy and Environment Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Valencienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02873763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Modeling of Pure Hydrogen Production via Bio-ethanol Steam Reforming in a Catalytic Membrane Reactor</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The impact of climate change and building renovation on heating related CO2 emissions on a neighbourhood level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Andrić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Pau, France</w:t>
+              <w:t xml:space="preserve">CISBAT 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873614v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetic and exergetic analysis of a low-temperature based district heating substation for low energy buildings.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Environomic Assessment of Industrial Surplus Heat Transportation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Nw Chiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Fiacro Castro Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.Nw Chiu</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Pau, France</w:t>
+              <w:t xml:space="preserve">International Conference on Smart Energy Systems and 4th Generation District Heating</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873807v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environomic Assessment of Industrial Surplus Heat Transportation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Energetic and exergetic analysis of a low-temperature based district heating substation for low energy buildings.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Fiacro Castro Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Nw Chiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Martin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Smart Energy Systems and 4th Generation District Heating</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">28th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873604v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual Study of the Intregration of Decentralized Solar Heat Generation to a Low-Temperature District Heating Network via Substation Net-Metering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.Nw Chiu</w:t>
+                <w:t xml:space="preserve">Support Vector Machine in Prediction of Building Energy Demand Using Pseudo Dynamic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subodh Paudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wil L. Kling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elmitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Smart Energy Systems and 4th Generation District Heating</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">Proceedings of ECOS 2015-The 28th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873598v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support Vector Machine in Prediction of Building Energy Demand Using Pseudo Dynamic Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Subodh Paudel</w:t>
+                <w:t xml:space="preserve">Conceptual Study of the Intregration of Decentralized Solar Heat Generation to a Low-Temperature District Heating Network via Substation Net-Metering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Fiacro Castro Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Nw Chiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phuong H. Nguyen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of ECOS 2015-The 28th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Pau, France</w:t>
+              <w:t xml:space="preserve">International Conference on Smart Energy Systems and 4th Generation District Heating</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178147v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Exergetic evaluation of Bio-ethanol Catalytic Steam Reforming in a Membrane Reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hedayati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7647,133 +7695,133 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Llorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Catalysis in Membrane Reactors (ICCMR12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Szczecin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02873624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du recyclage par la méthode émergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Jamali-Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Deutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7788,600 +7836,600 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COFRET'14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunity of the on-farm biogas plants - Subsidies policy for CO2 reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Bitir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Minciue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENERGY AND ENVIRONMENT, VOLS 1 AND 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Unknown, pp.28-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of CO2 reduction in tri-generation - Case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Minciuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Bitir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENERGY AND ENVIRONMENT, VOLS 1 AND 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Unknown, pp.339-345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A diesel engine global simulation tool - benefits in coolant loop optimization and additional heating systems use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Pirotais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Guyonvarch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VTMS 6: VEHICLE THERMAL MANAGEMENT SYSTEMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Unknown, pp.599-610</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal use of the generated biogas from manure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Bitir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress of Computers in Agriculture and Natural Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2002, Iguacu Falls, Brazil. pp.387-395, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13031/2013.8357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoeconomic analysis method for cogeneration plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Athanasovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Brecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCOS 2000: FROM THERMO-ECONOMICS TO SUSTAINABILITY, PTS 1-4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Unknown, pp.157-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8391,629 +8439,629 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion of Syngas in Internal Combustion Engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie K. Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Lilik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André L. Boehman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tim Lieuwen, Vigor Yang, Richard Yetter,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthesis Gas Combustion: Fundamentals and Applications, ISBN: 9781420085341, ISBN-10: 1420085344</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publisher: CRC Press, pp.290-326, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00483776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of In-cylinder pressure oscillations under knocking conditions: introduction to pressure envelope curve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modeling of SI and Disel engines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. SAE, SP-1969, ISBN 0-7680-1614-2, p33, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00483910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of a Syngas Diesel Fueled CI Engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bilcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> CI engine Performance for use with alternative Fuels and New Diesel Engines and Components</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. SAE, SP-1978, ISBN 0-7680-1623-1, p20, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00483972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Method to Determine Biogas Composition For Combustion Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in alternative Fuel Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. SAE SP-1716, ISBN 0-7680-1008-X, pp.77-86, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00485597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Experimental Study of Knock in a Natural Gas Fuelled Spark Ignition Engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Brecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ramesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> SI engine experiments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. SAE SP-1712, ISBN 0-7680-1004-7, pp.75-84, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00485598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression Ratio and TDC Calibrations Using Temperature-Entropy Diagram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Stouffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Emission Formation in SI Engines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. SAE, SP-1485, ISBN 0-7680-0492-6, pp.36-46, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00485601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9023,306 +9071,306 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stationary gas engine protecting device for stationary power generating facility of vehicle, has determining unit determining power value, and changing unit changing set power value such that supplied power is equal to pre-determined value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Truffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camal Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR2906314 (A1). 2008, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for protecting a gas engine and associated device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camal Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Truffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2008035014 (A2). 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482965v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for determining at least one energetic property of a gas fuel mixture by measuring physical properties of the gas mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camal Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO03012435. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9332,91 +9380,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental performance assessment of retrofitting existing coal fired power plants to co-firing with biomass: carbon footprint and emergy approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Andrić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Jamali-Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Santarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9424,77 +9472,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId241"/>
+      <w:footerReference w:type="default" r:id="rId245"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9641,51 +9689,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103893v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Piton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Huchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Corre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15228633" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103886v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15186792" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624413v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Andri&#263;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ferr&#227;o" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami G Al-Ghamdi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512549.2018.1562980" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960675v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Andric" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fournier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferr&#227;o" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.03.027" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDHV2K1B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960738v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andri&#263;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.05.047" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WQ9NTQK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962115v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subodh Paudel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elmitri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couturier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Kamphuis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.11.009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8QSH384-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722756v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia del Barrio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2017.11.031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M96ZL4HG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962109v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.06.053" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L89ZW73-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01291751v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hedayati" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Llorca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2016.01.058" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525693v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Castro Flores" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nw Chiu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5541/ijot.5000148882" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525699v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gomes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.04.082" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZN9HZGS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525709v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.06.042" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204744v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauredan Le Guen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.10.052" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCGLK9KN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076094v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Pacheco" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Della Valle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Habchi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lemenand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.8.01.20353" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01260873v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ruben Deutz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Jamali-Zghal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.01.015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204740v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2015.02.010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528479v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01277370v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truffet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.09.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201683v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chams Lahlou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.01.021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01277363v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.06.030" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204742v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.09.016" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916275v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elmtiri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wil Kling" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.11.051" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178470v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Santarelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5890/JEAM.2014.12.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879451v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.09.017" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849059v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Dincer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Broc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEX.2013.056132" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841025v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Yaw Amponsah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feidt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2012.09.025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841028v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2011.12.018" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841024v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3808/jei.201200222" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841027v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Saikaly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Rosen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.04.015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841026v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2012.07.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841030v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2011.06.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841031v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camal Rahmouni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.11.126" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841029v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2011.07.012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LWXC1V9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482256v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2010.01.011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03HCNMH3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486870v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/187221210791233407" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482455v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rousseau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2008.05.015" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17DKG7FR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482439v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. Boehman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200801963417" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482537v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482473v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Loubar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Tazerout" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2007.02.024" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40M1C2MQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482530v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brecq" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(03)00245-X" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCT03WJQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482949v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousseau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leduc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482616v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bilcan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delebarre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330309385657" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482613v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pirotais" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellettre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Pelsemaeker" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2002-01-2224" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483983v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2003-01-0224" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482947v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(03)00029-2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DFWV1FM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482619v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rahmouni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2002-01-1708" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482620v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(03)00126-8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2PS1ML4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482945v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Minciuc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Athanasovici" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bitir" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-4311(03)00067-X" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGHGFR8X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482944v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-4311(03)00068-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSJRZ5F6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482951v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-4311(01)00099-0" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GS7RM1V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181504v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Bitir" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.429" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482952v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramesh" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482954v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873482v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04360275v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873633v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Llorca" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873517v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Silva" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873763v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873614v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873807v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Fiacro Castro Flores" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Nw Chiu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873604v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873598v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178147v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong H. Nguyen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wil L. Kling" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873624v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984589v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Deutz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935946v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bitir" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Minciue" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935947v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Minciuc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935948v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pirotais" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bellettre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guyonvarch" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935953v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/2013.8357" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935955v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Athanasovici" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brecq" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483776v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie K. Fox" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Lilik" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483910v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483972v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485597v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485598v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brecq" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485601v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Stouffs" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482962v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482965v3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482961v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076073v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santarelli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFWVDNFK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103886v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Piton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Huchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Corre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15186792" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103893v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15228633" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624413v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Andri&#263;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ferr&#227;o" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami G Al-Ghamdi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512549.2018.1562980" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960675v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Andric" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fournier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferr&#227;o" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.03.027" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDHV2K1B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960738v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andri&#263;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.05.047" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WQ9NTQK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962115v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subodh Paudel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elmitri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couturier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Kamphuis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.11.009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8QSH384-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722756v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia del Barrio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2017.11.031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M96ZL4HG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962109v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.06.053" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L89ZW73-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01291751v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hedayati" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Llorca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2016.01.058" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525693v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Castro Flores" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nw Chiu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5541/ijot.5000148882" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525699v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gomes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.04.082" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZN9HZGS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525709v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.06.042" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076094v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Pacheco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Della Valle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Habchi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lemenand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.8.01.20353" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204744v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauredan Le Guen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.10.052" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCGLK9KN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204740v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Jamali-Zghal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2015.02.010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS4B3VKW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01260873v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ruben Deutz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.01.015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BHV4DLW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201683v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truffet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chams Lahlou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.01.021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01277370v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.09.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQXQ9JN6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528479v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01277363v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.06.030" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8WFC9GX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204742v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.09.016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916275v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elmtiri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wil Kling" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.11.051" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178470v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Santarelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5890/JEAM.2014.12.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879451v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.09.017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849059v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Dincer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Broc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEX.2013.056132" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841025v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Yaw Amponsah" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feidt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2012.09.025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841028v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2011.12.018" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841024v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3808/jei.201200222" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841027v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Saikaly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Rosen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.04.015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841026v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2012.07.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841030v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2011.06.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841031v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camal Rahmouni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.11.126" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841029v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2011.07.012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LWXC1V9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482256v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2010.01.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03HCNMH3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486870v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/187221210791233407" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482455v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rousseau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2008.05.015" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17DKG7FR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482439v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. Boehman" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200801963417" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482537v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482473v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Loubar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Tazerout" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2007.02.024" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40M1C2MQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482530v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brecq" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(03)00245-X" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCT03WJQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482949v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousseau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leduc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482616v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bilcan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delebarre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330309385657" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482613v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pirotais" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellettre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Pelsemaeker" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2002-01-2224" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482947v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(03)00029-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DFWV1FM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483983v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2003-01-0224" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482619v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rahmouni" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2002-01-1708" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482620v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(03)00126-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2PS1ML4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482945v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Minciuc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Athanasovici" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bitir" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-4311(03)00067-X" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGHGFR8X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482944v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-4311(03)00068-1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSJRZ5F6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482951v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-4311(01)00099-0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GS7RM1V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181504v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Bitir" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.429" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482952v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramesh" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482954v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873482v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04360275v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873633v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Llorca" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873614v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873763v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873517v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Silva" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873604v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Nw Chiu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Fiacro Castro Flores" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873807v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178147v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong H. Nguyen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wil L. Kling" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873598v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873624v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984589v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Deutz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935946v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bitir" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Minciue" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935947v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Minciuc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935948v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pirotais" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bellettre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guyonvarch" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935953v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/2013.8357" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935955v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Athanasovici" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brecq" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483776v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie K. Fox" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Lilik" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483910v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483972v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485597v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485598v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brecq" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485601v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Stouffs" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482962v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482965v3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482961v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076073v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santarelli" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFWVDNFK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>